--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,3377 +100,3377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance of dust temperature and spectral index in Planck polarization data using spin-moment expansion</w:t>
+                <w:t xml:space="preserve">NIKA2 Cosmological Legacy Survey. First measurement of the confusion noise at the IRAM 30 m telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guillet</w:t>
+                <w:t xml:space="preserve">N. Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Vacher</w:t>
+                <w:t xml:space="preserve">F.-X. Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Aumont</w:t>
+                <w:t xml:space="preserve">A. Beelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Boulanger</w:t>
+                <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Ritacco</w:t>
+                <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 705, pp.A177. </w:t>
+              <w:t xml:space="preserve">, 2026, 705, pp.A213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346131v1</w:t>
+                <w:t xml:space="preserve">insu-05491359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overdense fireworks in GOODS-N: Unveiling a record number of massive dusty star-forming galaxies at z ∼ 5.2 with the N2CLS</w:t>
+                <w:t xml:space="preserve">Variance of dust temperature and spectral index in Planck polarization data using spin-moment expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lagache</w:t>
+                <w:t xml:space="preserve">Vincent Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Xiao</w:t>
+                <w:t xml:space="preserve">Léo Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beelen</w:t>
+                <w:t xml:space="preserve">Jonathan Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Berta</w:t>
+                <w:t xml:space="preserve">Francois Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ciesla</w:t>
+                <w:t xml:space="preserve">Alessia Ritacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 705, pp.A214. </w:t>
+              <w:t xml:space="preserve">, 2026, 705, pp.A177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05492877v1</w:t>
+                <w:t xml:space="preserve">hal-05346131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolved ISM properties and scaling relations in the barred galaxy NGC 3627: constraints from NIKA2 observations</w:t>
+                <w:t xml:space="preserve">Overdense fireworks in GOODS-N: Unveiling a record number of massive dusty star-forming galaxies at z ∼ 5.2 with the N2CLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Katsioli</w:t>
+                <w:t xml:space="preserve">G. Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.M Xilouris</w:t>
+                <w:t xml:space="preserve">M. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Galliano</w:t>
+                <w:t xml:space="preserve">S. Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Adam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Ade</w:t>
+                <w:t xml:space="preserve">L. Ciesla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stag083⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 705, pp.A214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568067v1</w:t>
+                <w:t xml:space="preserve">insu-05492877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIKA2 Cosmological Legacy Survey. First measurement of the confusion noise at the IRAM 30 m telescope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resolved ISM properties and scaling relations in the barred galaxy NGC 3627: constraints from NIKA2 observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Katsioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ponthieu</w:t>
+                <w:t xml:space="preserve">E.M Xilouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-X. Désert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Beelen</w:t>
+                <w:t xml:space="preserve">F Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Adam</w:t>
+                <w:t xml:space="preserve">R Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ade</w:t>
+                <w:t xml:space="preserve">P Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 705, pp.A213. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 546 (4), pp.stag083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stag083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05491359v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulation Framework for the LiteBIRD Instruments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.J Banday</w:t>
+                <w:t xml:space="preserve">A panchromatic view of N2CLS GOODS-N: The evolution of the dust cosmic density since z ∼ 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2025/11/040⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 696, pp.A193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184181v1</w:t>
+                <w:t xml:space="preserve">hal-05040382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First release of LiteBIRD simulations from an end-to-end pipeline</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuum, CO and Water vapour maps of the Orion Nebula. First millimetre spectral imaging with Concerto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Anand</w:t>
+                <w:t xml:space="preserve">F.-X Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F Macías-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Beelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Béthermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2025/11/042⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 701, pp.A210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184871v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting millimeter emission from IMEGIN galaxies NGC 2146 and NGC 2976</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First release of LiteBIRD simulations from an end-to-end pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bortolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Raffuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Ejlali</w:t>
+                <w:t xml:space="preserve">G Puglisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.S Tabatabaei</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P Ade</w:t>
+                <w:t xml:space="preserve">A Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449738⟩</w:t>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2025/11/042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888578v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A panchromatic view of N2CLS GOODS-N: The evolution of the dust cosmic density since z ∼ 7</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Beelen</w:t>
+                <w:t xml:space="preserve">Interpreting millimeter emission from IMEGIN galaxies NGC 2146 and NGC 2976</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Ejlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.S Tabatabaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Adam</w:t>
+                <w:t xml:space="preserve">R Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ade</w:t>
+                <w:t xml:space="preserve">P Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 696, pp.A193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452894⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 693, pp.A88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040382v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum, CO and Water vapour maps of the Orion Nebula. First millimetre spectral imaging with Concerto</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploiting the high-resolution NIKA2 data to study the intracluster medium and dynamical state of ACT-CL J0240.0+0116</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Beelen</w:t>
+                <w:t xml:space="preserve">A Paliwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benoît</w:t>
+                <w:t xml:space="preserve">M de Petris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Béthermin</w:t>
+                <w:t xml:space="preserve">A Ferragamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 701, pp.A210. </w:t>
+              <w:t xml:space="preserve">, 2025, 698, pp.A2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059874v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the computational feasibility of Bayesian end-to-end analysis of LiteBIRD simulations within Cosmoglobe</w:t>
+                <w:t xml:space="preserve">NIKA2 Cosmological Legacy Survey. Blind detection of galaxy clusters in the COSMOS field via the Sunyaev-Zel’dovich effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Aurvik</w:t>
+                <w:t xml:space="preserve">D. Chérouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Galloway</w:t>
+                <w:t xml:space="preserve">J. F. Macías-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Gjerløw</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Basyrov</w:t>
+                <w:t xml:space="preserve">F. X. Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2025/11/041⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 700, pp.A30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184216v1</w:t>
+                <w:t xml:space="preserve">hal-05192676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIKA2 Cosmological Legacy Survey. Blind detection of galaxy clusters in the COSMOS field via the Sunyaev-Zel’dovich effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LiteBIRD Science Goals and Forecasts: constraining isotropic cosmic birefringence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E de la Hoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Diego-Palazuelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chérouvrier</w:t>
+                <w:t xml:space="preserve">J Errard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Macías-Pérez</w:t>
+                <w:t xml:space="preserve">A Gruppuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. X. Désert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Ade</w:t>
+                <w:t xml:space="preserve">B Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 700, pp.A30. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 07, pp.083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2025/07/083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192676v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiteBIRD Science Goals and Forecasts: constraining isotropic cosmic birefringence</w:t>
+                <w:t xml:space="preserve">On the computational feasibility of Bayesian end-to-end analysis of LiteBIRD simulations within Cosmoglobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E de la Hoz</w:t>
+                <w:t xml:space="preserve">R Aurvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Diego-Palazuelos</w:t>
+                <w:t xml:space="preserve">M Galloway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Errard</w:t>
+                <w:t xml:space="preserve">E Gjerløw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gruppuso</w:t>
+                <w:t xml:space="preserve">U Fuskeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Jost</w:t>
+                <w:t xml:space="preserve">A Basyrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 07, pp.083. </w:t>
+              <w:t xml:space="preserve">, 2025, 2025 (11), pp.041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2025/07/083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2025/11/041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029509v1</w:t>
+                <w:t xml:space="preserve">hal-05184216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the high-resolution NIKA2 data to study the intracluster medium and dynamical state of ACT-CL J0240.0+0116</w:t>
+                <w:t xml:space="preserve">Thermal Sunyaev-Zel’dovich effect at the core of CL J1226.9+3332 revealed by NOEMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Paliwal</w:t>
+                <w:t xml:space="preserve">M. Muñoz-Echeverría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M de Petris</w:t>
+                <w:t xml:space="preserve">J.-F. Macías-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ferragamo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Ade</w:t>
+                <w:t xml:space="preserve">R. Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pointecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 698, pp.A2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452597⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 702, pp.A275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757802v1</w:t>
+                <w:t xml:space="preserve">hal-05336406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Sunyaev-Zel’dovich effect at the core of CL J1226.9+3332 revealed by NOEMA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Millimetre continuum from LBV stars and their environs. NIKA2 observations and Virtual Observatory data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Macías-Pérez</w:t>
+                <w:t xml:space="preserve">J.R Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Neri</w:t>
+                <w:t xml:space="preserve">C Bordiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pointecouteau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Ritacco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 702, pp.A275. </w:t>
+              <w:t xml:space="preserve">, 2025, 703, pp.A186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336406v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimetre continuum from LBV stars and their environs. NIKA2 observations and Virtual Observatory data</w:t>
+                <w:t xml:space="preserve">Thermal Sunyaev-Zel’dovich effect at the core of CL J1226.9+3332 revealed by NOEMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R Rizzo</w:t>
+                <w:t xml:space="preserve">M Muñoz-Echeverría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bordiu</w:t>
+                <w:t xml:space="preserve">J.-F Macías-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ritacco</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Pointecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 703, pp.A186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555449⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 702, pp.A275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271801v1</w:t>
+                <w:t xml:space="preserve">hal-05294099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Sunyaev-Zel’dovich effect at the core of CL J1226.9+3332 revealed by NOEMA</w:t>
+                <w:t xml:space="preserve">A Simulation Framework for the LiteBIRD Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Muñoz-Echeverría</w:t>
+                <w:t xml:space="preserve">M Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F Macías-Pérez</w:t>
+                <w:t xml:space="preserve">C Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Neri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R Adam</w:t>
+                <w:t xml:space="preserve">A.J Banday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555851⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2025/11/040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294099v1</w:t>
+                <w:t xml:space="preserve">hal-05184181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiteBIRD Science Goals and Forecasts: A full-sky measurement of gravitational lensing of the CMB</w:t>
+                <w:t xml:space="preserve">LiteBIRD Science Goals and Forecasts. Mapping the Hot Gas in the Universe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.I Lonappan</w:t>
+                <w:t xml:space="preserve">M Remazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Namikawa</w:t>
+                <w:t xml:space="preserve">M Douspis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Piccirilli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Diego-Palazuelos</w:t>
+                <w:t xml:space="preserve">J.A Rubiño-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J Banday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ruiz-Granda</w:t>
+                <w:t xml:space="preserve">J Chluba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 06, pp.009. </w:t>
+              <w:t xml:space="preserve">, 2024, 12, pp.026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/06/009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/12/026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354138v1</w:t>
+                <w:t xml:space="preserve">hal-04668272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiteBIRD Science Goals and Forecasts: Improving Sensitivity to Inflationary Gravitational Waves with Multitracer Delensing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of beam far side-lobe knowledge in the presence of foregrounds for LiteBIRD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Bartolo</w:t>
+                <w:t xml:space="preserve">C Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Beck</w:t>
+                <w:t xml:space="preserve">G Patanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Errard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Franceschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E Gudmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 06, pp.010. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/06/010⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 06, pp.011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/06/011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354136v1</w:t>
+                <w:t xml:space="preserve">hal-04355997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiteBIRD Science Goals and Forecasts. A Case Study of the Origin of Primordial Gravitational Waves using Large-Scale CMB Polarization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LiteBIRD Science Goals and Forecasts: A full-sky measurement of gravitational lensing of the CMB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ballardini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N Bartolo</w:t>
+                <w:t xml:space="preserve">A.I Lonappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Namikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Piccirilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Diego-Palazuelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ruiz-Granda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 06, pp.008. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/06/008⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 06, pp.009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/06/009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326416v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of beam far side-lobe knowledge in the presence of foregrounds for LiteBIRD</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C Franceschet</w:t>
+                <w:t xml:space="preserve">LiteBIRD Science Goals and Forecasts: Improving Sensitivity to Inflationary Gravitational Waves with Multitracer Delensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Namikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I Lonappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.E Gudmundsson</w:t>
+                <w:t xml:space="preserve">N Bartolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 06, pp.011. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/06/011⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 06, pp.010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/06/010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355997v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiteBIRD Science Goals and Forecasts. Mapping the Hot Gas in the Universe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LiteBIRD Science Goals and Forecasts. A Case Study of the Origin of Primordial Gravitational Waves using Large-Scale CMB Polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Douspis</w:t>
+                <w:t xml:space="preserve">P Campeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A Rubiño-Martín</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.J Banday</w:t>
+                <w:t xml:space="preserve">E Komatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baccigalupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Chluba</w:t>
+                <w:t xml:space="preserve">M Ballardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bartolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, pp.026. </w:t>
+              <w:t xml:space="preserve">, 2024, 06, pp.008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/12/026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/06/008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668272v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-dimensional optimisation of the scanning strategy for the LiteBIRD space mission</w:t>
+                <w:t xml:space="preserve">LiteBIRD Science Goals and Forecasts: Primordial Magnetic Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Takase</w:t>
+                <w:t xml:space="preserve">D Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Vacher</w:t>
+                <w:t xml:space="preserve">J Rubino-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Ishino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G Patanchon</w:t>
+                <w:t xml:space="preserve">M Shiraishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Montier</w:t>
+                <w:t xml:space="preserve">D Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chluba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, pp.036. </w:t>
+              <w:t xml:space="preserve">, 2024, 2024 (07), pp.086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/12/036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/07/086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669785v1</w:t>
+                <w:t xml:space="preserve">hal-04530323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey LV. Pressure profile and $Y_{\rm SZ}$-$M$ scaling relation in three low-mass galaxy clusters at $z\sim1$ observed with NIKA2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-dimensional optimisation of the scanning strategy for the LiteBIRD space mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ricci</w:t>
+                <w:t xml:space="preserve">Y Takase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Eckert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Ade</w:t>
+                <w:t xml:space="preserve">L Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Ajeddig</w:t>
+                <w:t xml:space="preserve">H Ishino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Patanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/12/036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258700v1</w:t>
+                <w:t xml:space="preserve">hal-04669785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faint millimeter NIKA2 dusty star-forming galaxies: finding the high-redshift population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Beelen</w:t>
+                <w:t xml:space="preserve">The XXL Survey LV. Pressure profile and $Y_{\rm SZ}$-$M$ scaling relation in three low-mass galaxy clusters at $z\sim1$ observed with NIKA2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Lagache</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">M Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ajeddig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 683, pp.A232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243887⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 684, pp.A18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538981v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiteBIRD Science Goals and Forecasts: Primordial Magnetic Fields</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faint millimeter NIKA2 dusty star-forming galaxies: finding the high-redshift population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Shiraishi</w:t>
+                <w:t xml:space="preserve">L.-J Bing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Beelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Molinari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Chluba</w:t>
+                <w:t xml:space="preserve">G Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (07), pp.086. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 683, pp.A232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/07/086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530323v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute reference for microwave polarization experiments -- The COSMOCal project and its proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ritacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bizzarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3554,697 +3554,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-to-scalar ratio forecasts for extended LiteBIRD frequency configurations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency dependence of the thermal dust $E/B$ ratio and $EB$ correlation: insights from the spin-moment expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Fuskeland</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A.J. Banday</w:t>
+                <w:t xml:space="preserve">Ludovic Montier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 676, pp.A42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346155⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 672, pp.A146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006490v1</w:t>
+                <w:t xml:space="preserve">hal-03862343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIKA2 Cosmological Legacy Survey: Survey Description and Galaxy Number Counts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing Cosmic Inflation with the LiteBIRD Cosmic Microwave Background Polarization Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aurlien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bing</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Ade</w:t>
+                <w:t xml:space="preserve">S. Azzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346579⟩</w:t>
+              <w:t xml:space="preserve">Progress of Theoretical and Experimental Physics [PTEP]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (4), pp.042F01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ptep/ptac150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110231v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust polarization spectral dependence from Planck HFI data. Turning point on CMB polarization foregrounds modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Ritacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 670, pp.A163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202244269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency dependence of the thermal dust $E/B$ ratio and $EB$ correlation: insights from the spin-moment expansion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Boulanger</w:t>
+                <w:t xml:space="preserve">Tensor-to-scalar ratio forecasts for extended LiteBIRD frequency configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Fuskeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aurlien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Montier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guillet</w:t>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Banday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 672, pp.A146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245292⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 676, pp.A42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862343v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Cosmic Inflation with the LiteBIRD Cosmic Microwave Background Polarization Survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NIKA2 Cosmological Legacy Survey: Survey Description and Galaxy Number Counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Arnold</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Aurlien</w:t>
+                <w:t xml:space="preserve">L. Bing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Azzoni</w:t>
+                <w:t xml:space="preserve">M. Béthermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress of Theoretical and Experimental Physics [PTEP]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (4), pp.042F01. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 677, pp.A66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ptep/ptac150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588988v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stratification of ISM properties in the edge-on galaxy NGC 891 revealed by NIKA2</w:t>
               </w:r>
@@ -4269,64 +4269,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Xilouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 679, pp.A7. </w:t>
@@ -4364,103 +4364,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-probe analysis of the galaxy cluster CL J1226.9+3332 Hydrostatic mass and hydrostatic-to-lensing bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muñoz-Echeverría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Macías-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.W. Pratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 671, pp.A28. </w:t>
@@ -4537,51 +4537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Allys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4626,472 +4626,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOFIA/HAWC+ observations of the Crab Nebula: dust properties from polarized emission</w:t>
+                <w:t xml:space="preserve">NIKA 150 GHz polarization observations of the Crab nebula and its spectral energy distribution (Corrigendum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Chastenet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mike J. Barlow</w:t>
+                <w:t xml:space="preserve">A. Ritacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Macías-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac2413⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 664, pp.C1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731551e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808517v1</w:t>
+                <w:t xml:space="preserve">insu-03779039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization angle requirements for CMB B-mode experiments. Application to the LiteBIRD satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vielva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martínez-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Matsumura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Henrot-Versillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 04 (04), pp.029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1475-7516/2022/04/029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIKA 150 GHz polarization observations of the Crab nebula and its spectral energy distribution (Corrigendum)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOFIA/HAWC+ observations of the Crab Nebula: dust properties from polarized emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Chastenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse de Looze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon S. Hensley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Vandenbroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ritacco</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Ade</w:t>
+                <w:t xml:space="preserve">Mike J. Barlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 664, pp.C1. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 516 (3), pp.4229-4244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731551e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac2413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03779039v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and application of metamaterial-based half-wave plates for the NIKA and NIKA2 polarimeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ritacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5181,90 +5181,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate cosmic filament in the GJ526 field, mapped with the NIKA2 camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Lestrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-X. Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 667, pp.A23. </w:t>
@@ -5328,64 +5328,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Rigby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Peretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5430,1043 +5430,1043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of the magnetar XTE J1810−197 at 150 and 260 GHz with the NIKA2 kinetic inductance detector camera</w:t>
+                <w:t xml:space="preserve">Unveiling the merger dynamics of the most massive MaDCoWS cluster at $z = 1.2$ from a multi-wavelength mapping of its intracluster medium properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Torne</w:t>
+                <w:t xml:space="preserve">F. Ruppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Macías-Pérez</w:t>
+                <w:t xml:space="preserve">M. Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ladjelate</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Sánchez-Portal</w:t>
+                <w:t xml:space="preserve">M. Brodwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038504⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 893 (1), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab8007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927705v1</w:t>
+                <w:t xml:space="preserve">hal-02410938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration and performance of the NIKA2 camera at the IRAM 30-m Telescope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting NIKA2/XMM-Newton imaging synergy for intermediate-mass high-z galaxy clusters within the NIKA2 SZ large program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kéruzoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Perotto</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">F. Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. W. Pratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 637, pp.A71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936220⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 644, pp.A93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02612066v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the merger dynamics of the most massive MaDCoWS cluster at $z = 1.2$ from a multi-wavelength mapping of its intracluster medium properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concept Design of Low Frequency Telescope for CMB B-mode Polarization satellite LiteBIRD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mcdonald</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Ade</w:t>
+                <w:t xml:space="preserve">Y. Sekimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab8007⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11453, pp.1145310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2561841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410938v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept Design of Low Frequency Telescope for CMB B-mode Polarization satellite LiteBIRD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The XXL Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Sekimoto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">K. Arnold</w:t>
+                <w:t xml:space="preserve">D. Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2561841⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 642, pp.A126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178604v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting NIKA2/XMM-Newton imaging synergy for intermediate-mass high-z galaxy clusters within the NIKA2 SZ large program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Kéruzoré</w:t>
+                <w:t xml:space="preserve">Absolute calibration of the polarisation angle for future CMB $B$-mode experiments from current and future measurements of the Crab nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mayet</w:t>
+                <w:t xml:space="preserve">Juan Francisco Macías-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Ritacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. W. Pratt</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mangilli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 644, pp.A93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038933⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 634, pp.A100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041433v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Calibration and performance of the NIKA2 camera at the IRAM 30-m Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Perotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Macías-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 642, pp.A126. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937249⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 637, pp.A71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966422v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02612066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute calibration of the polarisation angle for future CMB $B$-mode experiments from current and future measurements of the Crab nebula</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Aumont</w:t>
+                <w:t xml:space="preserve">Detection of the magnetar XTE J1810−197 at 150 and 260 GHz with the NIKA2 kinetic inductance detector camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Torne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Francisco Macías-Pérez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessia Ritacco</w:t>
+                <w:t xml:space="preserve">J. Macías-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ponthieu</w:t>
+                <w:t xml:space="preserve">B. Ladjelate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ritacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Mangilli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Sánchez-Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 634, pp.A100. </w:t>
+              <w:t xml:space="preserve">, 2020, 640, pp.L2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815160v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Sunyaev–Zel’dovich mapping with the NIKA2 camera: Implication of cluster substructures for the pressure profile and mass estimate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ruppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.W. Pratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 615, pp.A112. </w:t>
@@ -6504,103 +6504,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substructure and merger detection in resolved NIKA Sunyaev-Zel’dovich images of distant clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ruppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 614, pp.A118. </w:t>
@@ -6632,377 +6632,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-instrument non-parametric reconstruction of the electron pressure profile in the galaxy cluster CLJ1226.9+3332</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The NIKA2 large-field-of-view millimetre continuum camera for the 30 m IRAM telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Romero</w:t>
+                <w:t xml:space="preserve">A. Adane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mcwilliam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Ade</w:t>
+                <w:t xml:space="preserve">P.A. R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 612, pp.A39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731599⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 609, pp.A115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704926v1</w:t>
+                <w:t xml:space="preserve">hal-01707545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NIKA2 large-field-of-view millimetre continuum camera for the 30 m IRAM telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A multi-instrument non-parametric reconstruction of the electron pressure profile in the galaxy cluster CLJ1226.9+3332</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mcwilliam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Macías-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Andrianasolo</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 609, pp.A115. </w:t>
+              <w:t xml:space="preserve">, 2018, 612, pp.A39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707545v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIKA 150 GHz polarization observations of the Crab nebula and its spectral energy distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ritacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Macías-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 616, pp.A35. </w:t>
@@ -7066,77 +7066,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Rigby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Peretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 615, pp.A18. </w:t>
@@ -7174,103 +7174,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the hot gas temperature in galaxy clusters using X-ray and Sunyaev-Zel’dovich imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bartalucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 606, pp.A64. </w:t>
@@ -7302,511 +7302,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric deprojection of NIKA SZ observations: Pressure distribution in the Planck-discovered cluster PSZ1 G045.85+57.71</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Mapping the kinetic Sunyaev-Zel’dovich effect toward MACS J0717.5+3745 with NIKA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bartalucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. W. Pratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 597, pp.A110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629405⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 598, pp.A115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01349507v1</w:t>
+                <w:t xml:space="preserve">in2p3-01337533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing changes of dust properties along a chain of solar-type prestellar and protostellar cores in Taurus with NIKA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Non-parametric deprojection of NIKA SZ observations: Pressure distribution in the Planck-discovered cluster PSZ1 G045.85+57.71</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ruppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Comis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 604, pp.A52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731117⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 597, pp.A110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582809v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01349507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the kinetic Sunyaev-Zel’dovich effect toward MACS J0717.5+3745 with NIKA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Probing changes of dust properties along a chain of solar-type prestellar and protostellar cores in Taurus with NIKA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmeirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 598, pp.A115. </w:t>
+              <w:t xml:space="preserve">, 2017, 604, pp.A52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01337533v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetry at millimeter wavelengths with the NIKA camera: calibration and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ritacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 599, pp.A34. </w:t>
@@ -7844,103 +7844,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High angular resolution Sunyaev-Zel'dovich observations of MACS J1423.8+2404 with NIKA: multi-wavelength analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Comis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bartalucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 586, pp.A122. </w:t>
@@ -7978,103 +7978,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure distribution of the high-redshift cluster of galaxies CL J1226.9+3332 with NIKA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Comis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Macías-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 576, pp.A12. </w:t>
@@ -8144,51 +8144,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating half-wave plate systematics at the map-making level: calibration requirements for LiteBIRD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Raffuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Carones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8196,51 +8196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Monelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Giardiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8307,77 +8307,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2CLS: The NIKA2 view of the distant Universe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ajeddig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Amarantidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8422,364 +8422,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIKA2 maps tracing dust grain evolution in cores of TMC1</w:t>
+                <w:t xml:space="preserve">The SZ-Mass scaling relation with the NIKA2 SZ Large Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Kramer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A Moyer-Anin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ajeddig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Amarantidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Chicago IL, United States. pp.01009, </w:t>
+              <w:t xml:space="preserve">, Jun 2025, Chicago IL, United States. pp.01011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202635301009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202635301011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524985v1</w:t>
+                <w:t xml:space="preserve">hal-05525019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SZ-Mass scaling relation with the NIKA2 SZ Large Program</w:t>
+                <w:t xml:space="preserve">NIKA2 maps tracing dust grain evolution in cores of TMC1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Moyer-Anin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">C Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ajeddig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Amarantidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Chicago IL, United States. pp.01011, </w:t>
+              <w:t xml:space="preserve">, Jun 2025, Chicago IL, United States. pp.01009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202635301011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202635301009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525019v1</w:t>
+                <w:t xml:space="preserve">hal-05524985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of final results from the NIKA2 Sunyaev-Zeldovich Large Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ajeddig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Amarantidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8843,77 +8843,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind detection of galaxy clusters in the COSMOS field via the SZ effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Chérouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ajeddig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Amarantidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8958,1885 +8958,1885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIKA2 observations of 3 low-mass galaxy clusters at $z \sim 1$: pressure profile and $Y_{\rm SZ}$-$M$ relation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Constraining Millimeter Dust Emission in Nearby Galaxies with NIKA2: the case of NGC2146 and NGC2976</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Ejlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ajeddig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00002, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202429300002⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202429300016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256586v1</w:t>
+                <w:t xml:space="preserve">hal-04482512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellar and dust emission profiles of IMEGIN galaxies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Towards the first mean pressure profile estimate with the NIKA2 Sunyaev-Zeldovich Large Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hanser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ajeddig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00034, </w:t>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202429300034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202429300024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529658v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIKA2 observations of dust grain evolution from star-forming filament to T-Tauri disk: Preliminary results from NIKA2 observations of the Taurus B211/B213 filament</w:t>
+                <w:t xml:space="preserve">The LiteBIRD mission to explore cosmic inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Nguyen-Luong</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P André</w:t>
+                <w:t xml:space="preserve">T Ghigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Aizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Akamatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Akizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mm Universe 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482527v1</w:t>
+                <w:t xml:space="preserve">hal-04616937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAS/CEA Evolution of Dust in Nearby Galaxies (ICED): the spatially-resolved dust properties of NGC4254</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Pantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ajeddig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00038, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202429300038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the first mean pressure profile estimate with the NIKA2 Sunyaev-Zeldovich Large Program</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Exploring the interstellar medium of NGC 891 at millimeter wavelengths using the NIKA2 camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Katsioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ajeddig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202429300024⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202429300026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256672v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LiteBIRD mission to explore cosmic inflation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Akizawa</w:t>
+                <w:t xml:space="preserve">Toward the first cosmological results of the NIKA2 Sunyaev-Zeldovich Large Program: The SZ-Mass scaling relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Moyer-Anin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ajeddig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">58th Rencontres de Moriond on Cosmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, La Thuile, Italy. pp.61-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616937v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining Millimeter Dust Emission in Nearby Galaxies with NIKA2: the case of NGC2146 and NGC2976</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P André</w:t>
+                <w:t xml:space="preserve">BISOU: a Balloon Interferometer for Spectral Observation of the primordial Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Maffei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Battistelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Beelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mm Universe 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202429300016⟩</w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.131020N, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3018371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482512v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the interstellar medium of NGC 891 at millimeter wavelengths using the NIKA2 camera</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">NIKA2 observations of starless cores in Taurus and Perseus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ajeddig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00026, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00027, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202429300027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202429300026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04482515v1</w:t>
+                <w:t xml:space="preserve">hal-04482519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the first cosmological results of the NIKA2 Sunyaev-Zeldovich Large Program: The SZ-Mass scaling relation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P André</w:t>
+                <w:t xml:space="preserve">Polarization angle accuracy for future CMB experiments. The COSMOCal project and its prototype in the 1mm band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ritacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bizzarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th Rencontres de Moriond on Cosmology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">mm Universe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00044, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202429300044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700309v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BISOU: a Balloon Interferometer for Spectral Observation of the primordial Universe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The NIKA2 Sunyaev-Zeldovich Large Program: Sample and upcoming product public release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Aumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Beelen</w:t>
+                <w:t xml:space="preserve">L Perotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ajeddig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3018371⟩</w:t>
+              <w:t xml:space="preserve">mm Universe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00040, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202429300040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680153v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic effects on the upcoming NIKA2 LPSZ scaling relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Moyer-Anin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ajeddig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00032, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202429300032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIKA2 observations of starless cores in Taurus and Perseus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">NIKA2 observations of 3 low-mass galaxy clusters at $z \sim 1$: pressure profile and $Y_{\rm SZ}$-$M$ relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ajeddig</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00027, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202429300027⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202429300002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482519v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization angle accuracy for future CMB experiments. The COSMOCal project and its prototype in the 1mm band</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Aumont</w:t>
+                <w:t xml:space="preserve">NIKA2 observations of dust grain evolution from star-forming filament to T-Tauri disk: Preliminary results from NIKA2 observations of the Taurus B211/B213 filament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Nguyen-Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ajeddig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00044, </w:t>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00035, </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202429300044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202429300035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312150v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NIKA2 Sunyaev-Zeldovich Large Program: Sample and upcoming product public release</w:t>
+                <w:t xml:space="preserve">Stellar and dust emission profiles of IMEGIN galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Perotto</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A Nersesian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ajeddig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00040, </w:t>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00034, </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202429300040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202429300034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256939v1</w:t>
+                <w:t xml:space="preserve">hal-04529658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BISOU: a balloon project to measure the CMB spectral distortions</w:t>
               </w:r>
@@ -10861,51 +10861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Abitbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Battistelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10950,2093 +10950,2093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crab nebula at 260 GHz with the NIKA2 polarimeter: Implications for the polarization angle calibration of future CMB experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Searching for high-z DSFGs with NIKA2 and NOEMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ajeddig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe @ NIKA2 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00042, </w:t>
+              <w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202225700042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202225700006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436784v1</w:t>
+                <w:t xml:space="preserve">hal-03411971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSZ2 G091: A massive double cluster at z ~ 0.822 observed by the NIKA2 camera</w:t>
+                <w:t xml:space="preserve">The optical bread-board models of the LiteBIRD Medium and High Frequency Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Artis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. André</w:t>
+                <w:t xml:space="preserve">Cristian Franceschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco de Petris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maffei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bounissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cintura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mm Universe @ NIKA2 </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202225700003⟩</w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.814, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2629267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447095v1</w:t>
+                <w:t xml:space="preserve">hal-03862593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the millimetre emission in nearby galaxies: Analysis of the edge-on galaxy NGC 891</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The NIKA2 Sunyaev-Zeldovich Large Program: Precise galaxy cluster physics for an accurate cluster-based cosmology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Perotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ajeddig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe @ NIKA2 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202225700023⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00038, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202225700038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551492v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical modeling for the LiteBIRD Medium and High Frequency Telescope</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dust Emission in Galaxies at Millimeter Wavelengths: Cooling of star forming regions in NGC6946</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hargrave</w:t>
+                <w:t xml:space="preserve">G. Ejlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ajeddig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.121901R, </w:t>
+              <w:t xml:space="preserve">mm Universe @ NIKA2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2629271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202225700016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842300v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust Emission in Galaxies at Millimeter Wavelengths: Cooling of star forming regions in NGC6946</w:t>
+                <w:t xml:space="preserve">PSZ2 G091: A massive double cluster at z ~ 0.822 observed by the NIKA2 camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ejlali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">E. Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ajeddig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe @ NIKA2 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00016, </w:t>
+              <w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202225700016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202225700003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554415v1</w:t>
+                <w:t xml:space="preserve">hal-03447095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The optical bread-board models of the LiteBIRD Medium and High Frequency Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luca Cintura</w:t>
+                <w:t xml:space="preserve">Exploring the millimetre emission in nearby galaxies: Analysis of the edge-on galaxy NGC 891</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Katsioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ajeddig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2629267⟩</w:t>
+              <w:t xml:space="preserve">mm Universe @ NIKA2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202225700023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862593v1</w:t>
+                <w:t xml:space="preserve">hal-03551492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NIKA2 Sunyaev-Zeldovich Large Program: Precise galaxy cluster physics for an accurate cluster-based cosmology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. André</w:t>
+                <w:t xml:space="preserve">Optical modeling for the LiteBIRD Medium and High Frequency Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Franceschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Petris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Gudmundsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hargrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mm Universe @ NIKA2 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00038, </w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.121901R, </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202225700038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2629271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554413v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for high-z DSFGs with NIKA2 and NOEMA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. André</w:t>
+                <w:t xml:space="preserve">Optical Characterization of OMT-Coupled TES Bolometers for LiteBIRD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hubmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mm Universe @ NIKA2 </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202225700006⟩</w:t>
+              <w:t xml:space="preserve">19th International Workshop on Low Temperature Detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online Conference, United States. pp.396-408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10909-022-02808-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411971v1</w:t>
+                <w:t xml:space="preserve">hal-03780418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Characterization of OMT-Coupled TES Bolometers for LiteBIRD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Alonso</w:t>
+                <w:t xml:space="preserve">Multi-probe analysis of the galaxy cluster CL J1226.9+3332: Hydrostatic mass and hydrostatic-to-lensing bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Muñoz-Echeverría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ajeddig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Workshop on Low Temperature Detectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online Conference, United States. pp.396-408, </w:t>
+              <w:t xml:space="preserve">mm Universe @ NIKA2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00032, </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10909-022-02808-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202225700032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780418v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-probe analysis of the galaxy cluster CL J1226.9+3332: Hydrostatic mass and hydrostatic-to-lensing bias</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Galactic star formation with NIKA2 (GASTON): Filament convergence and its link to star formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ajeddig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe @ NIKA2 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00032, </w:t>
+              <w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00037, </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202225700032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202225700037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436744v1</w:t>
+                <w:t xml:space="preserve">hal-03442184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactic star formation with NIKA2 (GASTON): Filament convergence and its link to star formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Probing the role of magnetic fields in star-forming filaments: NIKA2-Pol commissioning results toward OMC-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ajeddig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe @ NIKA2 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00037, </w:t>
+              <w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202225700037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202225700002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442184v1</w:t>
+                <w:t xml:space="preserve">hal-03479340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the role of magnetic fields in star-forming filaments: NIKA2-Pol commissioning results toward OMC-1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overdensity of SubMillimiter Galaxies in the GJ526 Field mapped with the NIKA2 Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Lestrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ajeddig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Artis</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe @ NIKA2 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00002, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202225700002⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00027, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202225700027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479340v1</w:t>
+                <w:t xml:space="preserve">hal-03436787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LPSZ-CLASH galaxy cluster sample: Combining lensing and hydrostatic mass estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muñoz-Echeverría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ajeddig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe @ NIKA2 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00033, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202225700033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the intracluster medium temperature in the era of NIKA2 and MUSTANG-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ruppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ajeddig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe @ NIKA2 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00043, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202225700043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overdensity of SubMillimiter Galaxies in the GJ526 Field mapped with the NIKA2 Camera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Andre</w:t>
+                <w:t xml:space="preserve">BISOU: a balloon project for spectral observations of the early universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maffei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Battistelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Chluba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mm Universe @ NIKA2 </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202225700027⟩</w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.121900A, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2630136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436787v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galactic Star Formation with NIKA2 (GASTON): Evidence of mass accretion onto dense clumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Rigby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ajeddig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13045,2276 +13045,2276 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe @ NIKA2 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00041, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202225700041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive merging cluster PSZ2G091 as seen by the NIKA2 camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ajeddig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Rencontres de Moriond on Cosmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, La Thuile, Italy. pp.249-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BISOU: a balloon project for spectral observations of the early universe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jens Chluba</w:t>
+                <w:t xml:space="preserve">Crab nebula at 260 GHz with the NIKA2 polarimeter: Implications for the polarization angle calibration of future CMB experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ritacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ajeddig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.121900A, </w:t>
+              <w:t xml:space="preserve">mm Universe @ NIKA2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00042, </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2630136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202225700042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847402v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NIKA polarimeter on science targets: Crab nebula observations at 150 GHz and dual-band polarization images of Orion Molecular Cloud OMC-1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Andrianasolo</w:t>
+                <w:t xml:space="preserve">LiteBIRD: JAXA's new strategic L-class mission for all-sky surveys of cosmic microwave background polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hazumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.R. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mm Universe @ NIKA2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202022800021⟩</w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114432F, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2563050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485072v1</w:t>
+                <w:t xml:space="preserve">hal-03178605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIKA: a mm camera for Sunyaev-Zel’dovich science in clusters of galaxies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Debris disks around stars in the NIKA2 era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Lestrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Andrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe @ NIKA2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00016, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202022800015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202022800016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02448030v1</w:t>
+                <w:t xml:space="preserve">hal-02475238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the Medium and High Frequency Telescopes of the LiteBIRD satellite mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Pisano</w:t>
+                <w:t xml:space="preserve">NIKA2 mapping and cross-instrument SED extraction of extended sources with Scanamorphos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">mm Universe @ NIKA2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202022800024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2562243⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03178606v1</w:t>
+                <w:t xml:space="preserve">hal-02475371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster cosmology with the NIKA2 SZ Large Program</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">GASTON: Galactic Star Formation with NIKA2: A new population of cold massive sources discovered</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rigby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Andrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe @ NIKA2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202022800017⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202022800018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448034v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the gas thermodynamic properties of the massive cluster merger MOO J1142$+$1527 at z = 1.2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Observing with NIKA2Pol from the IRAM 30m telescope: Early results on the commissioning phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ritacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ajeddig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Andrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe @ NIKA2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00026, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202022800026⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202022800022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459870v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-mass galaxy cluster as a test-case study for the NIKA2 SZ Large Program</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Preliminary results on the instrumental polarization of NIKA2-Pol at the IRAM 30m telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ajeddig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe @ NIKA2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00012, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202022800012⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202022800002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403753v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing with NIKA2Pol from the IRAM 30m telescope: Early results on the commissioning phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Mapping the gas thermodynamic properties of the massive cluster merger MOO J1142$+$1527 at z = 1.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ruppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe @ NIKA2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202022800022⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202022800026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504640v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results on the instrumental polarization of NIKA2-Pol at the IRAM 30m telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cluster cosmology with the NIKA2 SZ Large Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe @ NIKA2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00002, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202022800002⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202022800017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504638v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiteBIRD: JAXA's new strategic L-class mission for all-sky surveys of cosmic microwave background polarization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Arnold</w:t>
+                <w:t xml:space="preserve">A low-mass galaxy cluster as a test-case study for the NIKA2 SZ Large Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kéruzoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2563050⟩</w:t>
+              <w:t xml:space="preserve">mm Universe @ NIKA2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202022800012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178605v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debris disks around stars in the NIKA2 era</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Augereau</w:t>
+                <w:t xml:space="preserve">The optical design of the Litebird Medium and High Frequency Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Gudmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Booth</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Ade</w:t>
+                <w:t xml:space="preserve">H. Imada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hargrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Franceschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mm Universe @ NIKA2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00015, </w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, United States. pp.1144370, </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202022800015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2579233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475238v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIKA2 mapping and cross-instrument SED extraction of extended sources with Scanamorphos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absolute calibration of the polarisation angle for future CMB B-mode experiments from current and future measurements of the Crab nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ritacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Macías-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Roussel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Mangilli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe @ NIKA2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00024, </w:t>
+              <w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202022800024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202022800003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475371v1</w:t>
+                <w:t xml:space="preserve">hal-02404203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GASTON: Galactic Star Formation with NIKA2: A new population of cold massive sources discovered</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of the Medium and High Frequency Telescopes of the LiteBIRD satellite mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rigby</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. André</w:t>
+                <w:t xml:space="preserve">L. Montier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Bernardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maffei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mm Universe @ NIKA2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202022800018⟩</w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114432G, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2562243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402467v1</w:t>
+                <w:t xml:space="preserve">hal-03178606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The optical design of the Litebird Medium and High Frequency Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Franceschet</w:t>
+                <w:t xml:space="preserve">The NIKA polarimeter on science targets: Crab nebula observations at 150 GHz and dual-band polarization images of Orion Molecular Cloud OMC-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ritacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">mm Universe @ NIKA2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202022800021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2579233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03107924v1</w:t>
+                <w:t xml:space="preserve">hal-02485072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute calibration of the polarisation angle for future CMB B-mode experiments from current and future measurements of the Crab nebula</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NIKA: a mm camera for Sunyaev-Zel’dovich science in clusters of galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Macías-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe @ NIKA2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00003, </w:t>
+              <w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202022800003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202022800016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404203v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NIKA2 instrument at 30-m IRAM telescope: performance and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A.R. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15365,90 +15365,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIKA2 Performance and Cosmology Program with Galaxy Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Perotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15484,1295 +15484,1295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution SZ imaging of clusters of galaxies with the NIKA2 camera at the IRAM 30-m telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">NIKA2: a millimeter camera for cluster cosmology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Macias-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Rencontres de Blois “Particle Physics and Cosmology”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Blois, France</w:t>
+              <w:t xml:space="preserve">European Physical Society Conference on High Energy Physics (EPS-HEP2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Venice, Italy. pp.042</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01571605v1</w:t>
+                <w:t xml:space="preserve">in2p3-01559502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIKA2: a millimeter camera for cluster cosmology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">High-resolution SZ imaging of clusters of galaxies with the NIKA2 camera at the IRAM 30-m telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Society Conference on High Energy Physics (EPS-HEP2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Venice, Italy. pp.042</w:t>
+              <w:t xml:space="preserve">29th Rencontres de Blois “Particle Physics and Cosmology”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01559502v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01571605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First polarised light with the NIKA camera</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The NIKA2 commissioning campaign: performance and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Workshop on Low Temperature Detectors (LTD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Conference Millimeter, Submillimeter, and Far-Infrared Detectors and Instrumentation for Astronomy VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01179608v1</w:t>
+                <w:t xml:space="preserve">in2p3-01323053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIKA2, a dual-band millimetre camera on the IRAM 30 m telescope to map the cold universe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Aussel</w:t>
+                <w:t xml:space="preserve">The NIKA2 instrument, a dual-band kilopixel KID array for millimetric astronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la SF2A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Workshop on Low Temperature Detectors (LTD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Grenoble, France. pp.816-823, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10909-016-1582-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01471614v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01255791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NIKA2 commissioning campaign: performance and first results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">NIKA2, a dual-band millimetre camera on the IRAM 30 m telescope to map the cold universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Conference Millimeter, Submillimeter, and Far-Infrared Detectors and Instrumentation for Astronomy VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées de la SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.439 - 442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01323053v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01471614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NIKA2 instrument, a dual-band kilopixel KID array for millimetric astronomy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Monfardini</w:t>
+                <w:t xml:space="preserve">High angular resolution SZ observations with NIKA and NIKA2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Comis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Workshop on Low Temperature Detectors (LTD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">51th Rencontres de Moriond - Cosmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, La Thuile, Italy. pp.289-296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01255791v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01292783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High angular resolution SZ observations with NIKA and NIKA2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarimetry at millimetre wavelengths with the NIKA and NIKA2 camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ritacco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51th Rencontres de Moriond - Cosmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, La Thuile, Italy. pp.289-296</w:t>
+              <w:t xml:space="preserve">European Week of Astronomy and Space Science (EWASS2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01292783v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01355004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetry at millimetre wavelengths with the NIKA and NIKA2 camera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">First polarised light with the NIKA camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ritacco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Week of Astronomy and Space Science (EWASS2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Workshop on Low Temperature Detectors (LTD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Grenoble, France. pp.724-732, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10909-015-1340-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01355004v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01179608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution tSZ cartography of clusters of galaxies with NIKA at the IRAM 30-m telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">NIKA 2: next-generation continuum/polarized camera at the IRAM 30 m telescope and its prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ritacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Texas Symposium on Relativistic Astrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">The Many Facets of Extragalactic Radio Surveys: Towards New Scientific Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bologna, Italy. pp.016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01245352v1</w:t>
+                <w:t xml:space="preserve">in2p3-01218403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIKA 2: next-generation continuum/polarized camera at the IRAM 30 m telescope and its prototype</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">High-resolution tSZ cartography of clusters of galaxies with NIKA at the IRAM 30-m telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Many Facets of Extragalactic Radio Surveys: Towards New Scientific Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bologna, Italy. pp.016</w:t>
+              <w:t xml:space="preserve">28th Texas Symposium on Relativistic Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01218403v1</w:t>
+                <w:t xml:space="preserve">in2p3-01245352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIKA: the New IRAM KID Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ritacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Polarimetry 2014 (Astropol 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16810,90 +16810,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NIKA 2012-2014 observation campaigns: control of systematic effects and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 Astronomical Telescope + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montréal, Canada. pp.915302, </w:t>
@@ -16963,51 +16963,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetry at millimeter wavelenghts with the NIKA and NIKA2 instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Ritacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Instrumentation and Methods for Astrophysic [astro-ph.IM]. Université Grenoble Alpes, 2016. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016GREAY018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17066,51 +17066,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIKA2: the next continuum/polarized at the IRAM 30m telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ritacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Many Facets of Extragalactic Radio Surveys: Towards New Scientific Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17304,51 +17304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vacher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boulanger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Ritacco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556491" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05492877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xiao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beelen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciesla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555947" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Katsioli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M Xilouris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galliano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stag083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05491359v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ponthieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. D&#233;sert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554530" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tomasi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pagano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baccigalupi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J Banday" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/11/040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bortolami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raffuzzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Puglisi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/11/042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ejlali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S Tabatabaei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449738" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040382v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452894" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X D&#233;sert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beelen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beno&#238;t" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#233;thermin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555320" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Aurvik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galloway" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gjerl&#248;w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Fuskeland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Basyrov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/11/041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ch&#233;rouvrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. D&#233;sert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554450" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029509v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de la Hoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Diego-Palazuelos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Errard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gruppuso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jost" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/07/083" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paliwal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Petris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferragamo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452597" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336406v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz-Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pointecouteau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555851" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Rizzo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bordiu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ritacco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555449" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294099v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mu&#241;oz-Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Neri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pointecouteau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354138v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I Lonappan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Namikawa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piccirilli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ruiz-Granda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/06/009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bartolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/06/010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Campeti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Komatsu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballardini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/06/008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leloup" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Patanchon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Franceschet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E Gudmundsson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/06/011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668272v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Remazeilles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Douspis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Rubi&#241;o-Mart&#237;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chluba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/12/026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669785v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Takase" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vacher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ishino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Montier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/12/036" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258700v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ricci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eckert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ajeddig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348049" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-J Bing" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lagache" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243887" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530323v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Paoletti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rubino-Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shiraishi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Molinari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/07/086" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591754v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bizzarri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Savorgnano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P&#233;rault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ad8aed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006490v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fuskeland" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aurlien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Banday" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346155" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110231v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bing" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;thermin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346579" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710233v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delouis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Puget" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244269" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862343v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245292" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588988v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Allys" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arnold" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac150" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katsioli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Xilouris" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kramer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347020" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792069v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Pratt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244981" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974050v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasebe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-022-02921-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808517v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chastenet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse de Looze" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon S. Hensley" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Vandenbroucke" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Barlow" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2413" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583164v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vielva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Casas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsumura" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henrot-Versill&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/04/029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779039v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritacco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731551e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561167v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pisano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monfardini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tucker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038643" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03953597v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lestrade" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210382v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rigby" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peretto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anderson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab200" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927705v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Torne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ladjelate" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez-Portal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038504" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02612066v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perotto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936220" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410938v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruppin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcdonald" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brodwin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178604v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sekimoto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561841" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041433v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K&#233;ruzor&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mayet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W. Pratt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038933" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966422v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricci" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937249" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815160v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ponthieu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mangilli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833504" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714180v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732558" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714786v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hahn" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731950" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704926v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romero" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcwilliam" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731599" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707545v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adane" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. R. Ade" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrianasolo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731503" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801993v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731551" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744016v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732258" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645595v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bartalucci" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629810" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349507v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Comis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629405" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582809v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracco" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmeirim" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andr&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731117" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337533v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629182" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01383170v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catalano" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629666" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01219659v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527616" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01074110v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425140" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514905v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carones" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monelli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Giardiello" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524991v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berta" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amarantidis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202635301002" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524985v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kramer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202635301009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525019v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moyer-Anin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202635301011" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525013v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mayet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202635301010" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524996v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ch&#233;rouvrier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202635301003" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256586v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300002" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529658v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nersesian" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andr&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300034" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482527v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Nguyen-Luong" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300035" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482533v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pantoni" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300038" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256672v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hanser" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300024" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616937v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ghigna" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Adler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Aizawa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Akamatsu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akizawa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482512v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300016" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482515v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300026" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700309v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680153v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Maffei" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aghanim" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aumont" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Battistelli" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018371" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237393v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300032" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482519v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300027" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312150v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300044" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256939v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perotto" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300040" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440959v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maffei" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Abitbol" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Battistelli" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811269776_0129" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436784v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ajeddig" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700042" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447095v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551492v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700023" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842300v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamagna" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franceschet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Petris" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Gudmundsson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hargrave" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629271" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554415v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ejlali" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700016" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862593v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Franceschet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Petris" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maffei" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bounissou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cintura" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629267" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554413v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700038" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411971v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700006" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780418v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubmayr" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-022-02808-7" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436744v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700032" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442184v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700037" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479340v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700002" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436719v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700033" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436872v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700043" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436787v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700027" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554395v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700041" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668752v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847402v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aghanim" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Battistelli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Chluba" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630136" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485072v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800021" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448030v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800016" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178606v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Bernardis" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562243" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448034v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800017" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459870v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800026" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403753v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800012" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504640v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800022" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504638v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800002" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178605v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hazumi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563050" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475238v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lestrade" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Augereau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Booth" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800015" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475371v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800024" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402467v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigby" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800018" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107924v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Imada" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2579233" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404203v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangilli" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800003" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01572361v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1884-5" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867427v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01571605v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01559502v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Macias-Perez" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179608v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-015-1340-8" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01471614v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323053v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01255791v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benoit" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goupy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-016-1582-0" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01292783v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01355004v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01245352v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01218403v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00996087v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010217v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055403" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01467862v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAY018" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01220548v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05491359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ponthieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. D&#233;sert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beelen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554530" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boulanger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Ritacco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556491" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05492877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xiao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciesla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555947" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Katsioli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M Xilouris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galliano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stag083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452894" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X D&#233;sert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beelen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beno&#238;t" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#233;thermin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555320" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bortolami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raffuzzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pagano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Puglisi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/11/042" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ejlali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S Tabatabaei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roussel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449738" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paliwal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Petris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferragamo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452597" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ch&#233;rouvrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. D&#233;sert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554450" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de la Hoz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Diego-Palazuelos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Errard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gruppuso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jost" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/07/083" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184216v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Aurvik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galloway" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gjerl&#248;w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Fuskeland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Basyrov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/11/041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336406v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz-Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pointecouteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555851" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271801v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Rizzo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bordiu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ritacco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555449" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mu&#241;oz-Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Neri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pointecouteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184181v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tomasi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baccigalupi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J Banday" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2025/11/040" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Remazeilles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Douspis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Rubi&#241;o-Mart&#237;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chluba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/12/026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355997v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leloup" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Patanchon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Franceschet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E Gudmundsson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/06/011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I Lonappan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Namikawa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piccirilli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ruiz-Granda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/06/009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354136v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bartolo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/06/010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Campeti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Komatsu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballardini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/06/008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Paoletti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rubino-Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shiraishi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Molinari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/07/086" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Takase" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vacher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ishino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Montier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/12/036" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258700v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ricci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eckert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ajeddig" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348049" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-J Bing" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lagache" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243887" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591754v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bizzarri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Savorgnano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P&#233;rault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1538-3873/ad8aed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862343v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245292" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588988v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Allys" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arnold" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aurlien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac150" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710233v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delouis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Puget" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244269" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fuskeland" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Banday" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346155" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bing" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;thermin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346579" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katsioli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Xilouris" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kramer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347020" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792069v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Pratt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244981" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974050v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasebe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-022-02921-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779039v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritacco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731551e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583164v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vielva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mart&#237;nez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Casas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsumura" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henrot-Versill&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/04/029" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808517v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chastenet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse de Looze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon S. Hensley" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Vandenbroucke" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Barlow" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2413" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561167v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pisano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monfardini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tucker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038643" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03953597v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lestrade" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210382v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rigby" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peretto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anderson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab200" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410938v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruppin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcdonald" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brodwin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041433v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K&#233;ruzor&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mayet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W. Pratt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038933" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178604v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sekimoto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561841" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966422v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricci" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937249" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815160v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ponthieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mangilli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833504" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02612066v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perotto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936220" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927705v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Torne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ladjelate" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez-Portal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038504" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714180v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732558" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714786v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hahn" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731950" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707545v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adane" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. R. Ade" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrianasolo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731503" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704926v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romero" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcwilliam" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731599" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801993v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731551" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744016v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732258" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645595v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bartalucci" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629810" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337533v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629182" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349507v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Comis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629405" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582809v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracco" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmeirim" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andr&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731117" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01383170v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catalano" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629666" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01219659v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527616" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01074110v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425140" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514905v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carones" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monelli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Giardiello" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524991v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berta" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amarantidis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202635301002" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525019v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moyer-Anin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202635301011" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524985v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kramer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202635301009" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525013v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mayet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202635301010" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524996v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ch&#233;rouvrier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202635301003" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482512v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andr&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300016" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256672v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hanser" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300024" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616937v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ghigna" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Adler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Aizawa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Akamatsu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akizawa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482533v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pantoni" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300038" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482515v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300026" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700309v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680153v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Maffei" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Aghanim" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aumont" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Battistelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018371" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482519v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300027" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312150v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300044" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256939v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perotto" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300040" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237393v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300032" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256586v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300002" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482527v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Nguyen-Luong" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300035" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529658v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nersesian" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300034" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440959v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maffei" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Abitbol" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Battistelli" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811269776_0129" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411971v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ajeddig" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700006" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862593v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Franceschet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Petris" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maffei" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bounissou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cintura" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629267" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554413v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700038" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554415v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ejlali" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700016" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447095v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artis" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700003" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551492v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700023" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842300v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamagna" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franceschet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Petris" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Gudmundsson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hargrave" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629271" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780418v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubmayr" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-022-02808-7" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436744v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700032" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442184v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700037" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479340v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700002" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436787v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700027" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436719v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700033" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436872v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700043" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847402v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aghanim" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Battistelli" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Chluba" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630136" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554395v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700041" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668752v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436784v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700042" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178605v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hazumi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563050" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475238v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lestrade" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Augereau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Booth" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800015" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475371v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800024" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402467v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigby" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800018" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504640v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800022" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504638v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800002" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459870v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800026" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448034v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800017" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403753v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800012" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107924v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Imada" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2579233" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404203v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangilli" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800003" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178606v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Bernardis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562243" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485072v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800021" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448030v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800016" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01572361v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1884-5" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867427v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01559502v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Macias-Perez" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01571605v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323053v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01255791v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvo" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benoit" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goupy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-016-1582-0" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01471614v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01292783v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01355004v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179608v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-015-1340-8" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01218403v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01245352v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00996087v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010217v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055403" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01467862v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAY018" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01220548v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>