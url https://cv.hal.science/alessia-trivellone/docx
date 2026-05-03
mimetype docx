--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -795,1461 +795,1461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04827724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'abbazia di Montecassino, fabbrica dell'eresia nell'XI secolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riforma e movimenti religiosi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.45-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’abbazia di Montecassino, fabbrica dell’eresia nell’XI secolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Trivellone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Riforma e movimenti religiosi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1, pp.45-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04827718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu : Ilarino da Milano, Eresie medioevali. Scritti minori. Ristampa anastatica con aggiunte, Grado Giovanni Merlo (éd.), 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Trivellone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60 (3), pp.315-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1, pp.45-73</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Damien Carraz, Esther Dehoux (dir.), Images et ornements autour des ordres militaires au Moyen Âge. Culture visuelle et culte des saints (France, Espagne du Nord, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Maria Gemma Tomaino, Roberto di Molesme e la fondazione di Cîteaux nelle principali fonti storiche dell XI e del XII secolo e nella Vita s. Roberti (XIII secolo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.371-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RM.4.2017020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu : Maria Gemma Tomaino, Roberto di Molesme e la fondazione di Cîteaux nelle principali fonti storiche dell XI e del XII secolo e nella Vita s. Roberti (XIII secolo)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images, rites et magie aux marges des églises dans l’Occident médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 231, pp.775-796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu du livre: Monique Zerner (éd.), Guillaume Monachi, Contre Henri schismatique et hérétique, suivi de Contre les hérétiques et schismatiques (anonyme), Paris, Cerf, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.426-427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et matières d'un dieu incarné. Les images du Christ à Rome, IIIe-IXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religions &amp; Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.28-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cîteaux, les papes et la réforme grégorienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 180 (2), pp.19-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Styles' ou enlumineurs dans le scriptorium de Cîteaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43, pp.83-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immagini come commento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Codex aquilarensis : Revista de Arte Medieval </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.75-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une circulation de la pensée entre Cîteaux et Clairvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cîteaux Commentarii Cistercienses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63, pp.219-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le immagini come commento : miniature e esegesi nella Bibbia di Stefano Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Codex aquilarensis : Revista de Arte Medieval </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27, pp.75-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution récente des expositions temporaires sur le Moyen Âge en Italie: public, thèmes, finalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zograf : časopis za srednjevekovnu umetnost</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.223-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cîteaux et l'Église militante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 660, pp.713-744</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triomphe d'Esther, ambiguïté d'Assuérus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Trivellone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 27, pp.371-372. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 21, pp.77-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triomphe d'Esther, ambiguïté d'Assuérus. Église et royaume à Cîteaux sous l'abbatiat d'Etienne Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (21), pp.77-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RM.5.101202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00584323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Stefano Riccioni, Il Mosaico di S. Clemente a Casauria Exemplum della chiesa riformata, Spolète, CISAM, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.187-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 231, pp.775-796</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bible dÉtienne Harding et les origines de Cîteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEM : bulletin du Centre d'études médiévales UMR 5594 CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.303-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.426-427</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Simone Piazza, Pittura rupestre medievale : Lazio e Campania settentrionale (secoli VI-XIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Burlington Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.550-551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...852 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077595v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02898572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Têtes, lions et attributs sexuels: survivances et évolutions de l'usage apotropaïque des images de l'Antiquité au Moyen Âge</w:t>
               </w:r>
@@ -3946,1282 +3946,1282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Culte des saints et construction identitaire à Cîteaux : les images de Jérôme dans les manuscrits réalisés sous l'abbatiat d'Étienne Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normes et hagiographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.215-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Images et exégèse monastique dans la Bible d’Étienne Harding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Trivellone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : "L'exégèse monastique de la Bible en Occident, XIe-XIVe siècle", Faculté de théologie protestante, Strasbourg, 10-12 septembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Strasbourg, France. pp.85-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.215-234</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps dans les miniatures de Cîteaux, entre « naturalisme » et discours moralisant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22e colloque international d’art roman "Le corps et ses représentations à l’époque romane", Terres Romanes d’Auvergne, Issoire, 19-20 octobre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Issoire, France. pp.29-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Issoire, France. pp.29-144</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques identitaires et stratégies économiques dans les expositions temporaires sur le Moyen Âge en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les usages politiques et identitaires du passé dans les expositions muséales, Montpellier, Université Paul Valéry, 28 mai 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rinceaux habités des portails de la Marsica (Abruzzes, Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Trivellone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : "Thèmes religieux et thèmes profanes dans l'image médiévale : transferts, emprunts, oppositions", RILMA, INHA, Paris, 23-24 mai 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France. pp.125-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le culte marial à travers les premières miniatures cisterciennes : et si Bernard de Clairvaux n'avait rien inventé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vierge dans les arts et les littératures du Moyen Âge, Perpignan, Université de Perpignan Via Domitia, 17-19 Octobre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Perpignan, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images agissantes et rites de passage aux marges de l'espace ecclésial (Xe-XIVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'objet rituel, méthodes et concepts croisés, Cergy-Paris, Université de Cergy Pontoise - INHA, 31 mai 2013-1er juin 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Cergy-Pontoise, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du monastère à la ville : l'image et ses enjeux dans la lutte antihérétique (XIe-XIVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux marges de l'hérésie III, Rennes, Université Rennes 2, 5 avril 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Rennes, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridefinizione della norma e &amp;quot;invenzione&amp;quot; dell'eresia in Europa tra XI e XIII secolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Colloquium Studium Medievale (Opcions religioses medievals. Els marges de l'ortodòxia) : Cultura medieval, Cultura escrita, organisé par Gerardo Boto Varela et Elisa Varela Rodriguez (Universitat de Girona, Espagne), Besalù (Espagne), 12-15 juillet 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Besalú, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Église et ses dissidents en images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des Journées d’études (Auxerre, Centre d’études médiévales, 28-29 avril 2011), sous la direction de Dominique Iogna-Prat et Frédéric Gabriel (numéro spécial Bucema)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Auxerre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement du décor monumental et la conquête de l'extérieur des églises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Trivellone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux sacrés et espace ecclésial, IXe-XVe siècle, Colloque de Fanjeaux, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Fanjeaux, France. pp.175-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Besalú, Spain</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lusage apotropaïque des images au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Iconographie sacrée, iconographie profane", septièmes rencontres du GRIM (Groupe de recherches en iconographie médiévale), organisées par Christian Heck, Paris, Institut National dHistoire de l'Art, mai 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Auxerre, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagining Heresy: the Iconography of Heretics in the Medieval Europe (11th-13th C.), ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion, Belief, Superstition (c.400-c.1550), Keynote Speaker : Dr Anthony Bale (Birkbeck)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images et passages à l'époque médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes, feuillages et bêtes des passages : valeur apotropaïque des sculptures à côté des seuils au Moyen Âge, Auxerre, Centre d'Études Médiévales, 19-20 juin 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Manchester, United Kingdom</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The iconography of heretics in Middle Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art as historical text</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Avital Heyman, May 2007, Beer Sheva, Ben Gurion University, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Auxerre, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il cosiddetto « oratorio mariano » presso la chiesa di Santa Pudenziana e i suoi affreschi : nuove considerazioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il cosiddetto « oratorio mariano » presso la chiesa di Santa Pudenziana e i suoi affreschi : nuove considerazioni, Lausanne, décembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lausanne, Switzerland. pp.305-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lausanne, Switzerland. pp.305-330</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storia e autolegittimazione nei manoscritti di diritto medievali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildergeschichten / Illustrazioni di cronache italiane nell'ambito comunale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verena Gebhard, Henrike Haug, Gerhard Wolf, Nov 2006, Florence, Kunsthistorisches Institut / Max-Planck-Institut, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Avital Heyman, May 2007, Beer Sheva, Ben Gurion University, Israel</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das langobardische Capua und die zeitgenössische Kunstproduktion in Italien / Capua longobarda e la coeva produzione artistica in Italia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Illustrazioni nei codici di diritto in Italia tra VIII e XI secolo, Rome, Bibliotheca Hertziana/Max-Planck-Institut für Kunstgeschichte in Rom, 3 février 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069129v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03072529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le miniature del manoscritto Vat. lat. 1339: esaltazione della autorità imperiale e condanna della eresia</w:t>
               </w:r>
@@ -5915,51 +5915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04828039v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Trivellone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827557v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827514v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Krumm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Riversi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051179v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Camelliti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050242v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828074v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827718v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979307v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984234v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.4.2017020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062896v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077614v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806345v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067133v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806350v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067134v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062184v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.101202" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-LGWBQ108-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077595v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plotard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827643v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.182787" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.55167" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827602v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ros&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.175483" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979312v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979314v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069132v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071360v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Russo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074664v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071359v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069135v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069130v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072529v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069134v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077167v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04828039v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Trivellone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827557v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827514v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Krumm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Riversi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051179v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Camelliti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050242v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828074v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827718v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984234v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.4.2017020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062896v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077614v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806345v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067133v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806350v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067134v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062184v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.101202" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-LGWBQ108-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plotard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827643v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.182787" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.55167" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827602v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ros&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.175483" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979312v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072734v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Russo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069133v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074664v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071359v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069130v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069135v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069129v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069134v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077167v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>