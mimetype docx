--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -397,303 +397,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition previously unregistered&amp;quot; : les objets de la collection Choiseul-Gouffier au British Museum</w:t>
+                <w:t xml:space="preserve">« The rediscovery of Greece in Modern times »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Collection. Séminaire sur le collectionnisme et le marché de l’art »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alice Ottazzi &amp; Ludovic Jouvet, Society for the History of collecting, Jun 2022, Paris, en ligne, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du Department of Classics - NYU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alessandro Barchiesi, Apr 2022, New York, New York University (NYU), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562016v1</w:t>
+                <w:t xml:space="preserve">hal-04561997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« The rediscovery of Greece in Modern times »</w:t>
+                <w:t xml:space="preserve">J’offre ces plâtres au Musée, ils y feront pour l’histoire de l’art le même effet que les marbres&amp;quot; : Fauvel, Choiseul-Gouffier et les sculptures moulées en Grèce (1786-1821)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche du Department of Classics - NYU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alessandro Barchiesi, Apr 2022, New York, New York University (NYU), United States</w:t>
+              <w:t xml:space="preserve">« Eleutheria ! Retour à la liberté. Découvrir et transmettre l’antiquité depuis la Révolution grecque de 1821 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Betite, Anne-Laure Sounac et Hélène Wurmser, Mar 2022, Lyon, Musée des Moulages, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561997v1</w:t>
+                <w:t xml:space="preserve">hal-04561994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J’offre ces plâtres au Musée, ils y feront pour l’histoire de l’art le même effet que les marbres&amp;quot; : Fauvel, Choiseul-Gouffier et les sculptures moulées en Grèce (1786-1821)</w:t>
+                <w:t xml:space="preserve">Le sort des antiquités d’Athènes pendant l’Epanastasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Eleutheria ! Retour à la liberté. Découvrir et transmettre l’antiquité depuis la Révolution grecque de 1821 »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sarah Betite, Anne-Laure Sounac et Hélène Wurmser, Mar 2022, Lyon, Musée des Moulages, France</w:t>
+              <w:t xml:space="preserve">« Art et politique à l’ère des révolution »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles de Rapper, May 2022, Athènes, École française d'Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561994v1</w:t>
+                <w:t xml:space="preserve">hal-04562004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sort des antiquités d’Athènes pendant l’Epanastasi</w:t>
+                <w:t xml:space="preserve">Acquisition previously unregistered&amp;quot; : les objets de la collection Choiseul-Gouffier au British Museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Art et politique à l’ère des révolution »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gilles de Rapper, May 2022, Athènes, École française d'Athènes, Greece</w:t>
+              <w:t xml:space="preserve">« Collection. Séminaire sur le collectionnisme et le marché de l’art »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alice Ottazzi &amp; Ludovic Jouvet, Society for the History of collecting, Jun 2022, Paris, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562004v1</w:t>
+                <w:t xml:space="preserve">hal-04562016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fouilles et sociabilité savante à Athènes au début du XIXe siècle »</w:t>
               </w:r>
@@ -742,165 +742,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le sort des antiquités à Athènes pendant la guerre d’indépendance grecque »</w:t>
+                <w:t xml:space="preserve">« “Je vois qu’à Paris on a une bien fausse idée des Grecs…” : Fauvel’s perception of the Greeks and of the Greek Revolution »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Célébrations pour les 200 ans de la révolution grecque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cédric Brélaz, Nov 2021, Fribourg (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque international « Travel and Archaeology in Ottoman Greece in the Age of Revolution c.1800–1832 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexia Patsalis-Diomidis, Sep 2021, Athènes, British School at Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561988v1</w:t>
+                <w:t xml:space="preserve">hal-04561982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “Je vois qu’à Paris on a une bien fausse idée des Grecs…” : Fauvel’s perception of the Greeks and of the Greek Revolution »</w:t>
+                <w:t xml:space="preserve">« Le sort des antiquités à Athènes pendant la guerre d’indépendance grecque »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Travel and Archaeology in Ottoman Greece in the Age of Revolution c.1800–1832 »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexia Patsalis-Diomidis, Sep 2021, Athènes, British School at Athens, Greece</w:t>
+              <w:t xml:space="preserve">Célébrations pour les 200 ans de la révolution grecque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cédric Brélaz, Nov 2021, Fribourg (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561982v1</w:t>
+                <w:t xml:space="preserve">hal-04561988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des objets aux idées : la collection comme fabrique du savoir »</w:t>
               </w:r>
@@ -1517,98 +1517,1407 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress of Turkish Art. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ruines au musée. La perception de l'Antiquité par les Ottomans (1784-1884)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Apostolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du pillage à la conscience patrimoniale en Grèce et dans l'Empire ottoman : le rôle des Français et des autres Occidentaux (XVIIIe-XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Editeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Scripta Receptoria, 978-2-35613-481-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fauvel : pilleur ou sauveur des monuments antiques ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irini Apostolou; Alessia Zambon (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du pillage à la conscience patrimoniale en Grèce et dans l’Empire ottoman : le rôle des Français et des autres Occidentaux (1784-1884)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Ausonius, pp.27-44, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Apostolou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irini Apostolou; Alessia Zambon (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du pillage à la conscience patrimoniale en Grèce et dans l’Empire ottoman : le rôle des Français et des autres Occidentaux (1784-1884)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Ausonius, pp.11-22, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gli scavi del canonico Mazzei : storia di un sequestro mancato »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Chiara Monaco; Fabio Donnici (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ritorno ad Anxia. Ricerche archeologiche in un territorio della Lucania interna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-30, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Ridder 417 : l’urne de Cimon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louise Detrez; Xavier Corré. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terre ! Escales mythiques en Méditerranée. Trésors de la BnF et collections marseillaises (catalogue d’exposition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.196-203, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives et outils du programme de recherche « La Lucanie antique : archéologie et patrimoine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duplouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Capozzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. de Cazanove et A. Duplouy, avec la collaboration de V. Capozzoli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lucanie entre deux mers. Archéologie et patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-189, 2019, 978-2-38050-020-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les voyageurs en Lucanie (XVIIIe-XIXe siècles) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Duplouy; Olivier de Cazanove; Vincenzo Capozzoli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lucanie entre deux mers. Archéologie et patrimoine. Actes du Colloque international, Paris, 5-7 novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jean Bérard, pp.27-40, 2019, 978-2-38050-020-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Luigi Beschi e Louis Fauvel : Vecchie ricerche e nuove individuazioni »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emanuele Greco éd. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giornata di studi nel ricordo di Luigi Beschi. Hμερίδα είς Μνήμην του Luigi Beschi. Italiano, Filelleno, Studioso Internazionale,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tripodes (17), pp.45-83, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Inventory of Lucanian Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duplouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Capozzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Giligny; François Djindjian; Laurent Costa; Paola Moscati; Sandrine Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAA2014. 21st Century Archaeology. Concepts, Methods and Tools. Proceedings of the 42nd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, 2015, 9781784911003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des terres cuites pour Déméter. Observations sur la petite plastique du sanctuaire de Vamies (Itanos, Crète)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duplouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arthur Muller; Ergün Laflı. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figurines de terre cuite en Méditerranée grecque et romaine, 2 (Iconographie et contextes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.481-486, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauvel et le monument de Lysicrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Lambert-Bresson; A. Terade. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architectures urbaines, formes et temps. Mélanges en l’honneur de Pierre Pinon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.242-250, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geomorphological and Pedo-Stratigraphical Approach as a Tool for Understanding the Archaeological Landscapes and Environments: The Case-Study of the Ancient Laos Territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano B. de Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Filocamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Santoriello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Scelza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Bronnikova et Andrey Panin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geomorphic Processes and Geoarchaeology. From Landscape Archaeology to Archaeotourism.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-5-91412-129-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage &amp;quot;pittoresque&amp;quot; de quelques antiquités de la collection Choiseul-Gouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Queyrel François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Denoyelle; Manuel Royo; Manuel Royo, Martine Denoyelle, Emmanuelle Hindy-Champion.. [et al.]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du voyage savant aux territoires de l’archéologie : voyageurs, amateurs et savants, à l’origine de l’archéologie moderne (Actes du colloque organisé les 11-12 juin 2010 à l’INHA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-58, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis François Sébastien Fauvel, le consul antiquaire (1753-1838)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jorg Ulbert; Lukian Prijac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consuls et services consulaires au XIXe siècle – Consulship in the 19th Century – Die Welt der Konsulate im 19. Jahrhundert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-156, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-François-Sébastien Fauvel et la constitution de la collection Choiseul-Gouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Odile Cavalier éd. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le voyage en Grèce du comte de Choiseul-Gouffier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Alain Barthelemy, pp.62-83, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du pillage à la conscience patrimoniale en Grèce et dans l'Empire ottoman : le rôle des Français et des autres Occidentaux (XVIIIe-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Apostolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1626,1428 +2935,119 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonius Editeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Scripta Receptoria, 978-2-35613-481-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines de l’archéologie en Grèce. Fauvel et sa méthode.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INHA-CTHS, 14, 2014, L’Art et l’essai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097803v1</w:t>
-              </w:r>
-[...1307 lines deleted...]
-                <w:t xml:space="preserve">hal-04470623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3104,51 +3104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Brouns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Blömer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malmberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3419,64 +3419,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Capozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3523,103 +3523,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS). Campagne de prospection 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Capozzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duplouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Filocamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
@@ -3795,103 +3795,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregorio Aversa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duplouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Filocamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 123-1, pp.313-321. </w:t>
@@ -3942,51 +3942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4024,51 +4024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorio Aversa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentino Nizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4626,64 +4626,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Lucanie antique : archéologie et patrimoine. Base de données en ligne (http://lucanie-antique.pantheonsorbonne.fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Capozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4804,51 +4804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9AEE030"/>
+    <w:nsid w:val="1B9FB293"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5035,51 +5035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessia-zambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6666-0648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/141911565" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562019v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zambon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562023v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562016v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561975v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561972v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchiandi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paquot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queyrel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921597v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Apostolou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404568v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/en/livre/?GCOI=27574100683370" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano B. de Vita" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filocamo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scelza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100200v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Feuser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brouns" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bl&#246;mer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malmberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.161.0003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114653v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1145" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.966" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097907v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Aversa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.549" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Nizzo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.471" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aghion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097409v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095704v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -R Parente" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessia-zambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6666-0648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/141911565" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562019v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zambon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562023v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561997v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561982v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561975v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561972v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchiandi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paquot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queyrel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Apostolou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425145v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/en/livre/?GCOI=27574100683370" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano B. de Vita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filocamo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scelza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Feuser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brouns" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bl&#246;mer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malmberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.161.0003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114653v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1145" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.966" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097907v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Aversa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.549" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Nizzo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.471" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aghion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097409v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095704v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -R Parente" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>