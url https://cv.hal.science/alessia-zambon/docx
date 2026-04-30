--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -190,165 +190,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Acquisition previously unregistered’: Antiquities from the Choiseul-Gouffier collection in the British Museum”</w:t>
+                <w:t xml:space="preserve">« Schedae Fauvelianae Berolinenses : New discoveries about Boeckh’s CIG »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Researching antiquities collections through auction catalogues: potential and pitfalls</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anna Reeves, Sep 2023, London, Institute of Classical Studies, United Kingdom</w:t>
+              <w:t xml:space="preserve">Travellers, Archaeologists &amp; Archives. The development of Greek Epigraphy and Topography from the Manuscripts of the Early Pioneers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Pitt - College Year in Athens - British Epigraphy Society, May 2023, Athènes, College Year Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562019v1</w:t>
+                <w:t xml:space="preserve">hal-04562023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Schedae Fauvelianae Berolinenses : New discoveries about Boeckh’s CIG »</w:t>
+                <w:t xml:space="preserve">‘Acquisition previously unregistered’: Antiquities from the Choiseul-Gouffier collection in the British Museum”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travellers, Archaeologists &amp; Archives. The development of Greek Epigraphy and Topography from the Manuscripts of the Early Pioneers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Robert Pitt - College Year in Athens - British Epigraphy Society, May 2023, Athènes, College Year Athens, Greece</w:t>
+              <w:t xml:space="preserve">Researching antiquities collections through auction catalogues: potential and pitfalls</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anna Reeves, Sep 2023, London, Institute of Classical Studies, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562023v1</w:t>
+                <w:t xml:space="preserve">hal-04562019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Excavaciones en la Puerta de Acarnas en Atenas (1810-1816) »</w:t>
               </w:r>
@@ -397,303 +397,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« The rediscovery of Greece in Modern times »</w:t>
+                <w:t xml:space="preserve">J’offre ces plâtres au Musée, ils y feront pour l’histoire de l’art le même effet que les marbres&amp;quot; : Fauvel, Choiseul-Gouffier et les sculptures moulées en Grèce (1786-1821)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche du Department of Classics - NYU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alessandro Barchiesi, Apr 2022, New York, New York University (NYU), United States</w:t>
+              <w:t xml:space="preserve">« Eleutheria ! Retour à la liberté. Découvrir et transmettre l’antiquité depuis la Révolution grecque de 1821 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Betite, Anne-Laure Sounac et Hélène Wurmser, Mar 2022, Lyon, Musée des Moulages, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561997v1</w:t>
+                <w:t xml:space="preserve">hal-04561994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J’offre ces plâtres au Musée, ils y feront pour l’histoire de l’art le même effet que les marbres&amp;quot; : Fauvel, Choiseul-Gouffier et les sculptures moulées en Grèce (1786-1821)</w:t>
+                <w:t xml:space="preserve">Le sort des antiquités d’Athènes pendant l’Epanastasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Eleutheria ! Retour à la liberté. Découvrir et transmettre l’antiquité depuis la Révolution grecque de 1821 »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sarah Betite, Anne-Laure Sounac et Hélène Wurmser, Mar 2022, Lyon, Musée des Moulages, France</w:t>
+              <w:t xml:space="preserve">« Art et politique à l’ère des révolution »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles de Rapper, May 2022, Athènes, École française d'Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561994v1</w:t>
+                <w:t xml:space="preserve">hal-04562004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sort des antiquités d’Athènes pendant l’Epanastasi</w:t>
+                <w:t xml:space="preserve">Acquisition previously unregistered&amp;quot; : les objets de la collection Choiseul-Gouffier au British Museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Art et politique à l’ère des révolution »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gilles de Rapper, May 2022, Athènes, École française d'Athènes, Greece</w:t>
+              <w:t xml:space="preserve">« Collection. Séminaire sur le collectionnisme et le marché de l’art »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alice Ottazzi &amp; Ludovic Jouvet, Society for the History of collecting, Jun 2022, Paris, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562004v1</w:t>
+                <w:t xml:space="preserve">hal-04562016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition previously unregistered&amp;quot; : les objets de la collection Choiseul-Gouffier au British Museum</w:t>
+                <w:t xml:space="preserve">« The rediscovery of Greece in Modern times »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Collection. Séminaire sur le collectionnisme et le marché de l’art »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alice Ottazzi &amp; Ludovic Jouvet, Society for the History of collecting, Jun 2022, Paris, en ligne, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du Department of Classics - NYU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alessandro Barchiesi, Apr 2022, New York, New York University (NYU), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562016v1</w:t>
+                <w:t xml:space="preserve">hal-04561997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fouilles et sociabilité savante à Athènes au début du XIXe siècle »</w:t>
               </w:r>
@@ -1572,238 +1572,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ruines au musée. La perception de l'Antiquité par les Ottomans (1784-1884)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Fauvel : pilleur ou sauveur des monuments antiques ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irini Apostolou; Alessia Zambon (éd.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du pillage à la conscience patrimoniale en Grèce et dans l'Empire ottoman : le rôle des Français et des autres Occidentaux (XVIIIe-XIXe siècles)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Scripta Receptoria, 978-2-35613-481-3</w:t>
+              <w:t xml:space="preserve">Du pillage à la conscience patrimoniale en Grèce et dans l’Empire ottoman : le rôle des Français et des autres Occidentaux (1784-1884)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Ausonius, pp.27-44, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927411v1</w:t>
+                <w:t xml:space="preserve">hal-04472200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Fauvel : pilleur ou sauveur des monuments antiques ? »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des ruines au musée. La perception de l'Antiquité par les Ottomans (1784-1884)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Apostolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du pillage à la conscience patrimoniale en Grèce et dans l’Empire ottoman : le rôle des Français et des autres Occidentaux (1784-1884)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Ausonius, pp.27-44, 2022</w:t>
+              <w:t xml:space="preserve">Du pillage à la conscience patrimoniale en Grèce et dans l'Empire ottoman : le rôle des Français et des autres Occidentaux (XVIIIe-XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Editeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Scripta Receptoria, 978-2-35613-481-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472200v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Apostolou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irini Apostolou; Alessia Zambon (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du pillage à la conscience patrimoniale en Grèce et dans l’Empire ottoman : le rôle des Français et des autres Occidentaux (1784-1884)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Ausonius, pp.11-22, 2022</w:t>
@@ -2887,76 +2887,76 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du pillage à la conscience patrimoniale en Grèce et dans l'Empire ottoman : le rôle des Français et des autres Occidentaux (XVIIIe-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Apostolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonius Editeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Scripta Receptoria, 978-2-35613-481-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3344,200 +3344,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cartographie de l’Attique par L. F. Fauvel (1753-1838).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Capozzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duplouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098001v1</w:t>
+                <w:t xml:space="preserve">hal-03114653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La cartographie de l’Attique par L. F. Fauvel (1753-1838).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.1145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03114653v1</w:t>
+                <w:t xml:space="preserve">hal-03098001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS). Campagne de prospection 2012</w:t>
               </w:r>
@@ -4804,51 +4804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B9FB293"/>
+    <w:nsid w:val="80FE0C7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5035,51 +5035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessia-zambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6666-0648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/141911565" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562019v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zambon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562023v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561997v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561982v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561975v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561972v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchiandi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paquot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queyrel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Apostolou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425145v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/en/livre/?GCOI=27574100683370" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano B. de Vita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filocamo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scelza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Feuser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brouns" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bl&#246;mer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malmberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.161.0003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114653v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1145" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.966" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097907v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Aversa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.549" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Nizzo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.471" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aghion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097409v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095704v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -R Parente" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessia-zambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6666-0648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/141911565" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562023v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zambon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562019v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561994v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561982v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561975v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561972v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchiandi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paquot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queyrel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Apostolou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425145v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/en/livre/?GCOI=27574100683370" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano B. de Vita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filocamo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scelza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Feuser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brouns" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bl&#246;mer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malmberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.161.0003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1145" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.966" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097907v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Aversa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.549" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Nizzo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.471" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aghion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097409v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095704v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -R Parente" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>