--- v2 (2026-04-30)
+++ v3 (2026-04-30)
@@ -397,303 +397,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J’offre ces plâtres au Musée, ils y feront pour l’histoire de l’art le même effet que les marbres&amp;quot; : Fauvel, Choiseul-Gouffier et les sculptures moulées en Grèce (1786-1821)</w:t>
+                <w:t xml:space="preserve">Acquisition previously unregistered&amp;quot; : les objets de la collection Choiseul-Gouffier au British Museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Eleutheria ! Retour à la liberté. Découvrir et transmettre l’antiquité depuis la Révolution grecque de 1821 »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sarah Betite, Anne-Laure Sounac et Hélène Wurmser, Mar 2022, Lyon, Musée des Moulages, France</w:t>
+              <w:t xml:space="preserve">« Collection. Séminaire sur le collectionnisme et le marché de l’art »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alice Ottazzi &amp; Ludovic Jouvet, Society for the History of collecting, Jun 2022, Paris, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561994v1</w:t>
+                <w:t xml:space="preserve">hal-04562016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sort des antiquités d’Athènes pendant l’Epanastasi</w:t>
+                <w:t xml:space="preserve">« The rediscovery of Greece in Modern times »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Art et politique à l’ère des révolution »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gilles de Rapper, May 2022, Athènes, École française d'Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du Department of Classics - NYU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alessandro Barchiesi, Apr 2022, New York, New York University (NYU), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562004v1</w:t>
+                <w:t xml:space="preserve">hal-04561997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition previously unregistered&amp;quot; : les objets de la collection Choiseul-Gouffier au British Museum</w:t>
+                <w:t xml:space="preserve">J’offre ces plâtres au Musée, ils y feront pour l’histoire de l’art le même effet que les marbres&amp;quot; : Fauvel, Choiseul-Gouffier et les sculptures moulées en Grèce (1786-1821)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Collection. Séminaire sur le collectionnisme et le marché de l’art »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alice Ottazzi &amp; Ludovic Jouvet, Society for the History of collecting, Jun 2022, Paris, en ligne, France</w:t>
+              <w:t xml:space="preserve">« Eleutheria ! Retour à la liberté. Découvrir et transmettre l’antiquité depuis la Révolution grecque de 1821 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Betite, Anne-Laure Sounac et Hélène Wurmser, Mar 2022, Lyon, Musée des Moulages, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562016v1</w:t>
+                <w:t xml:space="preserve">hal-04561994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« The rediscovery of Greece in Modern times »</w:t>
+                <w:t xml:space="preserve">Le sort des antiquités d’Athènes pendant l’Epanastasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche du Department of Classics - NYU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alessandro Barchiesi, Apr 2022, New York, New York University (NYU), United States</w:t>
+              <w:t xml:space="preserve">« Art et politique à l’ère des révolution »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles de Rapper, May 2022, Athènes, École française d'Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561997v1</w:t>
+                <w:t xml:space="preserve">hal-04562004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fouilles et sociabilité savante à Athènes au début du XIXe siècle »</w:t>
               </w:r>
@@ -742,165 +742,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “Je vois qu’à Paris on a une bien fausse idée des Grecs…” : Fauvel’s perception of the Greeks and of the Greek Revolution »</w:t>
+                <w:t xml:space="preserve">« Le sort des antiquités à Athènes pendant la guerre d’indépendance grecque »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Travel and Archaeology in Ottoman Greece in the Age of Revolution c.1800–1832 »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexia Patsalis-Diomidis, Sep 2021, Athènes, British School at Athens, Greece</w:t>
+              <w:t xml:space="preserve">Célébrations pour les 200 ans de la révolution grecque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cédric Brélaz, Nov 2021, Fribourg (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561982v1</w:t>
+                <w:t xml:space="preserve">hal-04561988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le sort des antiquités à Athènes pendant la guerre d’indépendance grecque »</w:t>
+                <w:t xml:space="preserve">« “Je vois qu’à Paris on a une bien fausse idée des Grecs…” : Fauvel’s perception of the Greeks and of the Greek Revolution »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Célébrations pour les 200 ans de la révolution grecque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cédric Brélaz, Nov 2021, Fribourg (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque international « Travel and Archaeology in Ottoman Greece in the Age of Revolution c.1800–1832 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexia Patsalis-Diomidis, Sep 2021, Athènes, British School at Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561988v1</w:t>
+                <w:t xml:space="preserve">hal-04561982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des objets aux idées : la collection comme fabrique du savoir »</w:t>
               </w:r>
@@ -1517,1143 +1517,1321 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress of Turkish Art. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du pillage à la conscience patrimoniale en Grèce et dans l'Empire ottoman : le rôle des Français et des autres Occidentaux (XVIIIe-XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Apostolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Editeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Scripta Receptoria, 978-2-35613-481-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines de l’archéologie en Grèce. Fauvel et sa méthode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INHA-CTHS, 14, 2014, L’Art et l’essai</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Fauvel : pilleur ou sauveur des monuments antiques ? »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des ruines au musée. La perception de l'Antiquité par les Ottomans (1784-1884)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Apostolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du pillage à la conscience patrimoniale en Grèce et dans l’Empire ottoman : le rôle des Français et des autres Occidentaux (1784-1884)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Ausonius, pp.27-44, 2022</w:t>
+              <w:t xml:space="preserve">Du pillage à la conscience patrimoniale en Grèce et dans l'Empire ottoman : le rôle des Français et des autres Occidentaux (XVIIIe-XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Editeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Scripta Receptoria, 978-2-35613-481-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472200v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ruines au musée. La perception de l'Antiquité par les Ottomans (1784-1884)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Fauvel : pilleur ou sauveur des monuments antiques ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irini Apostolou; Alessia Zambon (éd.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du pillage à la conscience patrimoniale en Grèce et dans l'Empire ottoman : le rôle des Français et des autres Occidentaux (XVIIIe-XIXe siècles)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Scripta Receptoria, 978-2-35613-481-3</w:t>
+              <w:t xml:space="preserve">Du pillage à la conscience patrimoniale en Grèce et dans l’Empire ottoman : le rôle des Français et des autres Occidentaux (1784-1884)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Ausonius, pp.27-44, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927411v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Apostolou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irini Apostolou; Alessia Zambon (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du pillage à la conscience patrimoniale en Grèce et dans l’Empire ottoman : le rôle des Français et des autres Occidentaux (1784-1884)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Ausonius, pp.11-22, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gli scavi del canonico Mazzei : storia di un sequestro mancato »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Chiara Monaco; Fabio Donnici (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ritorno ad Anxia. Ricerche archeologiche in un territorio della Lucania interna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-30, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Ridder 417 : l’urne de Cimon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louise Detrez; Xavier Corré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terre ! Escales mythiques en Méditerranée. Trésors de la BnF et collections marseillaises (catalogue d’exposition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.196-203, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives et outils du programme de recherche « La Lucanie antique : archéologie et patrimoine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Capozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. de Cazanove et A. Duplouy, avec la collaboration de V. Capozzoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lucanie entre deux mers. Archéologie et patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-189, 2019, 978-2-38050-020-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les voyageurs en Lucanie (XVIIIe-XIXe siècles) »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Duplouy; Olivier de Cazanove; Vincenzo Capozzoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lucanie entre deux mers. Archéologie et patrimoine. Actes du Colloque international, Paris, 5-7 novembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Jean Bérard, pp.27-40, 2019, 978-2-38050-020-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Luigi Beschi e Louis Fauvel : Vecchie ricerche e nuove individuazioni »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emanuele Greco éd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giornata di studi nel ricordo di Luigi Beschi. Hμερίδα είς Μνήμην του Luigi Beschi. Italiano, Filelleno, Studioso Internazionale,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tripodes (17), pp.45-83, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Inventory of Lucanian Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Capozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Giligny; François Djindjian; Laurent Costa; Paola Moscati; Sandrine Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAA2014. 21st Century Archaeology. Concepts, Methods and Tools. Proceedings of the 42nd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, 2015, 9781784911003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des terres cuites pour Déméter. Observations sur la petite plastique du sanctuaire de Vamies (Itanos, Crète)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arthur Muller; Ergün Laflı. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figurines de terre cuite en Méditerranée grecque et romaine, 2 (Iconographie et contextes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.481-486, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauvel et le monument de Lysicrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Lambert-Bresson; A. Terade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures urbaines, formes et temps. Mélanges en l’honneur de Pierre Pinon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.242-250, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological and Pedo-Stratigraphical Approach as a Tool for Understanding the Archaeological Landscapes and Environments: The Case-Study of the Ancient Laos Territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano B. de Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Filocamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Scelza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Bronnikova et Andrey Panin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphic Processes and Geoarchaeology. From Landscape Archaeology to Archaeotourism.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-5-91412-129-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voyage &amp;quot;pittoresque&amp;quot; de quelques antiquités de la collection Choiseul-Gouffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2673,381 +2851,203 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Denoyelle; Manuel Royo; Manuel Royo, Martine Denoyelle, Emmanuelle Hindy-Champion.. [et al.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du voyage savant aux territoires de l’archéologie : voyageurs, amateurs et savants, à l’origine de l’archéologie moderne (Actes du colloque organisé les 11-12 juin 2010 à l’INHA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.37-58, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis François Sébastien Fauvel, le consul antiquaire (1753-1838)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jorg Ulbert; Lukian Prijac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consuls et services consulaires au XIXe siècle – Consulship in the 19th Century – Die Welt der Konsulate im 19. Jahrhundert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-156, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-François-Sébastien Fauvel et la constitution de la collection Choiseul-Gouffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odile Cavalier éd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le voyage en Grèce du comte de Choiseul-Gouffier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Alain Barthelemy, pp.62-83, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470623v1</w:t>
-              </w:r>
-[...176 lines deleted...]
-                <w:t xml:space="preserve">hal-03097803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3104,51 +3104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Brouns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Blömer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malmberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3350,64 +3350,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Capozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3523,103 +3523,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS). Campagne de prospection 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Capozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Filocamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
@@ -3795,103 +3795,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorio Aversa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Filocamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 123-1, pp.313-321. </w:t>
@@ -3942,51 +3942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4024,51 +4024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorio Aversa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentino Nizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4626,64 +4626,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Lucanie antique : archéologie et patrimoine. Base de données en ligne (http://lucanie-antique.pantheonsorbonne.fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Capozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4804,51 +4804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80FE0C7E"/>
+    <w:nsid w:val="B8B1E1B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5035,51 +5035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessia-zambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6666-0648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/141911565" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562023v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zambon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562019v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561994v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561982v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561975v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561972v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchiandi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paquot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queyrel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Apostolou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425145v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/en/livre/?GCOI=27574100683370" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano B. de Vita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filocamo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scelza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Feuser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brouns" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bl&#246;mer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malmberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.161.0003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1145" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.966" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097907v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Aversa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.549" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Nizzo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.471" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aghion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097409v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095704v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -R Parente" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessia-zambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6666-0648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/141911565" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562023v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zambon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562019v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562016v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561975v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561972v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchiandi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100384v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paquot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queyrel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921597v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Apostolou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097803v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404568v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/en/livre/?GCOI=27574100683370" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano B. de Vita" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filocamo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scelza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100200v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Feuser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brouns" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bl&#246;mer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malmberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.161.0003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1145" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.966" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097907v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Aversa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.549" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Nizzo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.471" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aghion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097409v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095704v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -R Parente" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>