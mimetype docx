--- v3 (2026-04-30)
+++ v4 (2026-05-20)
@@ -4804,51 +4804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8B1E1B9"/>
+    <w:nsid w:val="8B985556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>