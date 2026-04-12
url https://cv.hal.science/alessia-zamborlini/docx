--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -979,377 +979,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02409744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HIV-1 integrase-LEDGF allosteric inhibitor MUT-A: resistance profile, impairment of virus maturation and infectivity but without influence on RNA packaging or virus immunoreactivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Axl mediates ZIKA virus entry in human glial cells and modulates innate immune responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yme Ubeles van Der Velden</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Igor Orlov</w:t>
+                <w:t xml:space="preserve">Laurent Meertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Labeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikki van Bel</w:t>
+                <w:t xml:space="preserve">Ophélie Dejarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Cipriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sinigaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12977-017-0373-2⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.324-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.12.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02409731v1</w:t>
+                <w:t xml:space="preserve">hal-02013511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axl mediates ZIKA virus entry in human glial cells and modulates innate immune responses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Dejarnac</w:t>
+                <w:t xml:space="preserve">The HIV-1 integrase-LEDGF allosteric inhibitor MUT-A: resistance profile, impairment of virus maturation and infectivity but without influence on RNA packaging or virus immunoreactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Cipriani</w:t>
+                <w:t xml:space="preserve">Yme Ubeles van Der Velden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Sinigaglia</w:t>
+                <w:t xml:space="preserve">Nikki van Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (2), pp.324-333. </w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.12.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12977-017-0373-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013511v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02409731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccine and Wild-Type Strains of Yellow Fever Virus Engage Distinct Entry Mechanisms and Differentially Stimulate Antiviral Immune Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolores Fernandez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Hafirassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Dejarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (1), pp.e01956-15. </w:t>
@@ -2664,51 +2664,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C3041F4"/>
+    <w:nsid w:val="10E9F501"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2895,51 +2895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessia-zamborlini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202911039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03981630v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lasserre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Versapuech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Berlioz-Torrent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-022-00610-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414899v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blondel-Tepaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leverve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Sokrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paradis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kosic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-01704-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martinat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cormier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tobaly-Tapiero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Palmic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Casartelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24802-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Labeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Hafirassou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bonnet-Madin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tessier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01751-19" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02313503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Paris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Tobaly-Tapiero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Giron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buseyne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-018-0428-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02409744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Rouzic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Eiler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amadori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Orlov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.816793" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02409731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yme Ubeles van Der Velden" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki van Bel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-017-0373-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dejarnac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cipriani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.12.045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452886v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Hafirassou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01956-15" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01412657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S Gessain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello A. Soares" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A Santos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena P Materniak-Kornas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8110318" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Sahin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ferhi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carnec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zamborlini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5187" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00914180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chasset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chevreuil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-144" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868804v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beauclair" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sa&#239;b" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-S1-P106" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Magne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sa&#970;b" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S2-P4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Schilte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trouillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030089" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00155561v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Afonso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mahieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-27" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637229v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coiffic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delelis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S2-O4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663646v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Kfoury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Setterblad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan El-Sabban" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Dassouki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S1-A146" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessia-zamborlini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202911039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03981630v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lasserre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Versapuech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Berlioz-Torrent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-022-00610-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414899v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blondel-Tepaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leverve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Sokrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paradis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kosic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-01704-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martinat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cormier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tobaly-Tapiero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Palmic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Casartelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24802-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Labeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Hafirassou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bonnet-Madin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tessier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01751-19" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02313503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Paris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Tobaly-Tapiero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Giron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buseyne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-018-0428-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02409744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Rouzic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Eiler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amadori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Orlov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.816793" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dejarnac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cipriani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.12.045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02409731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yme Ubeles van Der Velden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki van Bel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-017-0373-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452886v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Hafirassou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01956-15" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01412657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S Gessain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello A. Soares" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A Santos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena P Materniak-Kornas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8110318" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Sahin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ferhi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carnec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zamborlini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5187" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00914180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chasset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chevreuil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-144" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868804v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beauclair" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sa&#239;b" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-S1-P106" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Magne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sa&#970;b" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S2-P4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Schilte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trouillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030089" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00155561v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Afonso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mahieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-27" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637229v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coiffic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delelis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S2-O4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663646v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Kfoury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Setterblad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan El-Sabban" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Dassouki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S1-A146" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>