--- v1 (2026-04-12)
+++ v2 (2026-05-22)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">202911039</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=PPu-d5UAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,2122 +188,2122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HUSH-mediated HIV silencing is independent of TASOR phosphorylation on threonine 819</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Versapuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Berlioz-Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (1), pp.23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12977-022-00610-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03981630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RanBP2/RanGAP1-SUMO complex gates β-arrestin2 nuclear entry to regulate the Mdm2-p53 signaling axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blondel-Tepaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leverve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Sokrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Kosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (12), pp.2243-2257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41388-021-01704-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUMOylation of SAMHD1 at Lysine 595 is required for HIV-1 restriction in non-cycling cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Martinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Tobaly-Tapiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Palmic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Casartelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.4582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-24802-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide CRISPR-Cas9 screen identifies the dolichol-phosphate mannose synthase complex as a host dependency factor for dengue virus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athena Labeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Simon-Loriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Lamine Hafirassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bonnet-Madin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 94, pp.e01751-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.01751-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invariant arginine within the chromatin-binding motif regulates both nucleolar localization and chromatin binding of Foamy virus Gag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Tobaly-Tapiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Burlaud-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Buseyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (1), pp.48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12977-018-0428-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02313503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-function analyses unravel distinct effects of allosteric inhibitors of HIV-1 integrase on viral maturation and integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Eiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 293 (16), pp.6172-6186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M117.816793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02409744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axl mediates ZIKA virus entry in human glial cells and modulates innate immune responses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Athena Labeau</w:t>
+                <w:t xml:space="preserve">The HIV-1 integrase-LEDGF allosteric inhibitor MUT-A: resistance profile, impairment of virus maturation and infectivity but without influence on RNA packaging or virus immunoreactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Dejarnac</w:t>
+                <w:t xml:space="preserve">Yme Ubeles van Der Velden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Cipriani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Sinigaglia</w:t>
+                <w:t xml:space="preserve">Nikki van Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.12.045⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12977-017-0373-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013511v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02409731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HIV-1 integrase-LEDGF allosteric inhibitor MUT-A: resistance profile, impairment of virus maturation and infectivity but without influence on RNA packaging or virus immunoreactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Amadori</w:t>
+                <w:t xml:space="preserve">Axl mediates ZIKA virus entry in human glial cells and modulates innate immune responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Labeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yme Ubeles van Der Velden</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Igor Orlov</w:t>
+                <w:t xml:space="preserve">Ophélie Dejarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikki van Bel</w:t>
+                <w:t xml:space="preserve">Sara Cipriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sinigaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12977-017-0373-2⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.324-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2016.12.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02409731v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccine and Wild-Type Strains of Yellow Fever Virus Engage Distinct Entry Mechanisms and Differentially Stimulate Antiviral Immune Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolores Fernandez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Hafirassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Dejarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (1), pp.e01956-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mBio.01956-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleventh International Foamy Virus Conference 2016 - Meeting Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Buseyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine S Gessain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello A. Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo A Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena P Materniak-Kornas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8, pp.318 - 318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v8110318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01412657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferon controls SUMO availability via the Lin28 and let-7 axis to impede virus replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umut Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ferhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Carnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zamborlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.4187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms5187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02440658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual inhibition of HIV-1 replication by integrase-LEDGF allosteric inhibitors is predominant at the post-integration stage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Le Rouzic</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (1), pp.144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1742-4690-10-144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00914180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-1 and SUMOylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Saïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zamborlini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (Suppl 1), pp.P106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1742-4690-10-S1-P106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00868804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIAS3 modulate HIV-1 integrase SUMOylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zamborlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Saϊb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (Suppl 2), pp.P4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1742-4690-8-S2-P4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00637225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of reemerging chikungunya virus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Schilte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Casartelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (6), pp.e89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.0030089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00161827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrosome and retroviruses: the dangerous liaisons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe V Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zamborlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Saïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mahieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4, pp.27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1742-4690-4-27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00155561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2292,311 +2313,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-1 integrase SUMOylation and viral replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zamborlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Coiffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Retrovirology: Complex retroviruses, retroelements and their hosts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Montpellier, France. pp.I14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1742-4690-8-S2-O4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00637229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tax ubiquitylation and SUMOylation control the dynamic shuttling of Tax and NEMO between Ubc9 nuclear bodies and the centrosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youmna Kfoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niclas Setterblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan El-Sabban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Zamborlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Dassouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Human Retroviruses: HTLV and Related Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Leuven and Gembloux, Belgium. pp.A146, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1742-4690-8-S1-A146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00663646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2664,51 +2685,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10E9F501"/>
+    <w:nsid w:val="F51BF3D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2895,51 +2916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessia-zamborlini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202911039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03981630v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lasserre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Versapuech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Berlioz-Torrent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-022-00610-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414899v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blondel-Tepaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leverve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Sokrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paradis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kosic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-01704-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martinat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cormier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tobaly-Tapiero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Palmic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Casartelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24802-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Labeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Hafirassou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bonnet-Madin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tessier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01751-19" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02313503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Paris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Tobaly-Tapiero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Giron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buseyne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-018-0428-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02409744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Rouzic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Eiler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amadori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Orlov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.816793" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dejarnac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cipriani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.12.045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02409731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yme Ubeles van Der Velden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki van Bel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-017-0373-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452886v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Hafirassou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01956-15" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01412657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S Gessain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello A. Soares" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A Santos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena P Materniak-Kornas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8110318" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Sahin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ferhi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carnec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zamborlini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5187" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00914180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chasset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chevreuil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-144" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868804v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beauclair" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sa&#239;b" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-S1-P106" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Magne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sa&#970;b" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S2-P4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Schilte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trouillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030089" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00155561v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Afonso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mahieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-27" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637229v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coiffic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delelis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S2-O4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663646v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Kfoury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Setterblad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan El-Sabban" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Dassouki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S1-A146" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessia-zamborlini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202911039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=PPu-d5UAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03981630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lasserre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Morel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Versapuech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Berlioz-Torrent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-022-00610-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blondel-Tepaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leverve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Sokrat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paradis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kosic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-01704-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405209v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martinat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cormier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tobaly-Tapiero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Palmic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Casartelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24802-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Labeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Hafirassou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bonnet-Madin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tessier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01751-19" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02313503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Paris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Tobaly-Tapiero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Giron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buseyne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-018-0428-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02409744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonnard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Rouzic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Eiler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amadori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Orlov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.816793" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02409731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yme Ubeles van Der Velden" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki van Bel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-017-0373-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013511v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dejarnac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cipriani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.12.045" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Hafirassou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01956-15" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01412657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S Gessain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello A. Soares" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A Santos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena P Materniak-Kornas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8110318" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Sahin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ferhi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carnec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zamborlini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5187" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00914180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chasset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chevreuil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00868804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beauclair" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sa&#239;b" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-S1-P106" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Magne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sa&#970;b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S2-P4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Schilte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trouillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030089" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00155561v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Afonso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mahieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-27" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00637229v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coiffic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delelis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S2-O4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663646v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Kfoury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Setterblad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan El-Sabban" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Dassouki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S1-A146" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>