--- v0 (2026-03-17)
+++ v1 (2026-05-09)
@@ -1257,178 +1257,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03950822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SigiDoc is finally coming</w:t>
+                <w:t xml:space="preserve">Décliner EpiDoc/EFES pour les sceaux byzantins : SigiDoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Sopracasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Filosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12TH INTERNATIONAL SYMPOSIUM OF BYZANTINE SIGILLOGRAPHY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée de l'Hermitage, May 2019, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">Les outils collaboratifs EpiDoc et SigiDoc, ou comment élever l’épigraphie et la sigillographie dans le Web de données grâce au standard TEI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ArcheoNum – L’archéologie dans les Humanités numériques, Mar 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03950841v1</w:t>
+                <w:t xml:space="preserve">hal-03955809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décliner EpiDoc/EFES pour les sceaux byzantins : SigiDoc</w:t>
+                <w:t xml:space="preserve">SigiDoc is finally coming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Sopracasa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martina Filosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les outils collaboratifs EpiDoc et SigiDoc, ou comment élever l’épigraphie et la sigillographie dans le Web de données grâce au standard TEI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ArcheoNum – L’archéologie dans les Humanités numériques, Mar 2019, Nanterre, France</w:t>
+              <w:t xml:space="preserve">12TH INTERNATIONAL SYMPOSIUM OF BYZANTINE SIGILLOGRAPHY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de l'Hermitage, May 2019, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955809v1</w:t>
+                <w:t xml:space="preserve">halshs-03950841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3004,51 +3004,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A93504A"/>
+    <w:nsid w:val="763D02E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3235,51 +3235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessio-sopracasa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7973-7301" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alessio.sopracasa@college-de-france.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alessio.sopracasa@sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861803v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Sopracasa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Filosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Stoyanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/mag//2020/01/006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.3499" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6082/M1T151TP" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598504v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/TURC.44.0.2988847" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955836v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955809v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sode" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ivsla.it/store/index.php?main_page=product_book_info&amp;amp;products_id=284" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cealex.org/publication/venezia-e-legitto/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788883340475" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/6316" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.papazissi.gr/product/le-fonti-della-storia-dellitalia-preunitaria/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ivsla.it/store/index.php?main_page=product_book_info&amp;amp;products_id=307" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598494v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/978-88-97735-39-7/001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes Neuefeind" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessio-sopracasa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7973-7301" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alessio.sopracasa@college-de-france.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alessio.sopracasa@sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861803v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Sopracasa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Filosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Stoyanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/mag//2020/01/006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.3499" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6082/M1T151TP" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598504v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/TURC.44.0.2988847" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955836v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sode" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ivsla.it/store/index.php?main_page=product_book_info&amp;amp;products_id=284" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cealex.org/publication/venezia-e-legitto/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788883340475" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/6316" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.papazissi.gr/product/le-fonti-della-storia-dellitalia-preunitaria/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ivsla.it/store/index.php?main_page=product_book_info&amp;amp;products_id=307" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598494v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/978-88-97735-39-7/001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes Neuefeind" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>