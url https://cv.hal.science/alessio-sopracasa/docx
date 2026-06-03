--- v1 (2026-05-09)
+++ v2 (2026-06-03)
@@ -1257,178 +1257,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03950822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décliner EpiDoc/EFES pour les sceaux byzantins : SigiDoc</w:t>
+                <w:t xml:space="preserve">SigiDoc is finally coming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Sopracasa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martina Filosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les outils collaboratifs EpiDoc et SigiDoc, ou comment élever l’épigraphie et la sigillographie dans le Web de données grâce au standard TEI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ArcheoNum – L’archéologie dans les Humanités numériques, Mar 2019, Nanterre, France</w:t>
+              <w:t xml:space="preserve">12TH INTERNATIONAL SYMPOSIUM OF BYZANTINE SIGILLOGRAPHY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de l'Hermitage, May 2019, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955809v1</w:t>
+                <w:t xml:space="preserve">halshs-03950841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SigiDoc is finally coming</w:t>
+                <w:t xml:space="preserve">Décliner EpiDoc/EFES pour les sceaux byzantins : SigiDoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Sopracasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Filosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12TH INTERNATIONAL SYMPOSIUM OF BYZANTINE SIGILLOGRAPHY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée de l'Hermitage, May 2019, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">Les outils collaboratifs EpiDoc et SigiDoc, ou comment élever l’épigraphie et la sigillographie dans le Web de données grâce au standard TEI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ArcheoNum – L’archéologie dans les Humanités numériques, Mar 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03950841v1</w:t>
+                <w:t xml:space="preserve">hal-03955809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2404,182 +2404,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03598494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moi, Anania de Shirak. Les débuts de l’enseignement des sciences en Arménie</w:t>
+                <w:t xml:space="preserve">Gesta dalla guerra veneto-turca di Morea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Sopracasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">E. Vallet, S. Aube, T. Kouamé. </w:t>
+              <w:t xml:space="preserve">C. Azzara, E. Orlando, M. Pozza, A. Rizzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lumières de la sagesse. Écoles médiévales d'Orient et d'Occident</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Historiae. Scritti per Gherardo Ortalli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Ca’ Foscari - Digital Publishing, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14277/978-88-97735-39-7/001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03598502v1</w:t>
+                <w:t xml:space="preserve">halshs-03598499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gesta dalla guerra veneto-turca di Morea</w:t>
+                <w:t xml:space="preserve">Moi, Anania de Shirak. Les débuts de l’enseignement des sciences en Arménie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Sopracasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Azzara, E. Orlando, M. Pozza, A. Rizzi. </w:t>
+              <w:t xml:space="preserve">E. Vallet, S. Aube, T. Kouamé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiae. Scritti per Gherardo Ortalli</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lumières de la sagesse. Écoles médiévales d'Orient et d'Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne/Institut du Monde Arabe, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14277/978-88-97735-39-7/001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03598499v1</w:t>
+                <w:t xml:space="preserve">halshs-03598502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marchands vénitiens et la douane d’Alexandrie à la fin du XVe siècle d’après le témoignage des tariffe</w:t>
               </w:r>
@@ -3004,51 +3004,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="763D02E8"/>
+    <w:nsid w:val="0236362A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3235,51 +3235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessio-sopracasa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7973-7301" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alessio.sopracasa@college-de-france.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alessio.sopracasa@sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861803v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Sopracasa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Filosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Stoyanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/mag//2020/01/006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.3499" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6082/M1T151TP" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598504v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/TURC.44.0.2988847" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955836v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sode" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ivsla.it/store/index.php?main_page=product_book_info&amp;amp;products_id=284" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cealex.org/publication/venezia-e-legitto/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788883340475" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/6316" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.papazissi.gr/product/le-fonti-della-storia-dellitalia-preunitaria/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ivsla.it/store/index.php?main_page=product_book_info&amp;amp;products_id=307" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598494v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/978-88-97735-39-7/001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes Neuefeind" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alessio-sopracasa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7973-7301" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alessio.sopracasa@college-de-france.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alessio.sopracasa@sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861803v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Sopracasa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Filosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Stoyanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/mag//2020/01/006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.3499" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6082/M1T151TP" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598504v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/TURC.44.0.2988847" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955836v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955809v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sode" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ivsla.it/store/index.php?main_page=product_book_info&amp;amp;products_id=284" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cealex.org/publication/venezia-e-legitto/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598519v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788883340475" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/6316" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.papazissi.gr/product/le-fonti-della-storia-dellitalia-preunitaria/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ivsla.it/store/index.php?main_page=product_book_info&amp;amp;products_id=307" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598494v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/978-88-97735-39-7/001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes Neuefeind" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>