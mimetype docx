--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -169,2382 +169,2382 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prolégomènes_ De quelques mobilités et circulations dans l’aire hispanique et hispano-américaine_JE 22 mars 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alet Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De quelques saints et protecteurs des voyageurs et autres circulants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alet Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El viaje de Manuel Azaña a Verdun 1916</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alet Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étudiants étrangers et la recherche dans l'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alet Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">le snesup</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des professeurs des Universités et de l'origine du corps des maîtres de conférences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alet Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">le snesup</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté académique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alet Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie et universités, 1968-2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alet Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">le snesup</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médicos directores de baños en España : un ambicioso proyecto estatal, 1816-1834</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alet Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los baños de Carlos III en Trillo. La extensión de la hidroterapia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alet Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos de Estudios del Siglo XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.609-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17811/cesxviii.30.2020.609-634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guía turística: del viaje soñado al viaje vivido</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alet Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quimera. Revista de literatura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Viajar para contarlo, ISSN 0211-3325, (Nº 246-247, 2004), págs. 42-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le moi et l'espace dans les récits de voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alet Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du GRIAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Le Moi et l'espace : autobiographie et autofiction dans les littératures d'Espagne et d'Amérique latine, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madrid dans le cinéma de P. Almodóvar (1979-1995). Esthétique et sémiotique de la variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alet Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paysages urbains (XVIe-XXe siècles), 2 (60), pp.73-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour d'un tableau d'Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alet Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Recherches du CRLMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, L'émigration, le retour, pp.479-494</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris-Madrid : itinéraire d'un promeneur de Cour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alet Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Recherches du CRLMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Gomez de la Serna, pp.77-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Sexe à pile ou face dans le cinéma de Pedro Almodovar»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alet Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Recherches du CRLMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, L’un(e) miroir de l’autre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectacle et tourisme. Sémiotique et herméneutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alet Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hispanística XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Le spectacle au XX siècle, 15, pp.427-442</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Espagne comme problème, l'Espagne comme solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alet Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hispanística XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 13, pp.445-465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una española frente a la españolada. Rosario Pi, &amp;quot;El gato montés&amp;quot;, 1936</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alet Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hispanística XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Filmar en femenino : culture hispanique, 14, pp.31-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controversias en torno a José Herrero Anguita o la crisis del turismo español en los años 20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alet Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios hispanicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Ideolologias y poder. aproximaciones a las literaturas hispanicas en tiempos de crisis (5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topographie de la civilité à Saint-Sébastien durant la saison (1887-1910).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alet Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Recherches du CRLMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Les espaces de la civilité</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemin de fer et tourisme : l'exemple de Norte Principal (1877-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alet Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, Epoque contemporaine, 27, pp.5-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les silences dans L'Esprit de la ruche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alet Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hispanística XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, Voir et lire Víctor Erice, pp.61-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix off et image. Approche analytique des vecteurs signifiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alet Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Recherches du CRLMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, L'Iconotexte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Superchicos : synthèse et saturation dans le spot publicitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alet Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hispanística XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, Media et représentation dans le monde hispanique au XXe siècle, 5, pp.313-321</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelques saints et protecteurs des voyageurs et autres circulants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alet Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De quelques mobilités et circulations dans les aires hispanique et hispano-américaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fichier des internés du Camp de Vernet. Mémoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Quillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placer Marey-Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alet Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la Guerre Civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Huerta, Mona; Rojo Hernandez, Severiano; Compagnon, Olivier, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Sébastien implantation tardive d’une balnéation de Cour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alet Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les villes balnéaires de l'Europe du nord-ouest du XVIIIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Pierre Poussou; Yves Perret-Gentil; Alain Lottin., Oct 2006, Boulogne-sur-mer, France. pp.145-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Paradors 1928-2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alet Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques anciennes, nouveaux usages du monument</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean Pierre Piniès, Nov 2006, Villeneuve-les-Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cine y novela en &amp;quot;Campo francès&amp;quot; de Max Aub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alet Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cultura del exilio republicano español de 1939</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Madrid, España. pp.177-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme fin de siècle : entre la découverte et l’illusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alet Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de 98. Crise espagnole et fin de siècle en Méditerranée. Politiques publiques et mutations structurelles des économies dans l’Europe méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gérard Chastagnaret, May 1998, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture à l’espagnole ? Signe linguistique et signe iconique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alet Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image et hispanité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El turismo de playa en España entre 1850 y 1950 (creacion, madurez y crisis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alet Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desarrollo regional y crisis del turismo en Andalucia.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1991, Almeria, España. pp.297-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bajarse al moro, Signes. Théâtre. Cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alet Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIème colloque de linguistique hispanique, Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antoine Resano. Université de Nantes, Mar 1988, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970714v1</w:t>
-              </w:r>
-[...1488 lines deleted...]
-                <w:t xml:space="preserve">hal-01970583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3199,51 +3199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5219169"/>
+    <w:nsid w:val="F9D6CB68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3430,51 +3430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alet-valero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0726-0444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010500v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alet Valero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010653v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969150v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Quillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placer Marey-Thibon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970591v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970714v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011546v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016121v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/cesxviii.30.2020.609-634" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970742v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970626v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970352v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01003225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970710v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03391781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alet-valero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0726-0444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010653v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alet Valero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010500v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969150v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011567v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015516v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/cesxviii.30.2020.609-634" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970742v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970612v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970356v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Quillier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placer Marey-Thibon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970922v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01003225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970710v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03391781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>