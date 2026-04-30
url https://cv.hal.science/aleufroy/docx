--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -632,325 +632,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element contamination in fish impacted by bauxite red mud disposal in the Cassidaigne canyon (NW French Mediterranean)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Essential Trace Elements Dietary Exposure in French Polynesia: Intake Assessment, Nail Bio Monitoring and Thyroid Cancer Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leufroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Petru Jitaru</w:t>
+                <w:t xml:space="preserve">Monia Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Millour</w:t>
+                <w:t xml:space="preserve">Yen Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Leufroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.474⟩</w:t>
+              <w:t xml:space="preserve">Asian Pacific Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.355-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31557/APJCP.2019.20.2.355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487344v1</w:t>
+                <w:t xml:space="preserve">hal-02064336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Essential Trace Elements Dietary Exposure in French Polynesia: Intake Assessment, Nail Bio Monitoring and Thyroid Cancer Risk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yen Ren</w:t>
+                <w:t xml:space="preserve">Trace element contamination in fish impacted by bauxite red mud disposal in the Cassidaigne canyon (NW French Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouchoucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Chekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Xhaard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axelle Leufroy</w:t>
+                <w:t xml:space="preserve">A. Leufroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Jitaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Côte</w:t>
+                <w:t xml:space="preserve">Sandrine Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Pacific Journal of Cancer Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (2), pp.355-367. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 690, pp.16 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31557/APJCP.2019.20.2.355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064336v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of total iodine in French Polynesian foods Method validation and occurrence data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leufroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1046,51 +1046,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility of total arsenic and arsenic species in seafood as determined by a continuous online leaching method</w:t>
+                <w:t xml:space="preserve">Use of a continuous leaching method to assess the oral bioaccessibility of trace elements in seafood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Leufroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noël</w:t>
@@ -1108,118 +1108,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Beauchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 402 (9), pp.2849-2859. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 135 (2), pp.623-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-012-5774-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.03.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880844v1</w:t>
+                <w:t xml:space="preserve">hal-03880850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a continuous leaching method to assess the oral bioaccessibility of trace elements in seafood</w:t>
+                <w:t xml:space="preserve">Bioaccessibility of total arsenic and arsenic species in seafood as determined by a continuous online leaching method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Leufroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noël</w:t>
@@ -1237,94 +1237,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Beauchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 135 (2), pp.623-633. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 402 (9), pp.2849-2859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.03.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-012-5774-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880850v1</w:t>
+                <w:t xml:space="preserve">hal-03880844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of seven arsenic species in seafood by ion exchange chromatography coupled to inductively coupled plasma-mass spectrometry following microwave assisted extraction: Method validation and occurrence data</w:t>
               </w:r>
@@ -1724,51 +1724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426839v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ribeiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Douis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Armando Lu&#237;sa Da Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Castanheira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Leufroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13030374" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchoucha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Riviere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30941-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03651307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zephyr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.L. Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131749" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Saraiva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Chekri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens J. Sloth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121538" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leufroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Millour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.474" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064336v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Zidane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Ren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne C&#244;te" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31557/APJCP.2019.20.2.355" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567352v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. No&#235;l" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouisset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernagout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.07.142" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8TFLZS0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#235;l" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beauchemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-5774-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5DBWPV33-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.03.119" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D59GNW83-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufailly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.10.050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZL1D6KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00770330v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426839v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ribeiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Douis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Armando Lu&#237;sa Da Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Castanheira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Leufroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13030374" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchoucha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Riviere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30941-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03651307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zephyr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.L. Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131749" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Saraiva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Chekri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens J. Sloth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121538" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Zidane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Ren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne C&#244;te" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31557/APJCP.2019.20.2.355" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487344v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leufroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Millour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.474" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567352v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. No&#235;l" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouisset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernagout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.07.142" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8TFLZS0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880850v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#235;l" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beauchemin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.03.119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D59GNW83-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880844v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-5774-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5DBWPV33-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufailly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.10.050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZL1D6KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00770330v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>