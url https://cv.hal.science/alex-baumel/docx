--- v0 (2026-03-17)
+++ v1 (2026-04-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alex BAUMEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence, Université d'Aix Marseille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep divergence time within the Mediterranean narrow endemic plant Arenaria provincialis (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Systematics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 311, pp.33. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00606-025-01961-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical human impact on the endangered, relict and iconic Canary Islands dragon tree (Dracaena draco (L.) L.) and its uncertain fate in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoldo Santos Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Maděra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.949-970. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-024-03003-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WOODIV v2, more occurrences, functional traits, and a time-calibrated phylogeny for Euro-Mediterranean trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geordie Biffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Bacchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1756. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-06050-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espèce incertaine et les taxons flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (15), pp.211-221. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2025a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary distinctiveness with incomplete isolation of the narrow endemic alpine plant Saxifraga delphinensis Ravaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Smyčka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133, pp.85-99. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00035-023-00297-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree biodiversity of warm drylands is likely to decline in a drier world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germination niche of the endangered dragon tree Dracaena draco (L.) L. subsp. draco of the Macaronesian Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoldo Santos Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 308, pp.152405. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2023.152405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global bioregionalization of warm drylands based on tree assemblages mined from occurrence big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Ondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.e56435. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/F5FBG56435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment allier stabilisation des sols contaminés et préservation d’Astragalus tragacantha L. sur le littoral remarquable du Parc national des Calanques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwine Le Mire Pecheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.31-41. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2022a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide footprints in the carob tree (Ceratonia siliqua) unveil a new domestication pattern of a fruit tree in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Guardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (15), pp.4095-4111. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a restricted niche the explanation for species vulnerability? Insights from a large field survey of Astragalus tragacantha L. (Fabaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 283, pp.151902. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2021.151902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When ecological marginality is not geographically peripheral: exploring genetic predictions of the centre-periphery hypothesis in the endemic plant Lilium pomponium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Macrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Dagnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e11039. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant micro-reserves using conservation units and population vulnerability: The case of an endangered endemic Snowflake (Acis nicaeensis) in the Mediterranean Basin hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Diadema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.125980. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2021.125980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the conservation status of the Endangered coastal endemic plant Astragalus berytheus (Fabaceae) in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdel Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Siljak Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Roukoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oryx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (4), pp.519-521. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0030605320000149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strong east–west Mediterranean divergence supports a new phylogeographic history of the carob tree ( Ceratonia siliqua , Leguminosae) and multiple domestications from native populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (2), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of neutral and adaptive differentiation in the Mediterranean grass Brachypodium retusum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Bischoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192 (3), pp.536-549. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/botlinnean/boz089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic structure and management perspectives for Armeria belgenciencis, a narrow endemic plant from Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153 (2), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.2020.1702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond taxonomic diversity: Revealing spatial mismatches in phylogenetic and functional diversity facets in Mediterranean tree communities in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Doxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 474, pp.118318. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau sur l’histoire du caroubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Garance Voyageuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The belowground bacterial and fungal communities differed in their significance as microbial indicator of Moroccan carob habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Khassali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation en Corse et description d’un nouvel hybride: Anthyllis x gamisansii Delage et al. nothotaxon nov. (Fabaceae) (= A. barba-jovis L. x A. hermanniae L. subsp. corsica Brullo & Giusso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation en Corse et description d’un nouvel hybride:Anthyllis xgamisansii Delage et al. nothotaxon nov. (Fabaceae) (= A. barba-jovis L. x A. hermanniae L. subsp. corsica Brullo & Giusso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surviving glaciations in the Mediterranean region: an alternative to the long-term refugia hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 187 (4), pp.537-549. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/botlinnean/boy032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using phylogeography to define conservation priorities: The case of narrow endemic plants in the Mediterranean Basin hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 224, pp.258 - 266. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2018.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of plant species diversity associated with the carob tree ( Ceratonia siliqua, Fabaceae) at the Mediterranean scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mirleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagher Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 151 (2), pp.185-193. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.2018.1423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in genotyping microsatellite markers through sequencing and consequences of scoring methods for Ceratonia siliqua (Leguminosae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Mirleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (12), pp.e01201. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aps3.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation unit allows assessing vulnerability and setting conservation priorities for a Mediterranean endemic plant within the context of extreme urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Diadema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.293-307. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-016-1242-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of loci potentially under selection confounds species-genetic diversity correlations in a fragmented habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Gianoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Serratosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.431 - 443. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartina versicolor Fabre: Another case of Spartina trans-Atlantic introduction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sapienza-Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gareil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (8), pp.2123-2135. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1128-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial mismatches between plant biodiversity facets and evolutionary legacy in the vicinity of a major Mediterranean city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -J. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. San Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.736-745. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical isolation caused the diversification of the Mediterranean thorny cushion-like Astragalus L. sect. Tragacantha DC. (Fabaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hardion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdel-Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagher Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bostjan Surina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.187--195. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2016.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of contrasting phenotypes of a foundation legume shrub drive plant-plant interactions in a Mediterranean mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagher-Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.373--384. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polyploid nature of Cenchrus ciliaris L. (Poaceae) has been overlooked: new insights for the conservation and invasion biology of this species - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/rj13043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surviving in Mountain Climate Refugia: New Insights from the Genetic Diversity and Structure of the Relict Shrub Myrtus nivellei (Myrtaceae) in the Sahara Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), pp.e73795. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0073795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography sheds light on the central–marginal hypothesis in a Mediterranean narrow endemic plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (7), pp.1409-1420. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mct183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of the dominant perennial grass Cenchrus ciliaris L. contributes to response to water deficit in arid lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (1), pp.55-62. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/rj11034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the polyploid complex Cenchrus ciliaris L. (Poaceae) show its capacity for gene flow and recombination processes despite its apomictic nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (6), pp.543-553. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/BT10312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Underlying the Narrow Distribution of the Mediterranean Annual Plant Arenaria provincialis (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Véla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Geobotanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (4), pp.327 - 350. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12224-011-9101-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of Cenchrus ciliaris L. a perennial grass of arid zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mseddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (2), pp.209-220. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2028.2010.01247.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological magnitude and fine scale dynamics of the mediterranean narrow endemic therophyte, Arenaria provincialis (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (2), pp.259-272. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12538078.2009.10516156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological polymorphism and rDNA internal transcribed spacer (ITS) sequence variation in Armeria (Plumbaginaceae) from south-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (2), pp.255-267. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8339.2008.00925.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene expansions from a single climatic refugium and close wild–domesticated relationships in the carob tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Diguardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. OPTIMA (Organization for the Phyto-Taxonomic Investigation of the Mediterranenan Area) Meeting Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gianniantonio Domina, Sep 2023, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogénomique ou génomique des populations ? Délimitation difficile d'un endémique au sein d'un syngaméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Inter-laboratoires Evolution (RILEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM, Sep 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the ecological restoration of the remarkable coastline of the Calanques National Park (Marseille, France): Combining stabilization of contaminated soils with Astragalus tragacantha L. conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwine Le Mire Pecheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUCN congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome merger and duplication as springboards for plant invasion: Lessons from Spartina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika L. Aïnouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cavé-Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Gallego-Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEcologie, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unending hybridization and polyploid speciation stories: Lessons from Spartina (Poaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika L. Aïnouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Gallego-Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV OPTIMA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organization for the Phyto-Taxonomic Investigation of the Mediterranean Area, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine de l'Astragale de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hardion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdel Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagherkharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Astragale de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMBE, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation et originalité des terrils des Molx dans la flore de Basse Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Terrils du Bassin Minier de Provence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation, polyploidie et evolution des génomes : le cas des spartines envahissant les marais salés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ainouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du Groupement de Recherches CNRS « Invasions Biologiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyploidy speciation and genome evolution: Lessons from recent allopolyploids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ainouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Chelaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Evolutionary Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotaxonomie et phylogénie des genres Hyacinthoides, Prospero et Barnardia (Hyacinthaceae, Asparagales) d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Amirouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amirouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Biodiversité, Histoire des Espèces, Evolution des Génomes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular relationships among autumnal squills (Prospero, Barnardia, Hyacinthoides) from Algeria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Amirouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amirouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPHB 2009: International Conference on Polyploidy, Hybridization and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which signal(s) can we retrieve from a phylogenomic analysis of a plant syngameon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Piñeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey P. Seregin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-SESBE-Biennial Meeting of the Spanish Society of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Valence (Espagne), Spain. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13039/501100011033/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a phylogeny behind this diversity? A molecular assessment of Romulea in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating phylogeography for modelling the distribution of the carob tree (Ceratonia siliqua, Leguminosae) in future climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Potenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto-Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GenTree 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carob tree at the crossroad of domestication center and refugia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Lakhal-Mirleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Boudagher Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean carob populations, native or naturalized ? A continuing riddle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. OPTIMA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors driving endemism of an annual Mediterranean plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Véla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Evolutionary Biology Meeting at Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sabline de Provence, témoin multimillénaire des lapiez provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four species but only three apomictic evolutionary significant units in the Limonium confusum aggregate (Viridiplantae, Plumbaginaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyllène Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Khadari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espèce incertaine et les taxons flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide footprints in the carob tree (Ceratonia siliqua) unveil a new domestication pattern of fruit trees in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Diguardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Originalité d'Adonis vernalis L. en Provence Bilan stationnel et diversité génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Beaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conservatoire botanique national méditéranéen de porquerolle. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie de la Sabline de Provence, Arenaria provincialis, synthèse des connaissances pour sa conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Aix Marseille Université (AMU); IMBE Institut Méditerranéen de Biodiversité et d'Ecologie marine et continentale. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation des structures de diversité génétique dans l'enquête écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Aix-Marseille Université, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00819332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le végétal sur la rivièra Franco-Italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Diadema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les troisièmes rencontres de Thuret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Antibes, France. 1, 35 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biogeographical inquiry to decipher the ecological status of carob populations (Ceratonia siliqua L., Leguminosae) and their history prior to Mediterranean civilizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hagenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">agritrop.cirad.fr, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are mycorrhizal-bacterial community networks impacted by the sexual type of their host tree?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sanguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Ouahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">agritrop.cirad.fr, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alex BAUMEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence, Université d'Aix Marseille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four species but only three apomictic evolutionary significant units in the Limonium confusum aggregate (Viridiplantae, Plumbaginaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyllène Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Khadari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-026-01759-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical human impact on the endangered, relict and iconic Canary Islands dragon tree (Dracaena draco (L.) L.) and its uncertain fate in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoldo Santos Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Maděra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.949-970. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-024-03003-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WOODIV v2, more occurrences, functional traits, and a time-calibrated phylogeny for Euro-Mediterranean trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geordie Biffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Bacchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1756. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-06050-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espèce incertaine et les taxons flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (15), pp.211-221. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2025a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep divergence time within the Mediterranean narrow endemic plant Arenaria provincialis (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Systematics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 311, pp.33. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00606-025-01961-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary distinctiveness with incomplete isolation of the narrow endemic alpine plant Saxifraga delphinensis Ravaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Smyčka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133, pp.85-99. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00035-023-00297-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree biodiversity of warm drylands is likely to decline in a drier world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germination niche of the endangered dragon tree Dracaena draco (L.) L. subsp. draco of the Macaronesian Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoldo Santos Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 308, pp.152405. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2023.152405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global bioregionalization of warm drylands based on tree assemblages mined from occurrence big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Ondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.e56435. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/F5FBG56435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment allier stabilisation des sols contaminés et préservation d’Astragalus tragacantha L. sur le littoral remarquable du Parc national des Calanques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwine Le Mire Pecheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.31-41. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2022a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide footprints in the carob tree (Ceratonia siliqua) unveil a new domestication pattern of a fruit tree in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Guardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (15), pp.4095-4111. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant micro-reserves using conservation units and population vulnerability: The case of an endangered endemic Snowflake (Acis nicaeensis) in the Mediterranean Basin hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Diadema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.125980. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2021.125980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the conservation status of the Endangered coastal endemic plant Astragalus berytheus (Fabaceae) in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdel Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Siljak Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Roukoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oryx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (4), pp.519-521. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0030605320000149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When ecological marginality is not geographically peripheral: exploring genetic predictions of the centre-periphery hypothesis in the endemic plant Lilium pomponium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Macrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Dagnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e11039. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a restricted niche the explanation for species vulnerability? Insights from a large field survey of Astragalus tragacantha L. (Fabaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 283, pp.151902. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2021.151902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of neutral and adaptive differentiation in the Mediterranean grass Brachypodium retusum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Bischoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192 (3), pp.536-549. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/botlinnean/boz089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strong east–west Mediterranean divergence supports a new phylogeographic history of the carob tree ( Ceratonia siliqua , Leguminosae) and multiple domestications from native populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (2), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic structure and management perspectives for Armeria belgenciencis, a narrow endemic plant from Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153 (2), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.2020.1702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond taxonomic diversity: Revealing spatial mismatches in phylogenetic and functional diversity facets in Mediterranean tree communities in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Doxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 474, pp.118318. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau sur l’histoire du caroubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Garance Voyageuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The belowground bacterial and fungal communities differed in their significance as microbial indicator of Moroccan carob habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Khassali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation en Corse et description d’un nouvel hybride: Anthyllis x gamisansii Delage et al. nothotaxon nov. (Fabaceae) (= A. barba-jovis L. x A. hermanniae L. subsp. corsica Brullo & Giusso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation en Corse et description d’un nouvel hybride:Anthyllis xgamisansii Delage et al. nothotaxon nov. (Fabaceae) (= A. barba-jovis L. x A. hermanniae L. subsp. corsica Brullo & Giusso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surviving glaciations in the Mediterranean region: an alternative to the long-term refugia hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 187 (4), pp.537-549. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/botlinnean/boy032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using phylogeography to define conservation priorities: The case of narrow endemic plants in the Mediterranean Basin hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 224, pp.258 - 266. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2018.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of plant species diversity associated with the carob tree ( Ceratonia siliqua, Fabaceae) at the Mediterranean scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mirleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagher Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 151 (2), pp.185-193. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.2018.1423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in genotyping microsatellite markers through sequencing and consequences of scoring methods for Ceratonia siliqua (Leguminosae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Mirleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (12), pp.e01201. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aps3.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation unit allows assessing vulnerability and setting conservation priorities for a Mediterranean endemic plant within the context of extreme urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Diadema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.293-307. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-016-1242-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of loci potentially under selection confounds species-genetic diversity correlations in a fragmented habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Gianoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Serratosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.431 - 443. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial mismatches between plant biodiversity facets and evolutionary legacy in the vicinity of a major Mediterranean city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -J. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. San Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.736-745. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical isolation caused the diversification of the Mediterranean thorny cushion-like Astragalus L. sect. Tragacantha DC. (Fabaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hardion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdel-Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagher Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bostjan Surina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.187--195. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2016.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartina versicolor Fabre: Another case of Spartina trans-Atlantic introduction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sapienza-Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gareil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (8), pp.2123-2135. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1128-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of contrasting phenotypes of a foundation legume shrub drive plant-plant interactions in a Mediterranean mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagher-Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.373--384. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polyploid nature of Cenchrus ciliaris L. (Poaceae) has been overlooked: new insights for the conservation and invasion biology of this species - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/rj13043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surviving in Mountain Climate Refugia: New Insights from the Genetic Diversity and Structure of the Relict Shrub Myrtus nivellei (Myrtaceae) in the Sahara Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), pp.e73795. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0073795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography sheds light on the central–marginal hypothesis in a Mediterranean narrow endemic plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (7), pp.1409-1420. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mct183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of the dominant perennial grass Cenchrus ciliaris L. contributes to response to water deficit in arid lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (1), pp.55-62. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/rj11034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Underlying the Narrow Distribution of the Mediterranean Annual Plant Arenaria provincialis (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Véla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Geobotanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (4), pp.327 - 350. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12224-011-9101-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the polyploid complex Cenchrus ciliaris L. (Poaceae) show its capacity for gene flow and recombination processes despite its apomictic nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (6), pp.543-553. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/BT10312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of Cenchrus ciliaris L. a perennial grass of arid zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mseddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (2), pp.209-220. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2028.2010.01247.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological magnitude and fine scale dynamics of the mediterranean narrow endemic therophyte, Arenaria provincialis (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (2), pp.259-272. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12538078.2009.10516156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological polymorphism and rDNA internal transcribed spacer (ITS) sequence variation in Armeria (Plumbaginaceae) from south-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (2), pp.255-267. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8339.2008.00925.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene expansions from a single climatic refugium and close wild–domesticated relationships in the carob tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Diguardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. OPTIMA (Organization for the Phyto-Taxonomic Investigation of the Mediterranenan Area) Meeting Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gianniantonio Domina, Sep 2023, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogénomique ou génomique des populations ? Délimitation difficile d'un endémique au sein d'un syngaméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Inter-laboratoires Evolution (RILEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM, Sep 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the ecological restoration of the remarkable coastline of the Calanques National Park (Marseille, France): Combining stabilization of contaminated soils with Astragalus tragacantha L. conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwine Le Mire Pecheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUCN congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome merger and duplication as springboards for plant invasion: Lessons from Spartina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika L. Aïnouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cavé-Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Gallego-Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEcologie, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unending hybridization and polyploid speciation stories: Lessons from Spartina (Poaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika L. Aïnouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Gallego-Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV OPTIMA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organization for the Phyto-Taxonomic Investigation of the Mediterranean Area, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine de l'Astragale de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hardion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdel Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagherkharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Astragale de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMBE, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation et originalité des terrils des Molx dans la flore de Basse Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Terrils du Bassin Minier de Provence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation, polyploidie et evolution des génomes : le cas des spartines envahissant les marais salés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ainouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du Groupement de Recherches CNRS « Invasions Biologiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyploidy speciation and genome evolution: Lessons from recent allopolyploids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ainouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Chelaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Evolutionary Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotaxonomie et phylogénie des genres Hyacinthoides, Prospero et Barnardia (Hyacinthaceae, Asparagales) d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Amirouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amirouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Biodiversité, Histoire des Espèces, Evolution des Génomes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular relationships among autumnal squills (Prospero, Barnardia, Hyacinthoides) from Algeria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Amirouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amirouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPHB 2009: International Conference on Polyploidy, Hybridization and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which signal(s) can we retrieve from a phylogenomic analysis of a plant syngameon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Piñeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey P. Seregin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-SESBE-Biennial Meeting of the Spanish Society of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Valence (Espagne), Spain. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13039/501100011033/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a phylogeny behind this diversity? A molecular assessment of Romulea in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating phylogeography for modelling the distribution of the carob tree (Ceratonia siliqua, Leguminosae) in future climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Potenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto-Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GenTree 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carob tree at the crossroad of domestication center and refugia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Lakhal-Mirleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Boudagher Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean carob populations, native or naturalized ? A continuing riddle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. OPTIMA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors driving endemism of an annual Mediterranean plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Véla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Evolutionary Biology Meeting at Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sabline de Provence, témoin multimillénaire des lapiez provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espèce incertaine et les taxons flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide footprints in the carob tree (Ceratonia siliqua) unveil a new domestication pattern of fruit trees in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Diguardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Originalité d'Adonis vernalis L. en Provence Bilan stationnel et diversité génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Beaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conservatoire botanique national méditéranéen de porquerolle. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie de la Sabline de Provence, Arenaria provincialis, synthèse des connaissances pour sa conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Aix Marseille Université (AMU); IMBE Institut Méditerranéen de Biodiversité et d'Ecologie marine et continentale. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation des structures de diversité génétique dans l'enquête écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Aix-Marseille Université, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00819332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le végétal sur la rivièra Franco-Italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Diadema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les troisièmes rencontres de Thuret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Antibes, France. 1, 35 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biogeographical inquiry to decipher the ecological status of carob populations (Ceratonia siliqua L., Leguminosae) and their history prior to Mediterranean civilizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hagenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">agritrop.cirad.fr, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are mycorrhizal-bacterial community networks impacted by the sexual type of their host tree?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sanguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Ouahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">agritrop.cirad.fr, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId261"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05239939v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Migliore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-025-01961-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04869020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldo Santos Guerra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Mad&#283;ra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-03003-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398860v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Biffoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Bacchetta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06050-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422192v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2025a15" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04142470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Roquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Smy&#269;ka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Garraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-023-00297-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04088353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leriche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16722" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04346285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2023.152405" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03990533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ondo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chatelain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG56435" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567306v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Baumberger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Le Mire Pecheux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03711626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Nieto Feliner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano La Malfa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Guardo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16563" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03453761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ugo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Keller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151902" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03172039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Casazza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Macr&#236;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dagnino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerrina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11039" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Diadema" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pouget" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2021.125980" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel Samad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Siljak Yakovlev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roukoz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605320000149" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Viruel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Galliot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pironon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13726" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02983389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boz089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02900966v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Paquier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clares" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2020.1702" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02883773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118318" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02514022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Khassali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106341" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03533124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Verlaque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piazza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353627v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Piazza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boy032" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.05.028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mirleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher Kharrat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2018.1423" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01952501v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mirleau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouteiller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1201" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473776v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diadema" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1242-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605033v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Bertin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Gianoli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Serratosa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13923" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355664v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sapienza-Bianchi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gareil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1128-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444052v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -J. Dumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumberger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San Roman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.07.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444679v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel-Samad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Surina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.01.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445185v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Al Hayek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maalouf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12246" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN9WM1P6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451805v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharrat-Souissi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Brown" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj13043" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771578v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073795" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct183" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451808v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaieb" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj11034" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451810v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT10312" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791891v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-011-9101-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451811v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mseddi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2010.01247.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTZ5GZ6C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451814v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vela" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2009.10516156" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451813v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2008.00925.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04433734v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Diguardo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476223v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586186v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436817v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cav&#233;-Radet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Gallego-T&#233;var" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Castillo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04476250v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagherkharrat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627136v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108428v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chelaifa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bellot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109529v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hamouche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Amirouche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Misset" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amirouche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400793v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey P. Seregin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04674057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Toumi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Candas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02460403v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Potenza" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Frelon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Nieto-Feliner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533957v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lakhal-Mirleau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Boudagher Kharrat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617000v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533897v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616903v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531484v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyll&#232;ne Chatellier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tollon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Molina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khadari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620820v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995756v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Dixon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robichon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616897v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00819332v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474017v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hagenauer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474007v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanguin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseyre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tournier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Ouahmane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531484v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyll&#232;ne Chatellier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tollon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Molina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khadari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-026-01759-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04869020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldo Santos Guerra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Mad&#283;ra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-03003-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Biffoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Bacchetta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06050-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2025a15" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05239939v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Migliore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-025-01961-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04142470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Roquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Smy&#269;ka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Garraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-023-00297-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04088353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leriche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16722" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04346285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2023.152405" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03990533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ondo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chatelain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG56435" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Baumberger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Le Mire Pecheux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03711626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Nieto Feliner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano La Malfa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Guardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16563" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159122v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Diadema" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pouget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2021.125980" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel Samad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Siljak Yakovlev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roukoz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605320000149" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03172039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Casazza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Macr&#236;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dagnino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerrina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11039" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03453761v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ugo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Keller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151902" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02983389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boz089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Viruel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Galliot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pironon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13726" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02900966v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Paquier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clares" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2020.1702" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02883773v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118318" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02514022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Khassali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106341" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03533124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Verlaque" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piazza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Piazza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851862v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boy032" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851876v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.05.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868445v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mirleau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher Kharrat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2018.1423" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01952501v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mirleau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouteiller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1201" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diadema" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1242-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Bertin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Gianoli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Serratosa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13923" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444052v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -J. Dumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumberger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San Roman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.07.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444679v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel-Samad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Surina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.01.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355664v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sapienza-Bianchi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gareil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1128-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445185v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Al Hayek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maalouf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12246" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN9WM1P6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451805v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharrat-Souissi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Brown" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj13043" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073795" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616925v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct183" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451808v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaieb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj11034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791891v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-011-9101-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451810v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT10312" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451811v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mseddi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2010.01247.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTZ5GZ6C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451814v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vela" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auda" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2009.10516156" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451813v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2008.00925.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04433734v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Diguardo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586186v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436817v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cav&#233;-Radet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Gallego-T&#233;var" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422822v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Castillo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04476250v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagherkharrat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627136v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108368v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108428v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chelaifa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bellot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109529v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hamouche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Amirouche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Misset" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amirouche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400793v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456396v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey P. Seregin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04674057v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Toumi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Candas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02460403v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Potenza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Frelon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Nieto-Feliner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533957v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lakhal-Mirleau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Boudagher Kharrat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617000v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533897v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616903v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620820v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995756v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476240v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Dixon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robichon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616897v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00819332v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970737v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474017v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hagenauer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474007v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanguin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseyre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tournier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Ouahmane" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>