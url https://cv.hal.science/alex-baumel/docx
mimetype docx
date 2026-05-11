--- v1 (2026-04-21)
+++ v2 (2026-05-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alex BAUMEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence, Université d'Aix Marseille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four species but only three apomictic evolutionary significant units in the Limonium confusum aggregate (Viridiplantae, Plumbaginaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyllène Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Khadari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-026-01759-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical human impact on the endangered, relict and iconic Canary Islands dragon tree (Dracaena draco (L.) L.) and its uncertain fate in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoldo Santos Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Maděra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.949-970. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-024-03003-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WOODIV v2, more occurrences, functional traits, and a time-calibrated phylogeny for Euro-Mediterranean trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geordie Biffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Bacchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1756. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-06050-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espèce incertaine et les taxons flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (15), pp.211-221. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2025a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep divergence time within the Mediterranean narrow endemic plant Arenaria provincialis (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Systematics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 311, pp.33. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00606-025-01961-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary distinctiveness with incomplete isolation of the narrow endemic alpine plant Saxifraga delphinensis Ravaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Smyčka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133, pp.85-99. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00035-023-00297-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree biodiversity of warm drylands is likely to decline in a drier world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germination niche of the endangered dragon tree Dracaena draco (L.) L. subsp. draco of the Macaronesian Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoldo Santos Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 308, pp.152405. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2023.152405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global bioregionalization of warm drylands based on tree assemblages mined from occurrence big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Ondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.e56435. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/F5FBG56435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment allier stabilisation des sols contaminés et préservation d’Astragalus tragacantha L. sur le littoral remarquable du Parc national des Calanques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwine Le Mire Pecheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.31-41. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2022a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide footprints in the carob tree (Ceratonia siliqua) unveil a new domestication pattern of a fruit tree in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Guardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (15), pp.4095-4111. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant micro-reserves using conservation units and population vulnerability: The case of an endangered endemic Snowflake (Acis nicaeensis) in the Mediterranean Basin hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Diadema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.125980. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2021.125980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the conservation status of the Endangered coastal endemic plant Astragalus berytheus (Fabaceae) in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdel Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Siljak Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Roukoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oryx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (4), pp.519-521. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0030605320000149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When ecological marginality is not geographically peripheral: exploring genetic predictions of the centre-periphery hypothesis in the endemic plant Lilium pomponium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Macrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Dagnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e11039. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a restricted niche the explanation for species vulnerability? Insights from a large field survey of Astragalus tragacantha L. (Fabaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 283, pp.151902. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2021.151902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of neutral and adaptive differentiation in the Mediterranean grass Brachypodium retusum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Bischoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192 (3), pp.536-549. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/botlinnean/boz089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strong east–west Mediterranean divergence supports a new phylogeographic history of the carob tree ( Ceratonia siliqua , Leguminosae) and multiple domestications from native populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (2), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic structure and management perspectives for Armeria belgenciencis, a narrow endemic plant from Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153 (2), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.2020.1702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond taxonomic diversity: Revealing spatial mismatches in phylogenetic and functional diversity facets in Mediterranean tree communities in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Doxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 474, pp.118318. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau sur l’histoire du caroubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Garance Voyageuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The belowground bacterial and fungal communities differed in their significance as microbial indicator of Moroccan carob habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Khassali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation en Corse et description d’un nouvel hybride: Anthyllis x gamisansii Delage et al. nothotaxon nov. (Fabaceae) (= A. barba-jovis L. x A. hermanniae L. subsp. corsica Brullo & Giusso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation en Corse et description d’un nouvel hybride:Anthyllis xgamisansii Delage et al. nothotaxon nov. (Fabaceae) (= A. barba-jovis L. x A. hermanniae L. subsp. corsica Brullo & Giusso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surviving glaciations in the Mediterranean region: an alternative to the long-term refugia hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 187 (4), pp.537-549. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/botlinnean/boy032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using phylogeography to define conservation priorities: The case of narrow endemic plants in the Mediterranean Basin hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 224, pp.258 - 266. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2018.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of plant species diversity associated with the carob tree ( Ceratonia siliqua, Fabaceae) at the Mediterranean scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mirleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagher Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 151 (2), pp.185-193. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.2018.1423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in genotyping microsatellite markers through sequencing and consequences of scoring methods for Ceratonia siliqua (Leguminosae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Mirleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (12), pp.e01201. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aps3.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation unit allows assessing vulnerability and setting conservation priorities for a Mediterranean endemic plant within the context of extreme urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Diadema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.293-307. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-016-1242-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of loci potentially under selection confounds species-genetic diversity correlations in a fragmented habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Gianoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Serratosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.431 - 443. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial mismatches between plant biodiversity facets and evolutionary legacy in the vicinity of a major Mediterranean city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -J. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. San Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.736-745. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical isolation caused the diversification of the Mediterranean thorny cushion-like Astragalus L. sect. Tragacantha DC. (Fabaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hardion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdel-Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagher Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bostjan Surina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.187--195. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2016.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartina versicolor Fabre: Another case of Spartina trans-Atlantic introduction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sapienza-Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gareil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (8), pp.2123-2135. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1128-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of contrasting phenotypes of a foundation legume shrub drive plant-plant interactions in a Mediterranean mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagher-Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.373--384. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polyploid nature of Cenchrus ciliaris L. (Poaceae) has been overlooked: new insights for the conservation and invasion biology of this species - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/rj13043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surviving in Mountain Climate Refugia: New Insights from the Genetic Diversity and Structure of the Relict Shrub Myrtus nivellei (Myrtaceae) in the Sahara Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), pp.e73795. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0073795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography sheds light on the central–marginal hypothesis in a Mediterranean narrow endemic plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (7), pp.1409-1420. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mct183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of the dominant perennial grass Cenchrus ciliaris L. contributes to response to water deficit in arid lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (1), pp.55-62. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/rj11034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Underlying the Narrow Distribution of the Mediterranean Annual Plant Arenaria provincialis (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Véla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Geobotanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (4), pp.327 - 350. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12224-011-9101-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the polyploid complex Cenchrus ciliaris L. (Poaceae) show its capacity for gene flow and recombination processes despite its apomictic nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (6), pp.543-553. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/BT10312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of Cenchrus ciliaris L. a perennial grass of arid zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mseddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (2), pp.209-220. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2028.2010.01247.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological magnitude and fine scale dynamics of the mediterranean narrow endemic therophyte, Arenaria provincialis (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (2), pp.259-272. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12538078.2009.10516156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological polymorphism and rDNA internal transcribed spacer (ITS) sequence variation in Armeria (Plumbaginaceae) from south-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (2), pp.255-267. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8339.2008.00925.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene expansions from a single climatic refugium and close wild–domesticated relationships in the carob tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Diguardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. OPTIMA (Organization for the Phyto-Taxonomic Investigation of the Mediterranenan Area) Meeting Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gianniantonio Domina, Sep 2023, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogénomique ou génomique des populations ? Délimitation difficile d'un endémique au sein d'un syngaméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Inter-laboratoires Evolution (RILEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM, Sep 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the ecological restoration of the remarkable coastline of the Calanques National Park (Marseille, France): Combining stabilization of contaminated soils with Astragalus tragacantha L. conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwine Le Mire Pecheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUCN congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome merger and duplication as springboards for plant invasion: Lessons from Spartina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika L. Aïnouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cavé-Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Gallego-Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEcologie, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unending hybridization and polyploid speciation stories: Lessons from Spartina (Poaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika L. Aïnouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Gallego-Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV OPTIMA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organization for the Phyto-Taxonomic Investigation of the Mediterranean Area, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine de l'Astragale de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hardion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdel Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagherkharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Astragale de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMBE, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation et originalité des terrils des Molx dans la flore de Basse Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Terrils du Bassin Minier de Provence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation, polyploidie et evolution des génomes : le cas des spartines envahissant les marais salés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ainouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du Groupement de Recherches CNRS « Invasions Biologiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyploidy speciation and genome evolution: Lessons from recent allopolyploids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ainouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Chelaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Evolutionary Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotaxonomie et phylogénie des genres Hyacinthoides, Prospero et Barnardia (Hyacinthaceae, Asparagales) d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Amirouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amirouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Biodiversité, Histoire des Espèces, Evolution des Génomes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular relationships among autumnal squills (Prospero, Barnardia, Hyacinthoides) from Algeria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Amirouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amirouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPHB 2009: International Conference on Polyploidy, Hybridization and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which signal(s) can we retrieve from a phylogenomic analysis of a plant syngameon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Piñeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey P. Seregin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-SESBE-Biennial Meeting of the Spanish Society of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Valence (Espagne), Spain. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13039/501100011033/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a phylogeny behind this diversity? A molecular assessment of Romulea in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating phylogeography for modelling the distribution of the carob tree (Ceratonia siliqua, Leguminosae) in future climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Potenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto-Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GenTree 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carob tree at the crossroad of domestication center and refugia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Lakhal-Mirleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Boudagher Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean carob populations, native or naturalized ? A continuing riddle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. OPTIMA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors driving endemism of an annual Mediterranean plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Véla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Evolutionary Biology Meeting at Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sabline de Provence, témoin multimillénaire des lapiez provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espèce incertaine et les taxons flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide footprints in the carob tree (Ceratonia siliqua) unveil a new domestication pattern of fruit trees in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Diguardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Originalité d'Adonis vernalis L. en Provence Bilan stationnel et diversité génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Beaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conservatoire botanique national méditéranéen de porquerolle. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie de la Sabline de Provence, Arenaria provincialis, synthèse des connaissances pour sa conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Aix Marseille Université (AMU); IMBE Institut Méditerranéen de Biodiversité et d'Ecologie marine et continentale. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation des structures de diversité génétique dans l'enquête écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Aix-Marseille Université, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00819332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le végétal sur la rivièra Franco-Italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Diadema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les troisièmes rencontres de Thuret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Antibes, France. 1, 35 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biogeographical inquiry to decipher the ecological status of carob populations (Ceratonia siliqua L., Leguminosae) and their history prior to Mediterranean civilizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hagenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">agritrop.cirad.fr, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are mycorrhizal-bacterial community networks impacted by the sexual type of their host tree?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sanguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Ouahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">agritrop.cirad.fr, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId261"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alex BAUMEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence, Université d'Aix Marseille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four species but only three apomictic evolutionary significant units in the Limonium confusum aggregate (Viridiplantae, Plumbaginaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyllène Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Khadari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-026-01759-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep divergence time within the Mediterranean narrow endemic plant Arenaria provincialis (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Systematics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 311, pp.33. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00606-025-01961-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical human impact on the endangered, relict and iconic Canary Islands dragon tree (Dracaena draco (L.) L.) and its uncertain fate in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoldo Santos Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Maděra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.949-970. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-024-03003-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WOODIV v2, more occurrences, functional traits, and a time-calibrated phylogeny for Euro-Mediterranean trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geordie Biffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Bacchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1756. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-06050-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espèce incertaine et les taxons flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (15), pp.211-221. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2025a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary distinctiveness with incomplete isolation of the narrow endemic alpine plant Saxifraga delphinensis Ravaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Smyčka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133, pp.85-99. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00035-023-00297-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree biodiversity of warm drylands is likely to decline in a drier world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germination niche of the endangered dragon tree Dracaena draco (L.) L. subsp. draco of the Macaronesian Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoldo Santos Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 308, pp.152405. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2023.152405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global bioregionalization of warm drylands based on tree assemblages mined from occurrence big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Ondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.e56435. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/F5FBG56435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment allier stabilisation des sols contaminés et préservation d’Astragalus tragacantha L. sur le littoral remarquable du Parc national des Calanques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwine Le Mire Pecheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.31-41. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2022a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide footprints in the carob tree (Ceratonia siliqua) unveil a new domestication pattern of a fruit tree in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Guardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (15), pp.4095-4111. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a restricted niche the explanation for species vulnerability? Insights from a large field survey of Astragalus tragacantha L. (Fabaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 283, pp.151902. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2021.151902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When ecological marginality is not geographically peripheral: exploring genetic predictions of the centre-periphery hypothesis in the endemic plant Lilium pomponium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Macrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Dagnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e11039. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant micro-reserves using conservation units and population vulnerability: The case of an endangered endemic Snowflake (Acis nicaeensis) in the Mediterranean Basin hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Diadema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.125980. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2021.125980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the conservation status of the Endangered coastal endemic plant Astragalus berytheus (Fabaceae) in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdel Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Siljak Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Roukoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oryx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (4), pp.519-521. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0030605320000149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of neutral and adaptive differentiation in the Mediterranean grass Brachypodium retusum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Bischoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192 (3), pp.536-549. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/botlinnean/boz089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strong east–west Mediterranean divergence supports a new phylogeographic history of the carob tree ( Ceratonia siliqua , Leguminosae) and multiple domestications from native populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (2), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic structure and management perspectives for Armeria belgenciencis, a narrow endemic plant from Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153 (2), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.2020.1702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond taxonomic diversity: Revealing spatial mismatches in phylogenetic and functional diversity facets in Mediterranean tree communities in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Doxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 474, pp.118318. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau sur l’histoire du caroubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Garance Voyageuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The belowground bacterial and fungal communities differed in their significance as microbial indicator of Moroccan carob habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Khassali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation en Corse et description d’un nouvel hybride: Anthyllis x gamisansii Delage et al. nothotaxon nov. (Fabaceae) (= A. barba-jovis L. x A. hermanniae L. subsp. corsica Brullo & Giusso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation en Corse et description d’un nouvel hybride:Anthyllis xgamisansii Delage et al. nothotaxon nov. (Fabaceae) (= A. barba-jovis L. x A. hermanniae L. subsp. corsica Brullo & Giusso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of plant species diversity associated with the carob tree ( Ceratonia siliqua, Fabaceae) at the Mediterranean scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mirleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagher Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 151 (2), pp.185-193. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.2018.1423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surviving glaciations in the Mediterranean region: an alternative to the long-term refugia hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 187 (4), pp.537-549. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/botlinnean/boy032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using phylogeography to define conservation priorities: The case of narrow endemic plants in the Mediterranean Basin hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 224, pp.258 - 266. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2018.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in genotyping microsatellite markers through sequencing and consequences of scoring methods for Ceratonia siliqua (Leguminosae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Mirleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (12), pp.e01201. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aps3.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation unit allows assessing vulnerability and setting conservation priorities for a Mediterranean endemic plant within the context of extreme urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Diadema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.293-307. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-016-1242-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of loci potentially under selection confounds species-genetic diversity correlations in a fragmented habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Gianoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Serratosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.431 - 443. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartina versicolor Fabre: Another case of Spartina trans-Atlantic introduction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sapienza-Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gareil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (8), pp.2123-2135. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1128-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial mismatches between plant biodiversity facets and evolutionary legacy in the vicinity of a major Mediterranean city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -J. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. San Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.736-745. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical isolation caused the diversification of the Mediterranean thorny cushion-like Astragalus L. sect. Tragacantha DC. (Fabaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hardion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdel-Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagher Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bostjan Surina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.187--195. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2016.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of contrasting phenotypes of a foundation legume shrub drive plant-plant interactions in a Mediterranean mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagher-Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.373--384. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polyploid nature of Cenchrus ciliaris L. (Poaceae) has been overlooked: new insights for the conservation and invasion biology of this species - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/rj13043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surviving in Mountain Climate Refugia: New Insights from the Genetic Diversity and Structure of the Relict Shrub Myrtus nivellei (Myrtaceae) in the Sahara Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), pp.e73795. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0073795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography sheds light on the central–marginal hypothesis in a Mediterranean narrow endemic plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (7), pp.1409-1420. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mct183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of the dominant perennial grass Cenchrus ciliaris L. contributes to response to water deficit in arid lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (1), pp.55-62. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/rj11034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Underlying the Narrow Distribution of the Mediterranean Annual Plant Arenaria provincialis (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Véla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Geobotanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (4), pp.327 - 350. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12224-011-9101-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of Cenchrus ciliaris L. a perennial grass of arid zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mseddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (2), pp.209-220. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2028.2010.01247.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the polyploid complex Cenchrus ciliaris L. (Poaceae) show its capacity for gene flow and recombination processes despite its apomictic nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (6), pp.543-553. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/BT10312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological magnitude and fine scale dynamics of the mediterranean narrow endemic therophyte, Arenaria provincialis (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (2), pp.259-272. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12538078.2009.10516156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological polymorphism and rDNA internal transcribed spacer (ITS) sequence variation in Armeria (Plumbaginaceae) from south-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (2), pp.255-267. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8339.2008.00925.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene expansions from a single climatic refugium and close wild–domesticated relationships in the carob tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Diguardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. OPTIMA (Organization for the Phyto-Taxonomic Investigation of the Mediterranenan Area) Meeting Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gianniantonio Domina, Sep 2023, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogénomique ou génomique des populations ? Délimitation difficile d'un endémique au sein d'un syngaméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Inter-laboratoires Evolution (RILEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM, Sep 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the ecological restoration of the remarkable coastline of the Calanques National Park (Marseille, France): Combining stabilization of contaminated soils with Astragalus tragacantha L. conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwine Le Mire Pecheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUCN congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome merger and duplication as springboards for plant invasion: Lessons from Spartina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika L. Aïnouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cavé-Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Gallego-Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEcologie, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unending hybridization and polyploid speciation stories: Lessons from Spartina (Poaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika L. Aïnouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Gallego-Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV OPTIMA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organization for the Phyto-Taxonomic Investigation of the Mediterranean Area, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine de l'Astragale de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hardion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdel Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagherkharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Astragale de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMBE, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation et originalité des terrils des Molx dans la flore de Basse Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Terrils du Bassin Minier de Provence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation, polyploidie et evolution des génomes : le cas des spartines envahissant les marais salés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ainouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du Groupement de Recherches CNRS « Invasions Biologiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyploidy speciation and genome evolution: Lessons from recent allopolyploids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ainouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Chelaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Evolutionary Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotaxonomie et phylogénie des genres Hyacinthoides, Prospero et Barnardia (Hyacinthaceae, Asparagales) d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Amirouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amirouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Biodiversité, Histoire des Espèces, Evolution des Génomes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular relationships among autumnal squills (Prospero, Barnardia, Hyacinthoides) from Algeria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Amirouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amirouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPHB 2009: International Conference on Polyploidy, Hybridization and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which signal(s) can we retrieve from a phylogenomic analysis of a plant syngameon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Piñeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey P. Seregin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-SESBE-Biennial Meeting of the Spanish Society of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Valence (Espagne), Spain. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13039/501100011033/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a phylogeny behind this diversity? A molecular assessment of Romulea in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating phylogeography for modelling the distribution of the carob tree (Ceratonia siliqua, Leguminosae) in future climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Potenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto-Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GenTree 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carob tree at the crossroad of domestication center and refugia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Lakhal-Mirleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Boudagher Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean carob populations, native or naturalized ? A continuing riddle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. OPTIMA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors driving endemism of an annual Mediterranean plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Véla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Evolutionary Biology Meeting at Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sabline de Provence, témoin multimillénaire des lapiez provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espèce incertaine et les taxons flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide footprints in the carob tree (Ceratonia siliqua) unveil a new domestication pattern of fruit trees in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Diguardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Originalité d'Adonis vernalis L. en Provence Bilan stationnel et diversité génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Beaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conservatoire botanique national méditéranéen de porquerolle. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie de la Sabline de Provence, Arenaria provincialis, synthèse des connaissances pour sa conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Aix Marseille Université (AMU); IMBE Institut Méditerranéen de Biodiversité et d'Ecologie marine et continentale. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation des structures de diversité génétique dans l'enquête écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Aix-Marseille Université, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00819332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le végétal sur la rivièra Franco-Italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Diadema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les troisièmes rencontres de Thuret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Antibes, France. 1, 35 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are mycorrhizal-bacterial community networks impacted by the sexual type of their host tree?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sanguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Ouahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">agritrop.cirad.fr, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biogeographical inquiry to decipher the ecological status of carob populations (Ceratonia siliqua L., Leguminosae) and their history prior to Mediterranean civilizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hagenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">agritrop.cirad.fr, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId261"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531484v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyll&#232;ne Chatellier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tollon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Molina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khadari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-026-01759-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04869020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldo Santos Guerra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Mad&#283;ra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-03003-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Biffoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Bacchetta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06050-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2025a15" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05239939v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Migliore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-025-01961-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04142470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Roquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Smy&#269;ka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Garraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-023-00297-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04088353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leriche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16722" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04346285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2023.152405" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03990533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ondo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chatelain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG56435" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Baumberger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Le Mire Pecheux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03711626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Nieto Feliner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano La Malfa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Guardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16563" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159122v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Diadema" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pouget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2021.125980" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel Samad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Siljak Yakovlev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roukoz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605320000149" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03172039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Casazza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Macr&#236;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dagnino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerrina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11039" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03453761v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ugo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Keller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151902" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02983389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boz089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Viruel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Galliot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pironon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13726" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02900966v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Paquier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clares" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2020.1702" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02883773v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118318" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02514022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Khassali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106341" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03533124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Verlaque" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piazza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Piazza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851862v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boy032" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851876v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.05.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868445v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mirleau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher Kharrat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2018.1423" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01952501v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mirleau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouteiller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1201" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diadema" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1242-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Bertin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Gianoli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Serratosa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13923" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444052v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -J. Dumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumberger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San Roman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.07.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444679v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel-Samad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Surina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.01.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355664v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sapienza-Bianchi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gareil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1128-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445185v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Al Hayek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maalouf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12246" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN9WM1P6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451805v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharrat-Souissi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Brown" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj13043" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073795" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616925v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct183" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451808v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaieb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj11034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791891v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-011-9101-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451810v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT10312" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451811v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mseddi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2010.01247.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTZ5GZ6C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451814v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vela" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auda" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2009.10516156" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451813v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2008.00925.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04433734v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Diguardo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586186v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436817v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cav&#233;-Radet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Gallego-T&#233;var" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422822v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Castillo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04476250v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagherkharrat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627136v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108368v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108428v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chelaifa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bellot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109529v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hamouche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Amirouche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Misset" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amirouche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400793v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456396v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey P. Seregin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04674057v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Toumi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Candas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02460403v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Potenza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Frelon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Nieto-Feliner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533957v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lakhal-Mirleau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Boudagher Kharrat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617000v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533897v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616903v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620820v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995756v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476240v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Dixon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robichon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616897v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00819332v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970737v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474017v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hagenauer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474007v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanguin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseyre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tournier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Ouahmane" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531484v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyll&#232;ne Chatellier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tollon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Molina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khadari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-026-01759-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05239939v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Migliore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-025-01961-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04869020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldo Santos Guerra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Mad&#283;ra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-03003-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398860v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Biffoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Bacchetta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06050-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2025a15" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04142470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Roquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Smy&#269;ka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Garraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-023-00297-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04088353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leriche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16722" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04346285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2023.152405" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03990533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ondo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chatelain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG56435" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Baumberger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Le Mire Pecheux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03711626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Nieto Feliner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano La Malfa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Guardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16563" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03453761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ugo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Keller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151902" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03172039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Casazza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Macr&#236;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dagnino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerrina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11039" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Diadema" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pouget" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2021.125980" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel Samad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Siljak Yakovlev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roukoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605320000149" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02983389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boz089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Viruel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Galliot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pironon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13726" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02900966v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Paquier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clares" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2020.1702" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02883773v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118318" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02514022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Khassali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106341" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03533124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Verlaque" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piazza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Piazza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868445v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mirleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher Kharrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2018.1423" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851862v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boy032" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851876v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.05.028" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01952501v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mirleau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouteiller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1201" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diadema" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1242-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Bertin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Gianoli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Serratosa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13923" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355664v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sapienza-Bianchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gareil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1128-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444052v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -J. Dumas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumberger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San Roman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.07.017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444679v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel-Samad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Surina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.01.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445185v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Al Hayek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maalouf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12246" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN9WM1P6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451805v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharrat-Souissi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Brown" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj13043" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073795" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616925v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct183" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451808v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaieb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj11034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791891v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-011-9101-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451811v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mseddi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2010.01247.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTZ5GZ6C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT10312" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451814v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vela" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auda" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2009.10516156" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451813v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2008.00925.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04433734v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Diguardo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586186v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436817v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cav&#233;-Radet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Gallego-T&#233;var" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422822v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Castillo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04476250v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagherkharrat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627136v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108368v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108428v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chelaifa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bellot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109529v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hamouche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Amirouche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Misset" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amirouche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400793v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456396v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey P. Seregin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04674057v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Toumi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Candas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02460403v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Potenza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Frelon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Nieto-Feliner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533957v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lakhal-Mirleau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Boudagher Kharrat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617000v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533897v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616903v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620820v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995756v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476240v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Dixon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robichon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616897v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00819332v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970737v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474007v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanguin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseyre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tournier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Ouahmane" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474017v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hagenauer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>