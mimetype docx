--- v2 (2026-05-11)
+++ v3 (2026-06-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alex BAUMEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence, Université d'Aix Marseille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four species but only three apomictic evolutionary significant units in the Limonium confusum aggregate (Viridiplantae, Plumbaginaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyllène Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Khadari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-026-01759-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep divergence time within the Mediterranean narrow endemic plant Arenaria provincialis (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Systematics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 311, pp.33. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00606-025-01961-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical human impact on the endangered, relict and iconic Canary Islands dragon tree (Dracaena draco (L.) L.) and its uncertain fate in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoldo Santos Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Maděra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.949-970. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-024-03003-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WOODIV v2, more occurrences, functional traits, and a time-calibrated phylogeny for Euro-Mediterranean trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geordie Biffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Bacchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1756. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-06050-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espèce incertaine et les taxons flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (15), pp.211-221. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2025a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary distinctiveness with incomplete isolation of the narrow endemic alpine plant Saxifraga delphinensis Ravaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Smyčka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133, pp.85-99. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00035-023-00297-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree biodiversity of warm drylands is likely to decline in a drier world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germination niche of the endangered dragon tree Dracaena draco (L.) L. subsp. draco of the Macaronesian Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoldo Santos Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 308, pp.152405. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2023.152405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global bioregionalization of warm drylands based on tree assemblages mined from occurrence big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Ondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.e56435. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/F5FBG56435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment allier stabilisation des sols contaminés et préservation d’Astragalus tragacantha L. sur le littoral remarquable du Parc national des Calanques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwine Le Mire Pecheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.31-41. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2022a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide footprints in the carob tree (Ceratonia siliqua) unveil a new domestication pattern of a fruit tree in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Guardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (15), pp.4095-4111. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a restricted niche the explanation for species vulnerability? Insights from a large field survey of Astragalus tragacantha L. (Fabaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 283, pp.151902. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2021.151902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When ecological marginality is not geographically peripheral: exploring genetic predictions of the centre-periphery hypothesis in the endemic plant Lilium pomponium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Macrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Dagnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e11039. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant micro-reserves using conservation units and population vulnerability: The case of an endangered endemic Snowflake (Acis nicaeensis) in the Mediterranean Basin hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Diadema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.125980. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2021.125980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the conservation status of the Endangered coastal endemic plant Astragalus berytheus (Fabaceae) in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdel Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Siljak Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Roukoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oryx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (4), pp.519-521. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0030605320000149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of neutral and adaptive differentiation in the Mediterranean grass Brachypodium retusum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Bischoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192 (3), pp.536-549. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/botlinnean/boz089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strong east–west Mediterranean divergence supports a new phylogeographic history of the carob tree ( Ceratonia siliqua , Leguminosae) and multiple domestications from native populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (2), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic structure and management perspectives for Armeria belgenciencis, a narrow endemic plant from Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153 (2), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.2020.1702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond taxonomic diversity: Revealing spatial mismatches in phylogenetic and functional diversity facets in Mediterranean tree communities in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Doxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 474, pp.118318. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau sur l’histoire du caroubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Garance Voyageuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The belowground bacterial and fungal communities differed in their significance as microbial indicator of Moroccan carob habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Khassali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation en Corse et description d’un nouvel hybride: Anthyllis x gamisansii Delage et al. nothotaxon nov. (Fabaceae) (= A. barba-jovis L. x A. hermanniae L. subsp. corsica Brullo & Giusso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation en Corse et description d’un nouvel hybride:Anthyllis xgamisansii Delage et al. nothotaxon nov. (Fabaceae) (= A. barba-jovis L. x A. hermanniae L. subsp. corsica Brullo & Giusso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of plant species diversity associated with the carob tree ( Ceratonia siliqua, Fabaceae) at the Mediterranean scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mirleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagher Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 151 (2), pp.185-193. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.2018.1423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surviving glaciations in the Mediterranean region: an alternative to the long-term refugia hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 187 (4), pp.537-549. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/botlinnean/boy032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using phylogeography to define conservation priorities: The case of narrow endemic plants in the Mediterranean Basin hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 224, pp.258 - 266. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2018.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in genotyping microsatellite markers through sequencing and consequences of scoring methods for Ceratonia siliqua (Leguminosae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Mirleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (12), pp.e01201. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aps3.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation unit allows assessing vulnerability and setting conservation priorities for a Mediterranean endemic plant within the context of extreme urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Diadema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.293-307. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-016-1242-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of loci potentially under selection confounds species-genetic diversity correlations in a fragmented habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Gianoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Serratosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.431 - 443. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartina versicolor Fabre: Another case of Spartina trans-Atlantic introduction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sapienza-Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gareil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (8), pp.2123-2135. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1128-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial mismatches between plant biodiversity facets and evolutionary legacy in the vicinity of a major Mediterranean city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -J. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. San Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.736-745. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical isolation caused the diversification of the Mediterranean thorny cushion-like Astragalus L. sect. Tragacantha DC. (Fabaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hardion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdel-Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagher Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bostjan Surina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.187--195. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2016.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of contrasting phenotypes of a foundation legume shrub drive plant-plant interactions in a Mediterranean mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagher-Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.373--384. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polyploid nature of Cenchrus ciliaris L. (Poaceae) has been overlooked: new insights for the conservation and invasion biology of this species - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/rj13043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surviving in Mountain Climate Refugia: New Insights from the Genetic Diversity and Structure of the Relict Shrub Myrtus nivellei (Myrtaceae) in the Sahara Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), pp.e73795. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0073795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography sheds light on the central–marginal hypothesis in a Mediterranean narrow endemic plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (7), pp.1409-1420. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mct183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of the dominant perennial grass Cenchrus ciliaris L. contributes to response to water deficit in arid lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (1), pp.55-62. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/rj11034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Underlying the Narrow Distribution of the Mediterranean Annual Plant Arenaria provincialis (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Véla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Geobotanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (4), pp.327 - 350. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12224-011-9101-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of Cenchrus ciliaris L. a perennial grass of arid zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mseddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (2), pp.209-220. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2028.2010.01247.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the polyploid complex Cenchrus ciliaris L. (Poaceae) show its capacity for gene flow and recombination processes despite its apomictic nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (6), pp.543-553. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/BT10312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological magnitude and fine scale dynamics of the mediterranean narrow endemic therophyte, Arenaria provincialis (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (2), pp.259-272. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12538078.2009.10516156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological polymorphism and rDNA internal transcribed spacer (ITS) sequence variation in Armeria (Plumbaginaceae) from south-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (2), pp.255-267. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8339.2008.00925.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene expansions from a single climatic refugium and close wild–domesticated relationships in the carob tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Diguardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. OPTIMA (Organization for the Phyto-Taxonomic Investigation of the Mediterranenan Area) Meeting Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gianniantonio Domina, Sep 2023, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogénomique ou génomique des populations ? Délimitation difficile d'un endémique au sein d'un syngaméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Inter-laboratoires Evolution (RILEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM, Sep 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the ecological restoration of the remarkable coastline of the Calanques National Park (Marseille, France): Combining stabilization of contaminated soils with Astragalus tragacantha L. conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwine Le Mire Pecheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUCN congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome merger and duplication as springboards for plant invasion: Lessons from Spartina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika L. Aïnouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cavé-Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Gallego-Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEcologie, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unending hybridization and polyploid speciation stories: Lessons from Spartina (Poaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika L. Aïnouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Gallego-Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV OPTIMA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organization for the Phyto-Taxonomic Investigation of the Mediterranean Area, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine de l'Astragale de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hardion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdel Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagherkharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Astragale de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMBE, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation et originalité des terrils des Molx dans la flore de Basse Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Terrils du Bassin Minier de Provence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation, polyploidie et evolution des génomes : le cas des spartines envahissant les marais salés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ainouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du Groupement de Recherches CNRS « Invasions Biologiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyploidy speciation and genome evolution: Lessons from recent allopolyploids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ainouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Chelaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Evolutionary Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotaxonomie et phylogénie des genres Hyacinthoides, Prospero et Barnardia (Hyacinthaceae, Asparagales) d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Amirouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amirouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Biodiversité, Histoire des Espèces, Evolution des Génomes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular relationships among autumnal squills (Prospero, Barnardia, Hyacinthoides) from Algeria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Amirouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amirouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPHB 2009: International Conference on Polyploidy, Hybridization and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which signal(s) can we retrieve from a phylogenomic analysis of a plant syngameon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Piñeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey P. Seregin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-SESBE-Biennial Meeting of the Spanish Society of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Valence (Espagne), Spain. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13039/501100011033/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a phylogeny behind this diversity? A molecular assessment of Romulea in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating phylogeography for modelling the distribution of the carob tree (Ceratonia siliqua, Leguminosae) in future climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Potenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto-Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GenTree 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carob tree at the crossroad of domestication center and refugia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Lakhal-Mirleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Boudagher Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean carob populations, native or naturalized ? A continuing riddle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. OPTIMA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors driving endemism of an annual Mediterranean plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Véla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Evolutionary Biology Meeting at Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sabline de Provence, témoin multimillénaire des lapiez provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espèce incertaine et les taxons flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide footprints in the carob tree (Ceratonia siliqua) unveil a new domestication pattern of fruit trees in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Diguardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Originalité d'Adonis vernalis L. en Provence Bilan stationnel et diversité génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Beaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conservatoire botanique national méditéranéen de porquerolle. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie de la Sabline de Provence, Arenaria provincialis, synthèse des connaissances pour sa conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Aix Marseille Université (AMU); IMBE Institut Méditerranéen de Biodiversité et d'Ecologie marine et continentale. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation des structures de diversité génétique dans l'enquête écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Aix-Marseille Université, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00819332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le végétal sur la rivièra Franco-Italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Diadema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les troisièmes rencontres de Thuret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Antibes, France. 1, 35 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are mycorrhizal-bacterial community networks impacted by the sexual type of their host tree?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sanguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Ouahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">agritrop.cirad.fr, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biogeographical inquiry to decipher the ecological status of carob populations (Ceratonia siliqua L., Leguminosae) and their history prior to Mediterranean civilizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hagenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">agritrop.cirad.fr, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId261"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alex BAUMEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence, Université d'Aix Marseille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four species but only three apomictic evolutionary significant units in the Limonium confusum aggregate (Viridiplantae, Plumbaginaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyllène Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Khadari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-026-01759-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WOODIV v2, more occurrences, functional traits, and a time-calibrated phylogeny for Euro-Mediterranean trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geordie Biffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Bacchetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1756. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-06050-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical human impact on the endangered, relict and iconic Canary Islands dragon tree (Dracaena draco (L.) L.) and its uncertain fate in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoldo Santos Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Maděra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.949-970. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-024-03003-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espèce incertaine et les taxons flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (15), pp.211-221. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2025a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep divergence time within the Mediterranean narrow endemic plant Arenaria provincialis (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Systematics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 311, pp.33. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00606-025-01961-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary distinctiveness with incomplete isolation of the narrow endemic alpine plant Saxifraga delphinensis Ravaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Smyčka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133, pp.85-99. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00035-023-00297-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree biodiversity of warm drylands is likely to decline in a drier world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germination niche of the endangered dragon tree Dracaena draco (L.) L. subsp. draco of the Macaronesian Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoldo Santos Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 308, pp.152405. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2023.152405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global bioregionalization of warm drylands based on tree assemblages mined from occurrence big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cartereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Ondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.e56435. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/F5FBG56435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment allier stabilisation des sols contaminés et préservation d’Astragalus tragacantha L. sur le littoral remarquable du Parc national des Calanques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwine Le Mire Pecheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.31-41. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2022a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide footprints in the carob tree (Ceratonia siliqua) unveil a new domestication pattern of a fruit tree in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Guardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (15), pp.4095-4111. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of plant micro-reserves using conservation units and population vulnerability: The case of an endangered endemic Snowflake (Acis nicaeensis) in the Mediterranean Basin hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Diadema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for Nature Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.125980. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnc.2021.125980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the conservation status of the Endangered coastal endemic plant Astragalus berytheus (Fabaceae) in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdel Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Siljak Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Roukoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oryx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (4), pp.519-521. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0030605320000149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a restricted niche the explanation for species vulnerability? Insights from a large field survey of Astragalus tragacantha L. (Fabaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureen Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 283, pp.151902. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2021.151902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When ecological marginality is not geographically peripheral: exploring genetic predictions of the centre-periphery hypothesis in the endemic plant Lilium pomponium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmelo Macrì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Dagnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e11039. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of neutral and adaptive differentiation in the Mediterranean grass Brachypodium retusum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vidaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Bischoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192 (3), pp.536-549. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/botlinnean/boz089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strong east–west Mediterranean divergence supports a new phylogeographic history of the carob tree ( Ceratonia siliqua , Leguminosae) and multiple domestications from native populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (2), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetic structure and management perspectives for Armeria belgenciencis, a narrow endemic plant from Provence (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153 (2), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.2020.1702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau sur l’histoire du caroubier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Garance Voyageuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond taxonomic diversity: Revealing spatial mismatches in phylogenetic and functional diversity facets in Mediterranean tree communities in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Doxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 474, pp.118318. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The belowground bacterial and fungal communities differed in their significance as microbial indicator of Moroccan carob habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Khassali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation en Corse et description d’un nouvel hybride: Anthyllis x gamisansii Delage et al. nothotaxon nov. (Fabaceae) (= A. barba-jovis L. x A. hermanniae L. subsp. corsica Brullo & Giusso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation en Corse et description d’un nouvel hybride:Anthyllis xgamisansii Delage et al. nothotaxon nov. (Fabaceae) (= A. barba-jovis L. x A. hermanniae L. subsp. corsica Brullo & Giusso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Verlaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using phylogeography to define conservation priorities: The case of narrow endemic plants in the Mediterranean Basin hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 224, pp.258 - 266. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2018.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surviving glaciations in the Mediterranean region: an alternative to the long-term refugia hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 187 (4), pp.537-549. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/botlinnean/boy032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of plant species diversity associated with the carob tree ( Ceratonia siliqua, Fabaceae) at the Mediterranean scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mirleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagher Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 151 (2), pp.185-193. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.2018.1423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in genotyping microsatellite markers through sequencing and consequences of scoring methods for Ceratonia siliqua (Leguminosae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Mirleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (12), pp.e01201. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aps3.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation unit allows assessing vulnerability and setting conservation priorities for a Mediterranean endemic plant within the context of extreme urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Diadema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.293-307. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-016-1242-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of loci potentially under selection confounds species-genetic diversity correlations in a fragmented habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Gianoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Serratosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.431 - 443. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial mismatches between plant biodiversity facets and evolutionary legacy in the vicinity of a major Mediterranean city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -J. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. San Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.736-745. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical isolation caused the diversification of the Mediterranean thorny cushion-like Astragalus L. sect. Tragacantha DC. (Fabaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hardion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdel-Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagher Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bostjan Surina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.187--195. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2016.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartina versicolor Fabre: Another case of Spartina trans-Atlantic introduction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sapienza-Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gareil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (8), pp.2123-2135. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1128-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of contrasting phenotypes of a foundation legume shrub drive plant-plant interactions in a Mediterranean mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagher-Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.373--384. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polyploid nature of Cenchrus ciliaris L. (Poaceae) has been overlooked: new insights for the conservation and invasion biology of this species - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (1), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/rj13043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surviving in Mountain Climate Refugia: New Insights from the Genetic Diversity and Structure of the Relict Shrub Myrtus nivellei (Myrtaceae) in the Sahara Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), pp.e73795. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0073795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography sheds light on the central–marginal hypothesis in a Mediterranean narrow endemic plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Migliore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (7), pp.1409-1420. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mct183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic differentiation of the dominant perennial grass Cenchrus ciliaris L. contributes to response to water deficit in arid lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (1), pp.55-62. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/rj11034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Underlying the Narrow Distribution of the Mediterranean Annual Plant Arenaria provincialis (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Véla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Geobotanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (4), pp.327 - 350. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12224-011-9101-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the polyploid complex Cenchrus ciliaris L. (Poaceae) show its capacity for gene flow and recombination processes despite its apomictic nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siljak-Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (6), pp.543-553. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/BT10312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism of Cenchrus ciliaris L. a perennial grass of arid zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kharrat-Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mseddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (2), pp.209-220. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2028.2010.01247.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological magnitude and fine scale dynamics of the mediterranean narrow endemic therophyte, Arenaria provincialis (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (2), pp.259-272. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12538078.2009.10516156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological polymorphism and rDNA internal transcribed spacer (ITS) sequence variation in Armeria (Plumbaginaceae) from south-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (2), pp.255-267. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8339.2008.00925.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene expansions from a single climatic refugium and close wild–domesticated relationships in the carob tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Diguardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. OPTIMA (Organization for the Phyto-Taxonomic Investigation of the Mediterranenan Area) Meeting Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gianniantonio Domina, Sep 2023, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogénomique ou génomique des populations ? Délimitation difficile d'un endémique au sein d'un syngaméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Inter-laboratoires Evolution (RILEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILEM, Sep 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the ecological restoration of the remarkable coastline of the Calanques National Park (Marseille, France): Combining stabilization of contaminated soils with Astragalus tragacantha L. conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Heckenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidwine Le Mire Pecheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUCN congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome merger and duplication as springboards for plant invasion: Lessons from Spartina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika L. Aïnouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cavé-Radet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Gallego-Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEcologie, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unending hybridization and polyploid speciation stories: Lessons from Spartina (Poaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika L. Aïnouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Gallego-Tévar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV OPTIMA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organization for the Phyto-Taxonomic Investigation of the Mediterranean Area, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine de l'Astragale de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hardion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Abdel Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Bou Dagherkharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Affre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Astragale de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMBE, Nov 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation et originalité des terrils des Molx dans la flore de Basse Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Terrils du Bassin Minier de Provence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation, polyploidie et evolution des génomes : le cas des spartines envahissant les marais salés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ainouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du Groupement de Recherches CNRS « Invasions Biologiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyploidy speciation and genome evolution: Lessons from recent allopolyploids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Ainouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Chelaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Evolutionary Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotaxonomie et phylogénie des genres Hyacinthoides, Prospero et Barnardia (Hyacinthaceae, Asparagales) d’Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Amirouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amirouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Biodiversité, Histoire des Espèces, Evolution des Génomes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and molecular relationships among autumnal squills (Prospero, Barnardia, Hyacinthoides) from Algeria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Amirouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Misset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amirouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPHB 2009: International Conference on Polyploidy, Hybridization and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which signal(s) can we retrieve from a phylogenomic analysis of a plant syngameon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Piñeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey P. Seregin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-SESBE-Biennial Meeting of the Spanish Society of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Valence (Espagne), Spain. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13039/501100011033/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a phylogeny behind this diversity? A molecular assessment of Romulea in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating phylogeography for modelling the distribution of the carob tree (Ceratonia siliqua, Leguminosae) in future climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Potenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto-Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GenTree 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carob tree at the crossroad of domestication center and refugia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Lakhal-Mirleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pironon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Boudagher Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean carob populations, native or naturalized ? A continuing riddle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haguenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. OPTIMA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors driving endemism of an annual Mediterranean plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Véla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Evolutionary Biology Meeting at Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sabline de Provence, témoin multimillénaire des lapiez provençaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espèce incertaine et les taxons flous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide footprints in the carob tree (Ceratonia siliqua) unveil a new domestication pattern of fruit trees in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano La Malfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Diguardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Originalité d'Adonis vernalis L. en Provence Bilan stationnel et diversité génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Beaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianick Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conservatoire botanique national méditéranéen de porquerolle. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie de la Sabline de Provence, Arenaria provincialis, synthèse des connaissances pour sa conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Aix Marseille Université (AMU); IMBE Institut Méditerranéen de Biodiversité et d'Ecologie marine et continentale. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation des structures de diversité génétique dans l'enquête écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Aix-Marseille Université, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00819332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le végétal sur la rivièra Franco-Italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Diadema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Baumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les troisièmes rencontres de Thuret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Antibes, France. 1, 35 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biogeographical inquiry to decipher the ecological status of carob populations (Ceratonia siliqua L., Leguminosae) and their history prior to Mediterranean civilizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Viruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Médail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hagenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">agritrop.cirad.fr, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are mycorrhizal-bacterial community networks impacted by the sexual type of their host tree?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sanguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Ouahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">agritrop.cirad.fr, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId261"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531484v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyll&#232;ne Chatellier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tollon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Molina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khadari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-026-01759-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05239939v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Migliore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-025-01961-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04869020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldo Santos Guerra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Mad&#283;ra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-03003-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398860v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Biffoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Bacchetta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06050-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2025a15" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04142470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Roquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Smy&#269;ka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Garraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-023-00297-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04088353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leriche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16722" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04346285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2023.152405" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03990533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ondo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chatelain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG56435" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Baumberger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Le Mire Pecheux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03711626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Nieto Feliner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano La Malfa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Guardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16563" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03453761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ugo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Keller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151902" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03172039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Casazza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Macr&#236;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dagnino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerrina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11039" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Diadema" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pouget" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2021.125980" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel Samad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Siljak Yakovlev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roukoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605320000149" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02983389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boz089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Viruel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Galliot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pironon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13726" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02900966v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Paquier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clares" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2020.1702" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02883773v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118318" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02514022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Khassali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106341" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03533124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Verlaque" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piazza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Piazza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868445v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mirleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher Kharrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2018.1423" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851862v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boy032" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851876v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.05.028" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01952501v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mirleau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouteiller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1201" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diadema" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1242-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Bertin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Gianoli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Serratosa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13923" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355664v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sapienza-Bianchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gareil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1128-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444052v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -J. Dumas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumberger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San Roman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.07.017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444679v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel-Samad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Surina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.01.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445185v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Al Hayek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maalouf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12246" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN9WM1P6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451805v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharrat-Souissi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Brown" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj13043" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073795" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616925v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct183" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451808v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaieb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj11034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791891v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-011-9101-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451811v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mseddi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2010.01247.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTZ5GZ6C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT10312" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451814v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vela" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auda" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2009.10516156" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451813v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2008.00925.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04433734v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Diguardo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586186v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436817v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cav&#233;-Radet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Gallego-T&#233;var" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422822v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Castillo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04476250v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagherkharrat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627136v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108368v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108428v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chelaifa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bellot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109529v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hamouche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Amirouche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Misset" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amirouche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400793v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456396v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey P. Seregin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04674057v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Toumi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Candas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02460403v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Potenza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Frelon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Nieto-Feliner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533957v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lakhal-Mirleau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Boudagher Kharrat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617000v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533897v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616903v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620820v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995756v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476240v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Dixon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robichon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616897v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00819332v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970737v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474007v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanguin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseyre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tournier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Ouahmane" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474017v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hagenauer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531484v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyll&#232;ne Chatellier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tollon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Molina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Khadari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-026-01759-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398860v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Biffoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Bacchetta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06050-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04869020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldo Santos Guerra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Mad&#283;ra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-03003-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2025a15" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05239939v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Migliore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-025-01961-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04142470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Roquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Smy&#269;ka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Garraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-023-00297-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04088353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leriche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16722" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04346285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2023.152405" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03990533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ondo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chatelain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG56435" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Baumberger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Le Mire Pecheux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2022a3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03711626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Nieto Feliner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano La Malfa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Guardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16563" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159122v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Diadema" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pouget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2021.125980" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel Samad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Siljak Yakovlev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roukoz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605320000149" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03453761v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ugo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Keller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151902" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03172039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Casazza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Macr&#236;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dagnino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerrina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianick Juin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02983389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boz089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02305921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Viruel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Galliot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pironon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13726" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02900966v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Paquier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clares" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2020.1702" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02514022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02883773v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118318" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Khassali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106341" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03533124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Verlaque" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piazza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Piazza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851876v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.05.028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851862v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boy032" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868445v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mirleau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher Kharrat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2018.1423" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01952501v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mirleau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouteiller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1201" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouget" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diadema" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1242-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605033v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Bertin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Gianoli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Serratosa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13923" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444052v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -J. Dumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baumberger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San Roman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.07.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444679v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hardion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel-Samad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Surina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2016.01.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355664v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sapienza-Bianchi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gareil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1128-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445185v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Al Hayek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maalouf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12246" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN9WM1P6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451805v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharrat-Souissi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siljak-Yakovlev" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Brown" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Torre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj13043" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073795" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616925v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct183" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451808v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaieb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/rj11034" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791891v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-011-9101-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451810v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT10312" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451811v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mseddi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2010.01247.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTZ5GZ6C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451814v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vela" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auda" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2009.10516156" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451813v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2008.00925.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04433734v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Diguardo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586186v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436817v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cav&#233;-Radet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Gallego-T&#233;var" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422822v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Castillo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04476250v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagherkharrat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627136v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108368v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01108428v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chelaifa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bellot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01109529v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hamouche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Amirouche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Misset" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amirouche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400793v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456396v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey P. Seregin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04674057v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Toumi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Candas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02460403v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Potenza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Frelon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Nieto-Feliner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533957v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lakhal-Mirleau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Boudagher Kharrat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617000v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533897v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616903v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620820v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995756v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476240v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Dixon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robichon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Beaulier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616897v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00819332v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970737v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474017v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hagenauer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474007v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanguin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tisseyre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tournier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Ouahmane" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>