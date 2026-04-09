--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -66,7616 +66,7616 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t>
+        <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches socio-historiques des littératures des suds</w:t>
+                <w:t xml:space="preserve">A la carte. La roman québécois (2020-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Völkl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. 5, 300 p., A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ethos auctorial dans la littérature québécoise contemporaine. Scénographies de l’écriture dans l’œuvre de Jacques Godbout, Jacques Poulin et Yvon Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Königshausen&amp;Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 89, 290 p., 2021, Saarbrücker Beiträge zur vergleichenden Literatur- und Kulturwissenschaft, 978-3-8260-7380-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux de mots, textes et contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esme Winter-Froemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Gruyter, 444 pp, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110586459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chorographies. Les mises en discours de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folke Gernert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reichert Verlag, 94 pp., 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29091/9783954907359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interfaces franco-allemandes dans la culture populaire et les médias. Dispositifs de médiation interculturels et formes de perception de l’Autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Vatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Henke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LIT Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, 2017, Populäre Kultur und Medien, 978-3-643-12959-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage dans tous ses états. Les espaces viatiques des sciences à l’image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlo Delfino Editore. 358 pp., 2016, 978-8871389097</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenzgänger &amp; Exzentriker: Beiträge zum XXV. Forum Junge Romanistik in Trier (3.-6. Juni 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Meidenbauer Verlag. 526 pp., 2010, 978-3899752007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit de voyage français en Afrique noire (1830 - 1931). Essai de scénographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lit Verlag. 320 pp., 2009, 978-3643101013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératures en contact : mélanges offerts à Vic Nachtergaele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leuven University Press. 406 pp, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les hétérotopies mémorielles en littérature migrante francophone à l'exemple de Leïla Slimani et Assia Djebar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures francophones au présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tristan Leperlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 61, 2026</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Zeitschrift für Kanadastudien 76</w:t>
+              <w:t xml:space="preserve">, A paraître, 61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système littéraire francophone comme outil et question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans‑Jürgen Lüsebrink, Paul-Marc Sauvalle (1857–1920) : Journaliste engagé et intellectuel cosmopolite canadien-français, Montréal : Presses universitaires de Montréal, 2025 (416 pp.; ISBN ‎ 2760651185; CAD 30.99)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Kanada-Studien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 46 (76), pp.186-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Löschnigg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kanada-Studien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 46 (76), 200 p., 2026, </w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L’espace en littérature migrante au prisme de l’hétérotopie</w:t>
+              <w:t xml:space="preserve">, 2026, 46 (76), pp.6-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33675/ZKS/2026/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dion, Martine‑Emmanuelle Lapointe (dir.), Les études québécoises à venir. États généraux sur la recherche en littérature et culture québécoises, Montréal : Presses universitaires de Montréal, 2023 (472 pp.; ISBN 9782760648890 ; CAD 39.95)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Kanada-Studien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 46 (76), pp.180-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Miron, notre contemporain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures francophones au présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Löschnigg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Kanada-Studien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75, pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche d’un universalisme « mineur » ou « pluriel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.113-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1116292ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Daeninckx, chroniqueur de la culture populaire et coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">apropos [Perspektiven auf die Romania]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Pop. Kultur. Literatur. Frankreich in den 1990er Jahren, 12, pp.51-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15460/apropos.12.2218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoria Sophie Lühr, Kulturelle Diversität im Spannungsfeld zwischen Globalisierung und (Re-)Nationalisierung. Eine Analyse des soziopolitischen Diskurses in Frankreich, Deutschland und Québec (2015–2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Kanada-Studien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74, pp.135-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...62 lines deleted...]
-                <w:t xml:space="preserve">Revue d'études canadiennes 75</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Löschnigg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Kanada-Studien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74, pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Malaise contemporain. Société et subjectivité dans la littérature française de 1990-2020. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Münchberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Oster-Stierle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (186-187), pp.75-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24053/ldm-2022-0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le complot au carrefour de la fiction et de l’histoire dans &amp;lt;i&amp;gt;La Constellation du Lynx&amp;lt;/i&amp;gt; de Louis Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Fictions du complot, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elfe.4999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Sarkowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Löschnigg</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...60 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris G. Eibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Martin Thunert</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Kanada-Studien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73, pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOURA (Jean-Marc), &amp;lt;i&amp;gt;La Totalité littéraire : théories et enjeux de la littérature mondiale&amp;lt;/i&amp;gt;. Paris : Presses universitaires de France, 282 p. – ISBN 978-2-130-85061-8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Relire Senghor, 56, pp.204-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1109987ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le malaise social, moteur narratif chez Edouard Louis, Didier Eribon et Nicolas Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (186-187), pp.99-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24053/ldm-2022-0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carrière/Ursula Mathis-Moser/Kit Dobson (dir.), All the feels. Affect and writing in Canada/Tous les sens. Affect et écriture au Canada, Alberta : University of Alberta Press, 2021 (352 p.; ISBN 978-1-77212-487-3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Kanada-Studien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72, pp.156-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Westerwelle, &amp;lt;i&amp;gt;Baudelaire und Paris. Flüchtige Gegenwart und Phantasmagorie&amp;lt;/i&amp;gt;. München, Wilhelm Fink Verlag, 2020. 600 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanistisches Jahrbuch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (1), pp.243-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/roja-2022-0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du voyage en URSS à la mise en scène du voyageur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Retour de l'URSS : les voyages français en Union soviétique et leurs récits, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/viatica2252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Faux comme un diamant du Canada“ : formes et fonctions de l’échec chez Colomb, Cartier, Léry, Las Casas et Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanistisches Jahrbuch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (1), pp.329-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/roja-2022-0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narration et mémoire. Lecture comparée de &amp;lt;i&amp;gt;Les bienveillantes&amp;lt;/i&amp;gt; et de &amp;lt;i&amp;gt;L’art français de la guerre&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Mémoires, histoires et vérités dans la littérature française contemporaine, 57 (2), pp.65-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1078099ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan/Jean-François Chassay (dir.), Le roman des possibles. L’anticipation dans l’espace médiatique francophone (1860-1940), Montréal : PUM, 2019 (484 p. ; ISBN 978-2-76064-017-7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Kanada-Studien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71, pp.215-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikol Dziub: Voyages en Andalousie au XIX' siècle. La fabrique de la modernité roman­tique. Genève: Droz 2018, 448 S. (Histoire des idées et critique littéraire, 495)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanische Forschungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.409-410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question sociale dans l'oeuvre d'Yvon Rivard et de Jacques Godbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Kanada-Studien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66, pp.9-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Kühn, &amp;lt;i&amp;gt;Meta-Romane. Die récriture als Reflexion des Romans in Québec (1980-2007)&amp;lt;/i&amp;gt;, Bielefeld : transcript Verlag, 2011 (396 pp. ; ISBN 978-3-83761952-2 ; € 39,80)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Kanada-Studien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66, pp.122-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Eisenhut, Zwischen Autonomie und Authentizität. Kritisches Schreiben in der ,Revue blanche‘</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanistisches Jahrbuch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (1), pp.186-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/roja-2016-0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Hennigfeld (Hg.), Poetiken des Terrors. Narrative des 11. September 2001 im interkulturellen Vergleich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanistisches Jahrbuch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (1), pp.192-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/roja-2016-0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dupuis und Klaus-Dieter Ertler (Hg.), À la carte. Le roman québécois (2005–2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Kanadastudien/Revue d'études canadiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.196-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceci n’est pas de la littérature. Places de la fiction dans Terre d’ébène et ‘L’heure du nègre’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.41-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grave (Jaël), Éd., L’Imaginaire du désert au xx siècle. Paris : L’Harmattan, coll. Là-bas, 2009, 189 p. – ISBN 978-2-296-09189-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1018759ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambon (Valérie), Chemain-Degrange (Arlette), Gastaldi (Marc), (Textes réunis par - ), « Littérature-Monde » francophone en mutation. Écritures en dissidence. Préface de Philippe Jansen. Paris : L’Harmattan, coll. Critiques littéraires, 2009, 305 p. – ISBN 978-2-296-10124-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1018753ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie et aventure : ruptures de paradigme dans les récits de voyage de Caillié et Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium helveticum : cahiers suisses de littérature générale et comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42, pp.171-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5169/seals-1006395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfectionnement de la compétence écrite en langue étrangère: littératie et environnement d’apprentissage informatisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...159 lines deleted...]
-                <w:t xml:space="preserve">hal-05333709v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Hadermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Langage et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (1), pp.163-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nizan et la représentation de l’URSS pendant l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses. Revue des littératures franco-canadiennes et québécoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3), pp.278-306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour en Afrique. Voyage et mémoire chez Le Clézio et Joris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (1), pp.117-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1007176ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des limites du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.5764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Afrique comme scène du moi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francophone postcolonial studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5, pp.7-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récit de voyage et espaces africains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrolabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déconstruction en/du voyage. Lecture de Moscou aller-retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrolabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les faces multiples de l'altérité. En Congolie d'Edmond Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Aequatoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/aq.v26i1.5624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smecca, Paola Daniela. 2005. Representational tactics in travel writing and translation : A Focus on Sicily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Target</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (1), pp.201-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/target.18.1.18dem⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An uncanny thinker: Michel de Certeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image and narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De macht van het woord: literatuur en politiek in het 20ste-eeuwse Frankrijk / Rasson, Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romaneske</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 26 (2), pp.61-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Geldof, Kritische profielen: opstellen over politieke filosofie, esthetiek en (Franse) literatuur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romaneske</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 24 (3), pp.48-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Herman &amp; F. Hallyn (dir.), Le topos du manuscrit trouvé: hommages à Christian Angelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romaneske</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 24 (4), pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Geldof &amp; J. Baetens (eds.), Franse literatuur na 1945. Deel 2: recente literatuur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romaneske</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 24 (1), pp.66-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Völkl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la carte. Le roman québécois (2020-2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la solidarité politique à lasolitude écologique dans l’œuvre de Louis Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la carte. Le roman québécois (2020-2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés. L’échange épistolaire entre Catherine Mavrikakis (Québec) et Pierre Jarawan (Allemagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Dion; Louise-Hélène Filion; Hans-Jürgen Lüsebrink. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modernités connectées : les transferts littéraires et culturels Québec-Allemagne (XIXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Université de Montréal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 978-2-7606-5552-2, 978-2-7606-5553-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours initiatique et parcours mémoriel dans la poésie américaine (Miron, Asturias, Harjo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions universitaires de Dijon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir les agrégations de lettres 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.137-148, 2024, Collection U21, 978-2-36441-526-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthes and Bouvier in Japan: The Difficult Dialogue between Semiotics and Intercultural Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ralf Hertel; Kirsten Sandrock. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Failures East and West : cultural encounters between East Asia and Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edinburgh University Press, pp.137-151, 2023, 978-1-399-50051-7, 9781399500531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3366/edinburgh/9781399500517.003.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing the Voices of Precarity in Contemporary French Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michiel Rys; Bart Philipsen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literary Representations of Precarious Work, 1840 to the Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.145-157, 2022, Palgrave Studies in Literature, Culture and Economics, 978-3-030-88173-3, 978-3-030-88176-4, 978-3-030-88174-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-88174-0_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand reportage comme acte politique chez Albert Londres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyage et idéologie : les politiques de la mobilité, Orient, Afrique, Asie, XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.381-402, 2022, Voyages, 978-2-490650-23-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...48 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai 1968 - Octobre 1970. Les réécritures littéraires de moments de rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Timo Obergöker; Jean-Frédéric Hennuy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mai 68 : une approche transatlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-56, 2021, Études romanes, 978-3-631-80655-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Mai 68 : une approche transatlantique</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autofiction et posture. Analyse de l’image d’auteur dans l’œuvre de Jacques Godbout et Jacques Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographies médiatisées – Mediatisierte Lebensgeschichten. Medien, Genres, Formate und die Grenzen zwischen Identität, Biografie und Fiktionalisierung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-176, 2019, 9783631767771</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiction comme outil de mémoire. Lecture de La constellation du Lynx de Louis Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mémoire face à l’histoire: traces, effacements, réinscriptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-252, 2019, 9791041307272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation in Modern Quebec Literature. From Technique to Theme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Waxmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translating Diversity/Traduire la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-144, 2019, 978-3-8309-3977-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique du jeu de mots et de la recherche sur les jeux de mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esme Winter-Froemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Thaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeux de mots, textes et contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.1-22, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110586459-001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The dynamics of wordplay and wordplay research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esme Winter-Froemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Thaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures and Traditions of Wordplay and Wordplay Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.1-20, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110586374-001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folke Gernert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reichert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chorographies. Les mises en discours de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-4, 2017, 9783954902484</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deutsch-Französische Schnittstellen in Populärkultur und Medien. Interkulturelle Verflechtungen und Vermittlungsprozesse in der Populärkultur als Gegenstandsbereich und Herausforderung für die kulturwissenschaftliche Frankoromanistik.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Vatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Henke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alex Demeulanere; Florian Henke; Christoph Vatter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deutsch-französische Schnittstellen in Populärkultur und Medien. Interkulturelle Vermittlungsprozesse und Fremdwahrnehmung / Interfaces franco-allemandes dans la culture populaire et les médias. Dispositifs de médiation interculturels et formes de perception de l’Autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.41-56, 2021, Études romanes, 978-3-631-80655-5</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LIT Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-25, 2017, 978-3-643-12959-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Autofiction et posture. Analyse de l’image d’auteur dans l’œuvre de Jacques Godbout et Jacques Poulin</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réécritures du picaresque dans Voyage au bout de la nuit et Mort à crédit de Louis-Ferdinand Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romanica Treverensis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estrategias picarescas en tiempos de crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-29, 2016, 978-3-9810437-0-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plurilinguisme québécois comme enjeu littéraire dans Nikolski de Nicolas Dickner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biographies médiatisées – Mediatisierte Lebensgeschichten. Medien, Genres, Formate und die Grenzen zwischen Identität, Biografie und Fiktionalisierung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.165-176, 2019, 9783631767771</w:t>
+              <w:t xml:space="preserve">L’Amérique francophone – Carrefour culturel et linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-72, 2016, 9783631672389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La fiction comme outil de mémoire. Lecture de La constellation du Lynx de Louis Hamelin</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'URSS de Paul Nizan. Discours d'un militant communiste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlo Delfino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le voyage dans tous ses états. Les espaces viatiques des sciences à l’image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265-288, 2016, 9788871389097</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Montréal postnational dans Nikolski de Nicolas Dickner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mémoire face à l’histoire: traces, effacements, réinscriptions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.243-252, 2019, 9791041307272</w:t>
+              <w:t xml:space="preserve">Littérature québécois et acadienne contemporaine. Au prisme de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-138, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.131-144, 2019, 978-3-8309-3977-1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des nationalismes comparables ? Le rôle de la langue et de la littérature dans les nationalismes québécois et wallon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUSB. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D’est en ouest: la variation géolinguistique du français au Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.297-312, 2013, 978-1-895407-46-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Esme Winter-Froemel</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Récits de voyage »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Arnoux-Farnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Verena Thaler</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Détrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Y. Chevrel, Lieven D’Hulst et Chr. Lombez (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des traductions en langue française - XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verdier, pp.1107-1147, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Esme Winter-Froemel</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre XIV. Récits de voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Verena Thaler</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Detrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Arnoux-Farnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Verdier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des traductions en langue française. XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1107-1147, 2012, 2864326906</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Funktionswandel des Lateinischen in der Reiseliteratur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Meidenbauer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mundus vetus - mundus novus. Festschrift für Johannes Kramer zum 65. Geburtstag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-112, 2011, 9783899752588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identität und Differenz in der Eroberung Amerikas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Meidenbauer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">America Romana. Perspektiven der Forschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-34, 2011, 9783899752540</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heart of Darkness dans le récit de voyage colonial belge (Simenon, Picard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présence africaine en Europe et au-delà: African presence in Europe and beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-82, 2010, 978-2296128033</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einleitung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Meidenbauer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grenzgänger &amp; Exzentriker. Beiträge zum XXV. Forum Junge Romanistik in Trier (03.- 06. Juni 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-21, 2010, 978-3-89975-200-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scénographie des environnements d’apprentissage électroniques. Une étude de cas en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-4, 2017, 9783954902484</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Hadermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner les structures langagières en FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-236, 2010, 978-90-5201-583-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...99 lines deleted...]
-              <w:t xml:space="preserve">, pp.5-25, 2017, 978-3-643-12959-8</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science ou aventure ? Analyse de deux récits de voyage en Afrique noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du CTHS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographes et voyageurs. Les défis de l’écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.227-242, 2008, 78-2-7355-8655-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.265-288, 2016, 9788871389097</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing in the sign factory of tourism. Roland Barthes and Marc Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CTCC. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourism &amp; Literature: Travel, Imagination and Myth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...1013 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A la carte. La roman québécois (2020-2025)</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeitschrift für Kanadastudien 76</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dupuis</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Löschnigg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Kanada-Studien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46 (76), 200 p., 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33675/ZKS/2026/76/1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace en littérature migrante au prisme de l’hétérotopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...138 lines deleted...]
-                <w:t xml:space="preserve">Esme Winter-Froemel</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cubeddu-Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">Chorographies. Les mises en discours de la ville</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Tauchnitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures francophones au présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches socio-historiques des littératures des suds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Leperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 61, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue d'études canadiennes 75</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Löschnigg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75, 197 p., 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue d'études canadiennes 74</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Löschnigg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">74, 140 p., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeitschrift für Kanada-Studien 2023/43. Jg/Bd. 73</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris G. Eibl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Sarkowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Löschnigg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Kanada-Studien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 73 (43), pp.148, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Malaise contemporain. Société et subjectivité dans la littérature française de 1990-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folke Gernert</w:t>
+                <w:t xml:space="preserve">Patricia Oster-Stierle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 186-187, 130 pp, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue d'études canadiennes 73</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Roelens</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris G. Eibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...107 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIT Verlag</w:t>
-[...1438 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Katja Sarkowsky</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2469 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-05334825v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7963,234 +7963,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intellectuel ou écrivain ? Logiques posturales dans la littérature québécoise contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Demeulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">„Remettre l’auteur à sa place.“ Neue Figuren von Autorschaft in der Gegenwartsliteratur der Romania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romanistentag; Universität Kassel; Vincent Platini; Jan Knobloch, Oct 2021, Kassel, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La France, pôle ambivalent dans la posture de l’écrivain québécois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur le Québec et la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CISQ; Univerità di Trento, May 2021, Trento, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcultural Perspectives in Francophone Travel Narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Demeulenaere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thinkings, Cultures and Development of Human Rights between Europe and Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Chengchi University, Oct 2021, Taipeh, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335510v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05335503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Von Célines Flugschriften zu den verbotenen Filmen. Soziokulturelle Unterschiede und interkulturelle Transfers in den deutschen und französischen Erinnerungskulturen</w:t>
               </w:r>
@@ -8816,51 +8816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Demeulenaere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Leperlier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L&#246;schnigg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33675/ZKS/2026/76/1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503814v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cubeddu-Proux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Tauchnitz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333848v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris G. Eibl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Sarkowsky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04092194v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thunert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Oster-Stierle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dupuis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne V&#246;lkl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/modernites_connectees" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334966v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/edinburgh/9781399500517.003.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdubourg.wordpress.com/collection-voyages/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88174-0_9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1111627" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335025v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335046v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esme Winter-Froemel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Thaler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110586374-001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110586459-001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folke Gernert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roelens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016475v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Vatter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Henke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/isbn/978-3-643-12959-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335063v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174478v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Arnoux-Farnoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel D&#233;trie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335259v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Detrie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335270v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335289v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hadermann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335303v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826073809-lethos-auctorial-dans-la-litterature-quebecoise-contemporaine/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110586459" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schneider" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29091/9783954907359" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Manca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333807v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333831v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Herman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503745v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503761v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33675/ZKS/2026/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116292ar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334437v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/apropos.12.2218" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334315v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/ldm-2022-0024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334446v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.4999" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334440v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;nchberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/ldm-2022-0021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109987ar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334472v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica2252" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roja-2022-0010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335349v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334454v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roja-2022-0014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1078099ar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334507v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334527v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334572v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334550v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roja-2016-0011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roja-2016-0009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007176ar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018753ar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018759ar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334658v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-1006395" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334688v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.5764" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335390v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335385v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334750v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/aq.v26i1.5624" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334744v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/target.18.1.18dem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335393v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335404v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334797v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334825v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335451v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335425v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335491v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335513v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335510v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335519v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335531v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335537v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335543v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335310v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335330v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Demeulenaere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dupuis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne V&#246;lkl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333681v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826073809-lethos-auctorial-dans-la-litterature-quebecoise-contemporaine/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esme Winter-Froemel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110586459" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333741v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folke Gernert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roelens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schneider" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29091/9783954907359" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Vatter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Henke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/isbn/978-3-643-12959-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Manca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333807v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333831v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Herman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503834v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Leperlier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503745v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L&#246;schnigg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33675/ZKS/2026/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503823v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334865v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1116292ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/apropos.12.2218" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;nchberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Oster-Stierle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/ldm-2022-0021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.4999" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334882v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Sarkowsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thunert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris G. Eibl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109987ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/ldm-2022-0024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roja-2022-0010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica2252" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roja-2022-0014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1078099ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334507v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334584v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roja-2016-0009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334589v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roja-2016-0011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334608v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018759ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334724v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018753ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334658v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-1006395" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334702v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hadermann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007176ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.5764" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335390v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335393v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/aq.v26i1.5624" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/target.18.1.18dem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335404v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334815v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334808v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334960v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/modernites_connectees" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334953v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/edinburgh/9781399500517.003.0009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88174-0_9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdubourg.wordpress.com/collection-voyages/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335014v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1111627" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335034v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335044v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335025v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335045v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Thaler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110586459-001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335046v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110586374-001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335060v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335063v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335246v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174478v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Arnoux-Farnoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel D&#233;trie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335259v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Detrie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335275v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335270v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335289v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335281v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335303v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335327v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503697v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33675/ZKS/2026/76/1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503814v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cubeddu-Proux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Tauchnitz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05503751v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333848v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333846v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04092194v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333709v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05333841v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335451v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335425v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335491v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335503v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335513v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335510v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335519v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335531v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335537v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335543v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335310v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05335330v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>