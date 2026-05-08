--- v1 (2026-03-26)
+++ v2 (2026-05-08)
@@ -686,274 +686,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the idea selection process in creative workshops through contextualisation</w:t>
+                <w:t xml:space="preserve">Creativity support systems: A systematic mapping study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Monticolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Camargo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Bourgault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 135, pp.1503-1513. </w:t>
+              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.109-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.05.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsc.2016.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522693v1</w:t>
+                <w:t xml:space="preserve">hal-01522503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creativity support systems: A systematic mapping study</w:t>
+                <w:t xml:space="preserve">Improving the idea selection process in creative workshops through contextualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Monticolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Camargo</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Bourgault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21, pp.109-122. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 135, pp.1503-1513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsc.2016.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522503v1</w:t>
+                <w:t xml:space="preserve">hal-01522693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1367,490 +1367,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Interactive and Traditional Personas in UX Design: an Experimental Study on the Design of Wireframes for a Website</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Transformation of Healthcare Professionals Trainings: Towards a Design Framework for Creating Autonomous XR Training Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Daugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Labed</w:t>
+                <w:t xml:space="preserve">Armand Manukyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Engineering, Technology, and Innovation (ICE/ITMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Valencia, Spain. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICE/ITMC65658.2025.11106598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301848v1</w:t>
+                <w:t xml:space="preserve">hal-05121405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Transformation of Healthcare Professionals Trainings: Towards a Design Framework for Creating Autonomous XR Training Platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Analysis of Interactive and Traditional Personas in UX Design: an Experimental Study on the Design of Wireframes for a Website</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Manukyan</w:t>
+                <w:t xml:space="preserve">Linda Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Labed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Engineering, Technology, and Innovation (ICE/ITMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121405v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability of Immersive Sketching and Prototyping Tool: VR-Sketcher Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hily Anaëlle</w:t>
+                <w:t xml:space="preserve">Towards semantic Web integration in authoring tools for XR educational content development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICE IEEE/ITMC Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">REAL- XR workshop - International Conference on Advanced Visual Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Arenzano, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624982v1</w:t>
+                <w:t xml:space="preserve">hal-04606526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Acceptability of HELP-XR among Instructors: A Tool for XR Pedagogical Content Creation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alaa Hassan</w:t>
+                <w:t xml:space="preserve">Acceptability of Immersive Sketching and Prototyping Tool: VR-Sketcher Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hily Anaëlle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVI 2024: International Conference on Advanced Visual Interfaces 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3656650.3656681⟩</w:t>
+              <w:t xml:space="preserve">ICE IEEE/ITMC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Funchal (Madeira), Portugal. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICE/ITMC61926.2024.10794368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605825v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards semantic Web integration in authoring tools for XR educational content development</w:t>
+                <w:t xml:space="preserve">Exploring the Acceptability of HELP-XR among Instructors: A Tool for XR Pedagogical Content Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REAL- XR workshop - International Conference on Advanced Visual Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AVI 2024: International Conference on Advanced Visual Interfaces 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Arenzano, Italy. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3656650.3656681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606526v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and development of an authoring tool for XR-based Engineering Training</w:t>
               </w:r>
@@ -4688,51 +4688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05417957v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Imanipour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hassan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylen Ricca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2025.2585117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cruz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00389" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071326v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C Narv&#225;ez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Falk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108213" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alex" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ch&#225;vez Barrios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060419000088" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chavez Barrios" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.23.2.61-88" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bourgault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.05.039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2016.05.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448290v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126461v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Hily" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05121375v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC65658.2025.11106622" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301848v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Acosta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Labed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05121405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daugeras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Manukyan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC65658.2025.11106598" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hily Ana&#235;lle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794368" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Deborde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3656650.3656681" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alaa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794395" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Plantard-Wahl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Jemtel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50316-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189022v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferney Osorio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC58018.2023.10332436" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04673718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rivera-Gil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50142-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03787375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033318" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Oulhaj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570218" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198604" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582548v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Guidat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8280002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chavez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3089871.3089897" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713737v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2017.87" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ortiz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2017.86" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.102" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064939v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.114" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522865v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAM.2014.6912691" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Issa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mihaita" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066144v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56593-4_11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01959480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Cruz Sanchez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Caceres Mendoza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Kasmi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Marche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01529769v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0209" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714163v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loisil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3aa729c69bc53b8e522c19cc4adcd94f9b7fd89f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714121v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rousseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7606f9ecc72f982e1a5de402f5b4e89904a72c2f;origin=https://github.com/ERPI-UL/HELP-VRclient;visit=swh:1:snp:a3dd43dbf8c3b5c8409af4355792351115f6bbb3;anchor=swh:1:rev:104286e1ae7f35c92d321206153621d850d9ae2a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05417957v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Imanipour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hassan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylen Ricca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2025.2585117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03936794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cruz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2022.e00389" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071326v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Serna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C Narv&#225;ez-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Falk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108213" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alex" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ch&#225;vez Barrios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060419000088" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chavez Barrios" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.23.2.61-88" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522503v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bourgault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2016.05.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522693v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.05.039" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448290v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126461v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Hily" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05121375v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC65658.2025.11106622" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05121405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daugeras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Manukyan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC65658.2025.11106598" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Acosta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Labed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hily Ana&#235;lle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794368" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Deborde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3656650.3656681" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alaa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794395" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Plantard-Wahl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Jemtel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50316-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189022v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferney Osorio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC58018.2023.10332436" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04673718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rivera-Gil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50142-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03787375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC-IAMOT55089.2022.10033318" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Oulhaj" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC52061.2021.9570218" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC49519.2020.9198604" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582548v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Guidat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8280002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chavez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3089871.3089897" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713737v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Sidhom" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2017.87" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066106v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ortiz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2017.86" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2016.102" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064939v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.114" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522865v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDAM.2014.6912691" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Issa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mihaita" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066144v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56593-4_11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01959480v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Cruz Sanchez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Caceres Mendoza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Kasmi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Marche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01529769v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0209" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714163v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loisil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3aa729c69bc53b8e522c19cc4adcd94f9b7fd89f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714121v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rousseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7606f9ecc72f982e1a5de402f5b4e89904a72c2f;origin=https://github.com/ERPI-UL/HELP-VRclient;visit=swh:1:snp:a3dd43dbf8c3b5c8409af4355792351115f6bbb3;anchor=swh:1:rev:104286e1ae7f35c92d321206153621d850d9ae2a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>