--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -66,572 +66,572 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Mitotic Spindle and Microtubule Dynamics in Marine Embryos and Non-model Organisms</w:t>
+                <w:t xml:space="preserve">Tug-of-war between cortical and cytoplasmic forces shaping planar 4-cell stage embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Silvia Caballero-Mancebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonzalez Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cacchia</w:t>
+                <w:t xml:space="preserve">Sameh Ben-Aicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lorca</w:t>
+                <w:t xml:space="preserve">Lydia Besnardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Methods in Molecular Biology, 2740, pp.187-210. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3557-5_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.11.24.690087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476804v1</w:t>
+                <w:t xml:space="preserve">hal-05557440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Mitotic Spindle and Microtubule Dynamics in Marine Embryos and Non-model Organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane L V Robert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Morgane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cacchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Methods in Molecular Biology, 2740, pp.187-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3557-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779508v1</w:t>
+                <w:t xml:space="preserve">hal-04476804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of cortical pulling at mitotic entry facilitates aster centration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring Mitotic Spindle and Microtubule Dynamics in Marine Embryos and Non-model Organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Chenevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane L V Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rosfelter</w:t>
+                <w:t xml:space="preserve">Sébastien Cacchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain de Labbey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Schaub</w:t>
+                <w:t xml:space="preserve">Thierry Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.262037⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Methods in Molecular Biology, 2740, pp.187-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3557-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05013554v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Mitotic Spindle and Microtubule Dynamics in Marine Embryos and Non-model Organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cacchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Methods in Molecular Biology, 2740, pp.187-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3557-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736038v1</w:t>
@@ -642,8050 +642,8196 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of cortical pulling at mitotic entry facilitates aster centration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rosfelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain de Labbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Schaub</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 137 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2023.03.21.533625⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 137 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.262037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042440v1</w:t>
+                <w:t xml:space="preserve">hal-05013554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryo mechanics cartography: inference of 3D force atlases from fluorescence microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Ichbiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delbary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Turlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (12), pp.1989-1999. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41592-023-02084-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397557v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of the Spindle Assembly Checkpoint and its modulation by cell fate and cell size in a chordate embryo</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reduction of cortical pulling at mitotic entry facilitates aster centration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rosfelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain de Labbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.201145⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2023.03.21.533625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842268v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of cell geometry and polarity domains determines the orientation of unequal division</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acquisition of the Spindle Assembly Checkpoint and its modulation by cell fate and cell size in a chordate embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Dumollard</w:t>
+                <w:t xml:space="preserve">Marianne Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Besnardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl-Philipp Heisenberg</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Elisabeth Christians</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Chenevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.75639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.201145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699105v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-content analysis of larval phenotypes for the screening of xenobiotic toxicity using Phallusia mammillata embryos</w:t>
+                <w:t xml:space="preserve">Combined effect of cell geometry and polarity domains determines the orientation of unequal division</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ievgeniia Gazo</w:t>
+                <w:t xml:space="preserve">Benoit Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isa Gomes</w:t>
+                <w:t xml:space="preserve">Remi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Savy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carl-Philipp Heisenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105768⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.75639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146675v1</w:t>
+                <w:t xml:space="preserve">hal-03699105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of PB1 Midbody Remnant Creating Tethered Polar Bodies during Meiosis II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+                <w:t xml:space="preserve">High-content analysis of larval phenotypes for the screening of xenobiotic toxicity using Phallusia mammillata embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgeniia Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Hebras</w:t>
+                <w:t xml:space="preserve">Isa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Pruliere</w:t>
+                <w:t xml:space="preserve">Thierry Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Burgess</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vlad Costache</w:t>
+                <w:t xml:space="preserve">Nadine Peyriéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Besnardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11121394⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232, pp.105768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025218v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apical Relaxation during Mitotic Rounding Promotes Tension-Oriented Cell Division</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+                <w:t xml:space="preserve">Role of PB1 Midbody Remnant Creating Tethered Polar Bodies during Meiosis II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Munro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Janet Chenevert</w:t>
+                <w:t xml:space="preserve">Gerard Pruliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Hebras</w:t>
+                <w:t xml:space="preserve">David Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2020.10.016⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11121394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034390v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spindle Assembly Checkpoint Functions during Early Development in Non-Chordate Embryos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Apical Relaxation during Mitotic Rounding Promotes Tension-Oriented Cell Division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Munro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dalileh Nabi</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9051087⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (6), pp.695-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2020.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565944v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenols disrupt differentiation of the pigmented cells during larval brain formation in the ascidian</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">The Spindle Assembly Checkpoint Functions during Early Development in Non-Chordate Embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Chenevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Besnardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Ruggiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalileh Nabi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105314⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9051087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362929v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential roles of nuclear receptors in mediating neurodevelopmental toxicity of known endocrine‐disrupting chemicals in ascidian embryos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Bisphenols disrupt differentiation of the pigmented cells during larval brain formation in the ascidian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isa D.L. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgeniia Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalileh Nabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Besnardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hebras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrd.23219⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216, pp.105314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362943v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kif2 localizes to a subdomain of cortical endoplasmic reticulum that drives asymmetric spindle position</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Potential roles of nuclear receptors in mediating neurodevelopmental toxicity of known endocrine‐disrupting chemicals in ascidian embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgeniia Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Besnardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Margaux Failla</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (10), pp.1333-1347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.23219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01048-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02115657v1</w:t>
+                <w:t xml:space="preserve">hal-02362943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascidians: An Emerging Marine Model for Drug Discovery and Screening</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Kif2 localizes to a subdomain of cortical endoplasmic reticulum that drives asymmetric spindle position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Costache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Prulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Besnardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Failla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01048-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1568026617666170130104922⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02115692v1</w:t>
+                <w:t xml:space="preserve">hal-02115657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invariant cleavage pattern displayed by ascidian embryos depends on spindle positioning along the cell's longest axis in the apical plane and relies on asynchronous cell divisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ascidians: An Emerging Marine Model for Drug Discovery and Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgeniia Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Besnardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1568026617666170130104922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.19290⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01496374v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANISEED 2015: a digital framework for the comparative developmental biology of ascidians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The invariant cleavage pattern displayed by ascidian embryos depends on spindle positioning along the cell's longest axis in the apical plane and relies on asynchronous cell divisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matija Brozovic</w:t>
+                <w:t xml:space="preserve">Nicolas Minc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Martin</w:t>
+                <w:t xml:space="preserve">Gregory Salez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Dantec</w:t>
+                <w:t xml:space="preserve">Sameh Ben Aicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Dauga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickäel Mendez</w:t>
+                <w:t xml:space="preserve">Faisal Bekkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv966⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.e19290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.19290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295171v1</w:t>
+                <w:t xml:space="preserve">hal-01496374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PATHWAY TO THE GALACTIC DISTRIBUTION OF PLANETS: COMBINED SPITZER AND GROUND-BASED MICROLENS PARALLAX MEASUREMENTS OF 21 SINGLE-LENS EVENTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANISEED 2015: a digital framework for the comparative developmental biology of ascidians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matija Brozovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Calchi Novati</w:t>
+                <w:t xml:space="preserve">Cyril Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gould</w:t>
+                <w:t xml:space="preserve">Christelle Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Udalski</w:t>
+                <w:t xml:space="preserve">Delphine Dauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Menzies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Bond</w:t>
+                <w:t xml:space="preserve">Mickäel Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/804/1/20⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (D1), pp.D808-D818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423357v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cell polarity on early development of the sea urchin embryo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PATHWAY TO THE GALACTIC DISTRIBUTION OF PLANETS: COMBINED SPITZER AND GROUND-BASED MICROLENS PARALLAX MEASUREMENTS OF 21 SINGLE-LENS EVENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calchi Novati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather F M Gudejko</w:t>
+                <w:t xml:space="preserve">A. Gould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen S Moorhouse</w:t>
+                <w:t xml:space="preserve">A. Udalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather F.M. Gudejko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+                <w:t xml:space="preserve">J. Menzies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David R Burgess</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 244 (12), pp.1469-1484. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 804 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dvdy.24337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/804/1/20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026068v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle arrest and activation of development in marine invertebrate deuterostomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Influence of cell polarity on early development of the sea urchin embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather F M Gudejko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen S Moorhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather F.M. Gudejko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R Burgess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.03.155⟩</w:t>
+              <w:t xml:space="preserve">Developmental Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 244 (12), pp.1469-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dvdy.24337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335191v1</w:t>
+                <w:t xml:space="preserve">hal-03026068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-catenin patterns the cell cycle during maternal-to-zygotic transition in urochordate embryos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cell cycle arrest and activation of development in marine invertebrate deuterostomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Costache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dumollard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2013.10.007⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 450 (3), pp.1175-1181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.03.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335233v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PP2A Inhibitor I2PP2A Is Essential for Sister Chromatid Segregation in Oocyte Meiosis II</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beta-catenin patterns the cell cycle during maternal-to-zygotic transition in urochordate embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Besnardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (6), pp.485-490. </w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 384 (2), pp.331-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539613v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release from meiotic arrest in ascidian eggs requires the activity of two phosphatases but not CaMKII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Sinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 140 (22), pp.4583-4593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/dev.096578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical tips for imaging ascidian embryos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+                <w:t xml:space="preserve">The PP2A Inhibitor I2PP2A Is Essential for Sister Chromatid Segregation in Oocyte Meiosis II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitoyoshi Yasuo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra A. Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cladiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development, growth &amp; differentiation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/dgd.12059⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (6), pp.485-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026059v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urochordate Ascidians Possess a Single Isoform of Aurora Kinase That Localizes to the Midbody via TPX2 in Eggs and Cleavage Stage Embryos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Practical tips for imaging ascidian embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takefumi Negishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitoyoshi Yasuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045431⟩</w:t>
+              <w:t xml:space="preserve">Development, growth &amp; differentiation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (4), pp.446-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dgd.12059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026046v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mos limits the number of meiotic divisions in urochordate eggs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urochordate Ascidians Possess a Single Isoform of Aurora Kinase That Localizes to the Midbody via TPX2 in Eggs and Cleavage Stage Embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.057133⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e45431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026033v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual mechanism controls asymmetric spindle position in ascidian germ cell precursors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mos limits the number of meiotic divisions in urochordate eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Prodon</w:t>
+                <w:t xml:space="preserve">M. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chenevert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Faure</w:t>
+                <w:t xml:space="preserve">P. Huitorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 137 (12), pp.2011-2021. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.047845⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 138 (5), pp.885-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.057133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025982v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel mechanism controls the Ca2+ oscillations triggered by activation of ascidian eggs and has an absolute requirement for Cdk1 activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual mechanism controls asymmetric spindle position in ascidian germ cell precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith T Jones</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Prodon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chenevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.003012⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 137 (12), pp.2011-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.047845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025973v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERK- and JNK-signalling regulate gene networks that stimulate metamorphosis and apoptosis in tail tissues of ascidian tadpoles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Nakayama</w:t>
+                <w:t xml:space="preserve">A novel mechanism controls the Ca2+ oscillations triggered by activation of ascidian eggs and has an absolute requirement for Cdk1 activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Takamura</w:t>
+                <w:t xml:space="preserve">Michael Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mcdougall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Satoh</w:t>
+                <w:t xml:space="preserve">Keith T Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.002220⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 120 (10), pp.1763-1771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.003012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025961v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signals and calcium waves at fertilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ERK- and JNK-signalling regulate gene networks that stimulate metamorphosis and apoptosis in tail tissues of ascidian tadpoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Sardet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+                <w:t xml:space="preserve">A. Nakayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Takamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Satoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2006.03.001⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 134 (6), pp.1203-1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.002220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025941v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoplasmic reticulum generates calcium signalling microdomains around the nucleus and spindle in syncytial Drosophila embryos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Whitaker</w:t>
+                <w:t xml:space="preserve">Signals and calcium waves at fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (2), pp.223-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2006.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BST0340385⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03025952v1</w:t>
+                <w:t xml:space="preserve">hal-03025941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA interference in meiosis I human oocytes: towards an understanding of human aneuploidy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endoplasmic reticulum generates calcium signalling microdomains around the nucleus and spindle in syncytial Drosophila embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Herbert</w:t>
+                <w:t xml:space="preserve">H. Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Whitaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molehr/gah184⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (3), pp.385-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST0340385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025886v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mad2 is required for inhibiting securin and cyclin B degradation following spindle depolymerisation in meiosis I mouse oocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">RNA interference in meiosis I human oocytes: towards an understanding of human aneuploidy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden A Homer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison P Murdoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (6), pp.397-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gah184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/rep.1.00856⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03025910v1</w:t>
+                <w:t xml:space="preserve">hal-03025886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restaging the Spindle Assembly Checkpoint in Female Mammalian Meiosis I</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Mad2 is required for inhibiting securin and cyclin B degradation following spindle depolymerisation in meiosis I mouse oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden A Homer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hayden A Homer</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Mcdougal</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Alison P Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/cc.4.5.1677⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 130 (6), pp.829-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/rep.1.00856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025880v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairing, connecting, exchanging, pausing and pulling chromosomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Restaging the Spindle Assembly Checkpoint in Female Mammalian Meiosis I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Neil Hunter</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden A Homer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (5), pp.650-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/cc.4.5.1677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.embor.7400331⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03025872v1</w:t>
+                <w:t xml:space="preserve">hal-03025880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mad2 prevents aneuploidy and premature proteolysis of cyclin B and securin during meiosis I in mouse oocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Microdomains bounded by endoplasmic reticulum segregate cell cycle calcium transients in syncytial Drosophila embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huw Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Whitaker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 171 (1), pp.47-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.200503139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.328105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03025853v1</w:t>
+                <w:t xml:space="preserve">hal-03359694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdomains bounded by endoplasmic reticulum segregate cell cycle calcium transients in syncytial Drosophila embryos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Pairing, connecting, exchanging, pausing and pulling chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Whitaker</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Hunter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (2), pp.120-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.embor.7400331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.200503139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03359694v1</w:t>
+                <w:t xml:space="preserve">hal-03025872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+-promoted cyclin B1 degradation in mouse oocytes requires the establishment of a metaphase arrest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victoria L Nixon</w:t>
+                <w:t xml:space="preserve">Mad2 prevents aneuploidy and premature proteolysis of cyclin B and securin during meiosis I in mouse oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuyoshi Chiba</w:t>
+                <w:t xml:space="preserve">Katie Yallop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison P Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 269 (1), pp.206-219. </w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (2), pp.202-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2004.01.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gad.328105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025843v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertilisation calcium signals in the ascidian egg</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ca2+-promoted cyclin B1 degradation in mouse oocytes requires the establishment of a metaphase arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Rouvière</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise A Hyslop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria L Nixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faye Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyoshi Chiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biolcel.2003.11.002⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 269 (1), pp.206-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2004.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025831v1</w:t>
+                <w:t xml:space="preserve">hal-03025843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inositol 1,4,5-Trisphophate (IP 3 ) Responsiveness Is Regulated in a Meiotic Cell Cycle Dependent Manner Implications for Fertilization Induced Calcium Signaling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Fertilisation calcium signals in the ascidian egg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 96 (1), pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biolcel.2003.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025805v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the mechanism of action of the sperm-triggered calcium-wave pacemaker in ascidian zygotes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inositol 1,4,5-Trisphophate (IP 3 ) Responsiveness Is Regulated in a Meiotic Cell Cycle Dependent Manner Implications for Fertilization Induced Calcium Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2 (6), pp.610-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025796v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homologue disjunction in mouse oocytes requires proteolysis of securin and cyclin B1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Herbert</w:t>
+                <w:t xml:space="preserve">Exploring the mechanism of action of the sperm-triggered calcium-wave pacemaker in ascidian zygotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alison Murdoch</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Whitaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith T Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 116 (24), pp.4997-5004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.00846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncb1062⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03025816v1</w:t>
+                <w:t xml:space="preserve">hal-03025796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+ Oscillations Promote APC/C-Dependent Cyclin B1 Degradation during Metaphase Arrest and Completion of Meiosis in Fertilizing Mouse Eggs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoria L Nixon</w:t>
+                <w:t xml:space="preserve">Homologue disjunction in mouse oocytes requires proteolysis of securin and cyclin B1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden Homer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Yallop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (11), pp.1023-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb1062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0960-9822(02)00811-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03025789v1</w:t>
+                <w:t xml:space="preserve">hal-03025816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle-dependent repetitive Ca(2+ )waves induced by a cytosolic sperm extract in mature ascidian eggs mimic those observed at fertilization.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Ca2+ Oscillations Promote APC/C-Dependent Cyclin B1 Degradation during Metaphase Arrest and Completion of Meiosis in Fertilizing Mouse Eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria L Nixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith T Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (9), pp.746-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0960-9822(02)00811-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025761v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+ oscillations and the cell cycle at fertilisation of mammalian and ascidian eggs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Cell cycle-dependent repetitive Ca(2+ )waves induced by a cytosolic sperm extract in mature ascidian eggs mimic those observed at fertilization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony J O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith T Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 113 Pt 19, pp.3453-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03025745v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm-induced calcium oscillations at fertilisation in ascidians are controlled by cyclin B1-dependent kinase activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Ca2+ oscillations and the cell cycle at fertilisation of mammalian and ascidian eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria L Nixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith T Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 92 (3-4), pp.187-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0248-4900(00)01068-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025718v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The initiation and propagation of the fertilization wave in sea urchin eggs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sperm-induced calcium oscillations at fertilisation in ascidians are controlled by cyclin B1-dependent kinase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Whitaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 127 (3), pp.631-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03025752v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm-triggered calcium oscillations during meiosis in ascidian oocytes first pause, restart, then stop: correlations with cell cycle kinase activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The initiation and propagation of the fertilization wave in sea urchin eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Levasseur</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Shearer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Whitaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 92 (3-4), pp.205-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0248-4900(00)01073-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025711v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium waves and oscillations in eggs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sperm-triggered calcium oscillations during meiosis in ascidian oocytes first pause, restart, then stop: correlations with cell cycle kinase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03025715v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sperm entry point defines the orientation of the calcium-induced contraction wave that directs the first phase of cytoplasmic reorganisation in the ascidian egg.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Calcium waves and oscillations in eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Roegiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Sardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 72 (1-2), pp.131-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0301-4622(98)00129-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025656v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function and characteristics of repetitive calcium waves associated with meiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The sperm entry point defines the orientation of the calcium-induced contraction wave that directs the first phase of cytoplasmic reorganisation in the ascidian egg.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Roegiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03025661v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different calcium-dependent pathways control fertilisation-triggered glycoside release and the cortical contraction in ascidian eggs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Function and characteristics of repetitive calcium waves associated with meiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sardet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles. Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zygote</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5 (3), pp.318-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0960-9822(95)00062-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0967199400002641⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03025664v1</w:t>
+                <w:t xml:space="preserve">hal-03025661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium signalling at fertilization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Different calcium-dependent pathways control fertilisation-triggered glycoside release and the cortical contraction in ascidian eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Whitaker</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles. Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S002531540003561X⟩</w:t>
+              <w:t xml:space="preserve">Zygote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 3 (3), pp.251-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0967199400002641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025646v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoplasmic domains in eggs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Calcium signalling at fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Swann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Houliston</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Whitaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 74 (1), pp.3-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S002531540003561X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0962-8924(94)90201-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03025639v1</w:t>
+                <w:t xml:space="preserve">hal-03025646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thimerosal reveals calcium-induced calcium release in unfertilised sea urchin eggs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Cytoplasmic domains in eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Whitaker</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Houliston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zygote</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4 (5), pp.166-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0962-8924(94)90201-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0967199400001271⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03025623v1</w:t>
+                <w:t xml:space="preserve">hal-03025639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redundant mechanisms of calcium-induced calcium release underlying calcium waves during fertilization of sea urchin eggs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Mcdougall</w:t>
+                <w:t xml:space="preserve">Thimerosal reveals calcium-induced calcium release in unfertilised sea urchin eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Busa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Whitaker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.8392748⟩</w:t>
+              <w:t xml:space="preserve">Zygote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 1 (1), pp.35-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0967199400001271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025632v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal calcium release and activation of sea urchin eggs by cGMP are independent of the phosphoinositide signaling pathway.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redundant mechanisms of calcium-induced calcium release underlying calcium waves during fertilization of sea urchin eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Galione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Whalley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+                <w:t xml:space="preserve">A Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Crossley</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Busa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Willmott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1091/mbc.3.3.373⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 261 (5119), pp.348-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.8392748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025618v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm-Induced Currents at Fertilization in Sea Urchin Eggs Injected with EGTA and Neomycin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Swann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mcculloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Whitaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 151 (2), pp.552-563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0012-1606(92)90193-K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internal calcium release and activation of sea urchin eggs by cGMP are independent of the phosphoinositide signaling pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Whalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Crossley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Swann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Whitaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 3 (3), pp.373-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.3.3.373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Model Organisms for Mechanobiology Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Caballero-Mancebo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonzalez Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Turlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evo-Devo: In Search of New Model Species</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76, Springer Nature Switzerland, pp.91-116, 2026, Results and Problems in Cell Differentiation, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-06766-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Mitotic Spindle and Microtubule Dynamics in Marine Embryos and Non-model Organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cacchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Cycle Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2740, Springer US, pp.187-210, 2024, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3557-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Editing in the Ascidian Phallusia mammillata and Tail Nerve Cord Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Hebras</w:t>
+                <w:t xml:space="preserve">Isa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene Editing in the Ascidian Phallusia mammillata and Tail Nerve Cord Formation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.217-230, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0974-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of embryo shape during cleavage divisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evo-Devo: Non-model Species in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Guide for Ascidian Microinjection: Phallusia mammillata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitoyoshi Yasuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adv Exp Med Biol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-24, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-7545-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrosomes and spindles in ascidian embryos and eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Prulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods Cell Biol.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.317-339, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.mcb.2015.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microinjection and 4D Fluorescence Imaging in the Eggs and Embryos of the Ascidian Phallusia mammillata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Wing-Man Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods Mol Biol.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.175-185, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-62703-974-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-Cycle Control in Oocytes and During Early Embryonic Cleavage Cycles in Ascidians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int Rev Cell Mol Biol.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.235-264, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-394308-8.00006-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Cycle in Ascidian Eggs and Embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen W Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Cycle in Ascidian Eggs and Embryos.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-169, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-19065-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryological Methods in Ascidians: The Villefranche-sur-Mer Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitoyoshi Yasuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Prulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods Mol Biol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.365-400, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-61779-210-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm-triggered Calcium Oscillations at Fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Biology of Ascidians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Japan, pp.36-46, 2001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-4-431-66982-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8695,380 +8841,380 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Supervised Z-Slice Augmentation for 3D Bio-Imaging via Knowledge Distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pasqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajjad Mahdavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vianay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effect of cell geometry and polarity domains determines the orientation of unequal division</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit G Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl-Philipp Heisenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of midbody remnant in meiosis II creating tethered polar bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Prulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Hebras</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Burgess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId278"/>
+      <w:footerReference w:type="default" r:id="rId282"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9215,51 +9361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Chenevert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sall&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cacchia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3557-5_12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane L V Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rosfelter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Labbey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumollard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schaub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.262037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736038v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04042440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.03.21.533625" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04397557v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Ichbiah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delbary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcdougall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-02084-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Roca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Besnardeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Christians" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201145" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Godard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dumollard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Philipp Heisenberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75639" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146675v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia Gazo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Gomes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105768" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Hebras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pruliere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burgess" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11121394" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03034390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Munro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hebras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.10.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ruggiero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalileh Nabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051087" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa D.L. Gomes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105314" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362943v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23219" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pruli&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Failla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01048-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026617666170130104922" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496374v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Salez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Aicha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Bekkouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.19290" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295171v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Brozovic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick&#228;el Mendez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv966" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423357v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calchi Novati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gould" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Udalski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menzies" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/804/1/20" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather F M Gudejko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen S Moorhouse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather F.M. Gudejko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Burgess" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24337" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.03.155" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ2SMCMF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335233v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2013.10.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chambon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Touati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cladiere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.02.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Levasseur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Sinclair" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.096578" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026059v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takefumi Negishi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoyoshi Yasuo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dgd.12059" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045431" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026033v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumollard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levasseur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebras" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huitorel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carroll" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.057133" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025982v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prodon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chenevert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.047845" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025973v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carroll" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith T Jones" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.003012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025961v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chambon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakayama" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takamura" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcdougall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Satoh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.002220" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025941v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sardet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2006.03.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025952v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Whitaker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0340385" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025886v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden A Homer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison P Murdoch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Herbert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gah184" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025910v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00856" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcdougal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.4.5.1677" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025872v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Elliott" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Hunter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400331" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025853v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Yallop" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.328105" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359694v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Parry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whitaker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200503139" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025843v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise A Hyslop" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L Nixon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Chapman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Chiba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2004.01.030" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025831v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biolcel.2003.11.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KT1GPZ4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025805v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025796v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wood" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.00846" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025816v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden Homer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Murdoch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1062" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C5F1FFEB2508EEFCEE59E76CB17871EBCE29C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(02)00811-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025761v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony J O'Sullivan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025745v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0248-4900(00)01068-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z15405BW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025718v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025752v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Shearer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0248-4900(00)01073-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDW00KTH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025711v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025715v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roegiers" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rouviere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-4622(98)00129-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H60DG99-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025656v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025661v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(95)00062-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSL3C9H0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025664v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C Lambert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles. Lambert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0967199400002641" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-CQNXJF77-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025646v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Swann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540003561X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D99B48CA610C009414966893C4902E0C24CABF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025639v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Houliston" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0962-8924(94)90201-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6NHR00N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025623v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0967199400001271" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z42GLLBJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025632v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galione" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mcdougall" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Busa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Willmott" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gillot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.8392748" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025618v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Whalley" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Crossley" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.3.3.373" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025613v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcculloh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Chambers" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-1606(92)90193-K" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A5D71A1FBE7E41D3599FE46F1E34ADA5C80B9A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400950v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caballero-Mancebo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez Suarez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06766-1_6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779940v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025300v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_13" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362892v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Godard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362952v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7545-2_3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335185v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2015.03.006" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335198v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wing-Man Lee" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-974-1_11" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335237v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394308-8.00006-6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026008v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen W Lee" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19065-0_8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335242v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-210-6_14" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025773v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-66982-1_7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400997v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Mahdavi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vianay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Colin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282304v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G Godard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115684v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caballero-Mancebo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez Suarez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Chenevert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben-Aicha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Besnardeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.11.24.690087" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sall&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cacchia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3557-5_12" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779508v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane L V Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736038v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rosfelter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Labbey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumollard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schaub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.262037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04397557v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Ichbiah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delbary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcdougall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turlier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-02084-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04042440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.03.21.533625" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Roca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Christians" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201145" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699105v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Godard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dumollard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Philipp Heisenberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75639" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia Gazo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Gomes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105768" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Hebras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pruliere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burgess" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11121394" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03034390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Munro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hebras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.10.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ruggiero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalileh Nabi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051087" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa D.L. Gomes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105314" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23219" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pruli&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Failla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01048-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026617666170130104922" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-W5RB7FSP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Salez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Aicha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Bekkouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.19290" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Brozovic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick&#228;el Mendez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv966" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423357v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calchi Novati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gould" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Udalski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menzies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/804/1/20" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026068v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather F M Gudejko" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen S Moorhouse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather F.M. Gudejko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Burgess" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24337" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.03.155" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ2SMCMF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335233v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2013.10.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Levasseur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chambon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Sinclair" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.096578" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539613v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Touati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cladiere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.02.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takefumi Negishi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoyoshi Yasuo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dgd.12059" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026046v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045431" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumollard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levasseur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebras" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huitorel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carroll" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.057133" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prodon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chenevert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.047845" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025973v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carroll" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith T Jones" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.003012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025961v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chambon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakayama" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takamura" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcdougall" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Satoh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.002220" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025941v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sardet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2006.03.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025952v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Whitaker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0340385" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden A Homer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison P Murdoch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Herbert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gah184" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025910v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00856" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025880v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcdougal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.4.5.1677" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359694v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Parry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whitaker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200503139" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025872v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Elliott" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Hunter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400331" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025853v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Yallop" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.328105" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025843v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise A Hyslop" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L Nixon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Chapman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Chiba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2004.01.030" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025831v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biolcel.2003.11.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KT1GPZ4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025805v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025796v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wood" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.00846" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025816v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden Homer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Murdoch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1062" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C5F1FFEB2508EEFCEE59E76CB17871EBCE29C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(02)00811-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony J O'Sullivan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025745v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0248-4900(00)01068-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z15405BW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025718v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025752v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Shearer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0248-4900(00)01073-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDW00KTH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025711v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025715v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roegiers" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rouviere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-4622(98)00129-x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H60DG99-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025656v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025661v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(95)00062-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSL3C9H0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025664v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C Lambert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles. Lambert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0967199400002641" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-CQNXJF77-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025646v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Swann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540003561X" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D99B48CA610C009414966893C4902E0C24CABF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025639v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Houliston" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0962-8924(94)90201-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6NHR00N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025623v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0967199400001271" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z42GLLBJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025632v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galione" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mcdougall" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Busa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Willmott" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gillot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.8392748" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025613v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcculloh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Chambers" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-1606(92)90193-K" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A5D71A1FBE7E41D3599FE46F1E34ADA5C80B9A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025618v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Whalley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Crossley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.3.3.373" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400950v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06766-1_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779940v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025300v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_13" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362892v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Godard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362952v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7545-2_3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335185v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2015.03.006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335198v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wing-Man Lee" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-974-1_11" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335237v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394308-8.00006-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026008v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen W Lee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19065-0_8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335242v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-210-6_14" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025773v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-66982-1_7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400997v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Mahdavi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vianay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Colin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282304v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G Godard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115684v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>