--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -259,51 +259,51 @@
                 <w:t xml:space="preserve">Measuring Mitotic Spindle and Microtubule Dynamics in Marine Embryos and Non-model Organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Robert</w:t>
+                <w:t xml:space="preserve">Morgane L V Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -344,7194 +344,6926 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3557-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476804v1</w:t>
+                <w:t xml:space="preserve">hal-04779508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Mitotic Spindle and Microtubule Dynamics in Marine Embryos and Non-model Organisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction of cortical pulling at mitotic entry facilitates aster centration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rosfelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain de Labbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lorca</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3557-5_12⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.262037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779508v1</w:t>
+                <w:t xml:space="preserve">hal-05013554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Mitotic Spindle and Microtubule Dynamics in Marine Embryos and Non-model Organisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction of cortical pulling at mitotic entry facilitates aster centration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rosfelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain de Labbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lorca</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3557-5_12⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2023.03.21.533625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736038v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of cortical pulling at mitotic entry facilitates aster centration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Embryo mechanics cartography: inference of 3D force atlases from fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Ichbiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delbary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Turlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.262037⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (12), pp.1989-1999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41592-023-02084-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05013554v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397557v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryo mechanics cartography: inference of 3D force atlases from fluorescence microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Delbary</w:t>
+                <w:t xml:space="preserve">Acquisition of the Spindle Assembly Checkpoint and its modulation by cell fate and cell size in a chordate embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Besnardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Christians</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Chenevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41592-023-02084-7⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.201145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397557v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of cortical pulling at mitotic entry facilitates aster centration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined effect of cell geometry and polarity domains determines the orientation of unequal division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl-Philipp Heisenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2023.03.21.533625⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.75639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042440v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of the Spindle Assembly Checkpoint and its modulation by cell fate and cell size in a chordate embryo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Roca</w:t>
+                <w:t xml:space="preserve">High-content analysis of larval phenotypes for the screening of xenobiotic toxicity using Phallusia mammillata embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgeniia Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Peyriéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Besnardeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.201145⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232, pp.105768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842268v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of cell geometry and polarity domains determines the orientation of unequal division</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Spindle Assembly Checkpoint Functions during Early Development in Non-Chordate Embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Chenevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Besnardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Ruggiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalileh Nabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.75639⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9051087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699105v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-content analysis of larval phenotypes for the screening of xenobiotic toxicity using Phallusia mammillata embryos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lydia Besnardeau</w:t>
+                <w:t xml:space="preserve">Role of PB1 Midbody Remnant Creating Tethered Polar Bodies during Meiosis II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Pruliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105768⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11121394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146675v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of PB1 Midbody Remnant Creating Tethered Polar Bodies during Meiosis II</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vlad Costache</w:t>
+                <w:t xml:space="preserve">Apical Relaxation during Mitotic Rounding Promotes Tension-Oriented Cell Division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Munro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Chenevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11121394⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (6), pp.695-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2020.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025218v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apical Relaxation during Mitotic Rounding Promotes Tension-Oriented Cell Division</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Bisphenols disrupt differentiation of the pigmented cells during larval brain formation in the ascidian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isa D.L. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgeniia Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalileh Nabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Besnardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2020.10.016⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216, pp.105314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034390v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spindle Assembly Checkpoint Functions during Early Development in Non-Chordate Embryos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Roca</w:t>
+                <w:t xml:space="preserve">Potential roles of nuclear receptors in mediating neurodevelopmental toxicity of known endocrine‐disrupting chemicals in ascidian embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgeniia Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Besnardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dalileh Nabi</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9051087⟩</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (10), pp.1333-1347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.23219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565944v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenols disrupt differentiation of the pigmented cells during larval brain formation in the ascidian</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Hebras</w:t>
+                <w:t xml:space="preserve">The invariant cleavage pattern displayed by ascidian embryos depends on spindle positioning along the cell's longest axis in the apical plane and relies on asynchronous cell divisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Salez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Ben Aicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Bekkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.e19290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.19290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105314⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02362929v1</w:t>
+                <w:t xml:space="preserve">hal-01496374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential roles of nuclear receptors in mediating neurodevelopmental toxicity of known endocrine‐disrupting chemicals in ascidian embryos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Ascidians: An Emerging Marine Model for Drug Discovery and Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgeniia Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Besnardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrd.23219⟩</w:t>
+              <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1568026617666170130104922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362943v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kif2 localizes to a subdomain of cortical endoplasmic reticulum that drives asymmetric spindle position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Prulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Besnardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Failla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.917. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-017-01048-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascidians: An Emerging Marine Model for Drug Discovery and Screening</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ANISEED 2015: a digital framework for the comparative developmental biology of ascidians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matija Brozovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickäel Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1568026617666170130104922⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (D1), pp.D808-D818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02115692v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invariant cleavage pattern displayed by ascidian embryos depends on spindle positioning along the cell's longest axis in the apical plane and relies on asynchronous cell divisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Faisal Bekkouche</w:t>
+                <w:t xml:space="preserve">PATHWAY TO THE GALACTIC DISTRIBUTION OF PLANETS: COMBINED SPITZER AND GROUND-BASED MICROLENS PARALLAX MEASUREMENTS OF 21 SINGLE-LENS EVENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calchi Novati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Udalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Menzies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.19290⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 804 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/804/1/20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496374v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANISEED 2015: a digital framework for the comparative developmental biology of ascidians</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of cell polarity on early development of the sea urchin embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather F M Gudejko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen S Moorhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather F.M. Gudejko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv966⟩</w:t>
+              <w:t xml:space="preserve">Developmental Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 244 (12), pp.1469-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dvdy.24337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295171v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PATHWAY TO THE GALACTIC DISTRIBUTION OF PLANETS: COMBINED SPITZER AND GROUND-BASED MICROLENS PARALLAX MEASUREMENTS OF 21 SINGLE-LENS EVENTS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell cycle arrest and activation of development in marine invertebrate deuterostomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Costache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/804/1/20⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 450 (3), pp.1175-1181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.03.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423357v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cell polarity on early development of the sea urchin embryo</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Heather F.M. Gudejko</w:t>
+                <w:t xml:space="preserve">Beta-catenin patterns the cell cycle during maternal-to-zygotic transition in urochordate embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Besnardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David R Burgess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dvdy.24337⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 384 (2), pp.331-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026068v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle arrest and activation of development in marine invertebrate deuterostomes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Release from meiotic arrest in ascidian eggs requires the activity of two phosphatases but not CaMKII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.03.155⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 140 (22), pp.4583-4593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.096578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02335191v1</w:t>
+                <w:t xml:space="preserve">hal-01539618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-catenin patterns the cell cycle during maternal-to-zygotic transition in urochordate embryos</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The PP2A Inhibitor I2PP2A Is Essential for Sister Chromatid Segregation in Oocyte Meiosis II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra A. Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cladiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2013.10.007⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (6), pp.485-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335233v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release from meiotic arrest in ascidian eggs requires the activity of two phosphatases but not CaMKII</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Practical tips for imaging ascidian embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takefumi Negishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitoyoshi Yasuo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.096578⟩</w:t>
+              <w:t xml:space="preserve">Development, growth &amp; differentiation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (4), pp.446-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dgd.12059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539618v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PP2A Inhibitor I2PP2A Is Essential for Sister Chromatid Segregation in Oocyte Meiosis II</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Urochordate Ascidians Possess a Single Isoform of Aurora Kinase That Localizes to the Midbody via TPX2 in Eggs and Cleavage Stage Embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.02.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e45431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539613v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical tips for imaging ascidian embryos</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mos limits the number of meiotic divisions in urochordate eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Huitorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development, growth &amp; differentiation.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 138 (5), pp.885-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.057133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/dgd.12059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03026059v1</w:t>
+                <w:t xml:space="preserve">hal-03026033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urochordate Ascidians Possess a Single Isoform of Aurora Kinase That Localizes to the Midbody via TPX2 in Eggs and Cleavage Stage Embryos</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dual mechanism controls asymmetric spindle position in ascidian germ cell precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Prodon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chenevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045431⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 137 (12), pp.2011-2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.047845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026046v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mos limits the number of meiotic divisions in urochordate eggs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel mechanism controls the Ca2+ oscillations triggered by activation of ascidian eggs and has an absolute requirement for Cdk1 activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith T Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.057133⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 120 (10), pp.1763-1771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.003012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026033v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual mechanism controls asymmetric spindle position in ascidian germ cell precursors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ERK- and JNK-signalling regulate gene networks that stimulate metamorphosis and apoptosis in tail tissues of ascidian tadpoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nakayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Takamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Satoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 137 (12), pp.2011-2021. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.047845⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 134 (6), pp.1203-1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.002220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025982v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel mechanism controls the Ca2+ oscillations triggered by activation of ascidian eggs and has an absolute requirement for Cdk1 activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Keith T Jones</w:t>
+                <w:t xml:space="preserve">Signals and calcium waves at fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.003012⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (2), pp.223-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2006.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025973v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERK- and JNK-signalling regulate gene networks that stimulate metamorphosis and apoptosis in tail tissues of ascidian tadpoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endoplasmic reticulum generates calcium signalling microdomains around the nucleus and spindle in syncytial Drosophila embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Chambon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Satoh</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Whitaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.002220⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (3), pp.385-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST0340385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025961v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signals and calcium waves at fertilization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+                <w:t xml:space="preserve">RNA interference in meiosis I human oocytes: towards an understanding of human aneuploidy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden A Homer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison P Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2006.03.001⟩</w:t>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (6), pp.397-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gah184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025941v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoplasmic reticulum generates calcium signalling microdomains around the nucleus and spindle in syncytial Drosophila embryos</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mad2 is required for inhibiting securin and cyclin B degradation following spindle depolymerisation in meiosis I mouse oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Whitaker</w:t>
+                <w:t xml:space="preserve">Hayden A Homer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison P Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BST0340385⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 130 (6), pp.829-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/rep.1.00856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025952v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA interference in meiosis I human oocytes: towards an understanding of human aneuploidy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Restaging the Spindle Assembly Checkpoint in Female Mammalian Meiosis I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden A Homer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (5), pp.650-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/cc.4.5.1677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molehr/gah184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03025886v1</w:t>
+                <w:t xml:space="preserve">hal-03025880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mad2 is required for inhibiting securin and cyclin B degradation following spindle depolymerisation in meiosis I mouse oocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayden A Homer</w:t>
+                <w:t xml:space="preserve">Microdomains bounded by endoplasmic reticulum segregate cell cycle calcium transients in syncytial Drosophila embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huw Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mary Herbert</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Whitaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/rep.1.00856⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 171 (1), pp.47-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.200503139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025910v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restaging the Spindle Assembly Checkpoint in Female Mammalian Meiosis I</w:t>
+                <w:t xml:space="preserve">Pairing, connecting, exchanging, pausing and pulling chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mary Herbert</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Hunter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/cc.4.5.1677⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (2), pp.120-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.embor.7400331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025880v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdomains bounded by endoplasmic reticulum segregate cell cycle calcium transients in syncytial Drosophila embryos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mad2 prevents aneuploidy and premature proteolysis of cyclin B and securin during meiosis I in mouse oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Yallop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison P Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.200503139⟩</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (2), pp.202-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.328105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359694v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairing, connecting, exchanging, pausing and pulling chromosomes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ca2+-promoted cyclin B1 degradation in mouse oocytes requires the establishment of a metaphase arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise A Hyslop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria L Nixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faye Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyoshi Chiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.embor.7400331⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 269 (1), pp.206-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2004.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025872v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mad2 prevents aneuploidy and premature proteolysis of cyclin B and securin during meiosis I in mouse oocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fertilisation calcium signals in the ascidian egg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gad.328105⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 96 (1), pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biolcel.2003.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025853v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+-promoted cyclin B1 degradation in mouse oocytes requires the establishment of a metaphase arrest</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Inositol 1,4,5-Trisphophate (IP 3 ) Responsiveness Is Regulated in a Meiotic Cell Cycle Dependent Manner Implications for Fertilization Induced Calcium Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2 (6), pp.610-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025843v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertilisation calcium signals in the ascidian egg</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring the mechanism of action of the sperm-triggered calcium-wave pacemaker in ascidian zygotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Whitaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith T Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 116 (24), pp.4997-5004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.00846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biolcel.2003.11.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03025831v1</w:t>
+                <w:t xml:space="preserve">hal-03025796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inositol 1,4,5-Trisphophate (IP 3 ) Responsiveness Is Regulated in a Meiotic Cell Cycle Dependent Manner Implications for Fertilization Induced Calcium Signaling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Homologue disjunction in mouse oocytes requires proteolysis of securin and cyclin B1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayden Homer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Yallop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Murdoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (11), pp.1023-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb1062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025805v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the mechanism of action of the sperm-triggered calcium-wave pacemaker in ascidian zygotes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Ca2+ Oscillations Promote APC/C-Dependent Cyclin B1 Degradation during Metaphase Arrest and Completion of Meiosis in Fertilizing Mouse Eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria L Nixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith T Jones</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.00846⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (9), pp.746-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0960-9822(02)00811-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025796v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homologue disjunction in mouse oocytes requires proteolysis of securin and cyclin B1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Cell cycle-dependent repetitive Ca(2+ )waves induced by a cytosolic sperm extract in mature ascidian eggs mimic those observed at fertilization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony J O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith T Jones</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 113 Pt 19, pp.3453-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03025816v1</w:t>
+                <w:t xml:space="preserve">hal-03025761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+ Oscillations Promote APC/C-Dependent Cyclin B1 Degradation during Metaphase Arrest and Completion of Meiosis in Fertilizing Mouse Eggs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Ca2+ oscillations and the cell cycle at fertilisation of mammalian and ascidian eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria L Nixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith T Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 92 (3-4), pp.187-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0248-4900(00)01068-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0960-9822(02)00811-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03025789v1</w:t>
+                <w:t xml:space="preserve">hal-03025745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle-dependent repetitive Ca(2+ )waves induced by a cytosolic sperm extract in mature ascidian eggs mimic those observed at fertilization.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sperm-induced calcium oscillations at fertilisation in ascidians are controlled by cyclin B1-dependent kinase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Keith T Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 113 Pt 19, pp.3453-62</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 127 (3), pp.631-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025761v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+ oscillations and the cell cycle at fertilisation of mammalian and ascidian eggs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The initiation and propagation of the fertilization wave in sea urchin eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Keith T Jones</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Shearer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Whitaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 92 (3-4), pp.187-196. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 92 (3-4), pp.205-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0248-4900(00)01073-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0248-4900(00)01068-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03025745v1</w:t>
+                <w:t xml:space="preserve">hal-03025752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm-induced calcium oscillations at fertilisation in ascidians are controlled by cyclin B1-dependent kinase activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Sperm-triggered calcium oscillations during meiosis in ascidian oocytes first pause, restart, then stop: correlations with cell cycle kinase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 127 (3), pp.631-41</w:t>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025718v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The initiation and propagation of the fertilization wave in sea urchin eggs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcium waves and oscillations in eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Roegiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Whitaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 72 (1-2), pp.131-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0301-4622(98)00129-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0248-4900(00)01073-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03025752v1</w:t>
+                <w:t xml:space="preserve">hal-03025715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm-triggered calcium oscillations during meiosis in ascidian oocytes first pause, restart, then stop: correlations with cell cycle kinase activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different calcium-dependent pathways control fertilisation-triggered glycoside release and the cortical contraction in ascidian eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Levasseur</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles. Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zygote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 3 (3), pp.251-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0967199400002641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025711v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium waves and oscillations in eggs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">The sperm entry point defines the orientation of the calcium-induced contraction wave that directs the first phase of cytoplasmic reorganisation in the ascidian egg.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Roegiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sardet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03025715v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sperm entry point defines the orientation of the calcium-induced contraction wave that directs the first phase of cytoplasmic reorganisation in the ascidian egg.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Function and characteristics of repetitive calcium waves associated with meiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5 (3), pp.318-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0960-9822(95)00062-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025656v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function and characteristics of repetitive calcium waves associated with meiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcium signalling at fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Swann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Sardet</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Whitaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0960-9822(95)00062-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 74 (1), pp.3-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S002531540003561X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025661v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different calcium-dependent pathways control fertilisation-triggered glycoside release and the cortical contraction in ascidian eggs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles C Lambert</w:t>
+                <w:t xml:space="preserve">Cytoplasmic domains in eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles. Lambert</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Houliston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zygote</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0967199400002641⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4 (5), pp.166-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0962-8924(94)90201-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025664v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium signalling at fertilization</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Redundant mechanisms of calcium-induced calcium release underlying calcium waves during fertilization of sea urchin eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Galione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Busa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Willmott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S002531540003561X⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 261 (5119), pp.348-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.8392748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03025646v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoplasmic domains in eggs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thimerosal reveals calcium-induced calcium release in unfertilised sea urchin eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Houliston</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Whitaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0962-8924(94)90201-1⟩</w:t>
+              <w:t xml:space="preserve">Zygote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 1 (1), pp.35-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0967199400001271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025639v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thimerosal reveals calcium-induced calcium release in unfertilised sea urchin eggs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sperm-Induced Currents at Fertilization in Sea Urchin Eggs Injected with EGTA and Neomycin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Swann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mcculloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Whitaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zygote</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0967199400001271⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 151 (2), pp.552-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0012-1606(92)90193-K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025623v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redundant mechanisms of calcium-induced calcium release underlying calcium waves during fertilization of sea urchin eggs</w:t>
-[...139 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Internal calcium release and activation of sea urchin eggs by cGMP are independent of the phosphoinositide signaling pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Whalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Crossley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Swann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...180 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Whitaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 3 (3), pp.373-383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1091/mbc.3.3.373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7541,51 +7273,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Model Organisms for Mechanobiology Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Caballero-Mancebo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7634,119 +7366,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Turlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evo-Devo: In Search of New Model Species</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76, Springer Nature Switzerland, pp.91-116, 2026, Results and Problems in Cell Differentiation, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-06766-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Mitotic Spindle and Microtubule Dynamics in Marine Embryos and Non-model Organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7787,1051 +7519,1051 @@
               <w:t xml:space="preserve">Cell Cycle Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2740, Springer US, pp.187-210, 2024, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3557-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Editing in the Ascidian Phallusia mammillata and Tail Nerve Cord Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene Editing in the Ascidian Phallusia mammillata and Tail Nerve Cord Formation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.217-230, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0974-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of embryo shape during cleavage divisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evo-Devo: Non-model Species in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Guide for Ascidian Microinjection: Phallusia mammillata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitoyoshi Yasuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adv Exp Med Biol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-24, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-7545-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrosomes and spindles in ascidian embryos and eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Prulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods Cell Biol.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.317-339, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.mcb.2015.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microinjection and 4D Fluorescence Imaging in the Eggs and Embryos of the Ascidian Phallusia mammillata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Wing-Man Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods Mol Biol.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.175-185, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-62703-974-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-Cycle Control in Oocytes and During Early Embryonic Cleavage Cycles in Ascidians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int Rev Cell Mol Biol.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.235-264, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-394308-8.00006-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Cycle in Ascidian Eggs and Embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen W Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Cycle in Ascidian Eggs and Embryos.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-169, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-19065-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryological Methods in Ascidians: The Villefranche-sur-Mer Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitoyoshi Yasuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Prulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods Mol Biol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.365-400, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-61779-210-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm-triggered Calcium Oscillations at Fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Biology of Ascidians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Japan, pp.36-46, 2001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-4-431-66982-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8841,380 +8573,380 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Supervised Z-Slice Augmentation for 3D Bio-Imaging via Knowledge Distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pasqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajjad Mahdavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Pasqui</w:t>
+                <w:t xml:space="preserve">Benoit Vianay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sajjad Mahdavi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandra Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effect of cell geometry and polarity domains determines the orientation of unequal division</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit G Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl-Philipp Heisenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of midbody remnant in meiosis II creating tethered polar bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Prulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Burgess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId282"/>
+      <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9361,51 +9093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caballero-Mancebo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez Suarez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Chenevert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben-Aicha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Besnardeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.11.24.690087" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sall&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cacchia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3557-5_12" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779508v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane L V Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736038v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rosfelter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Labbey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumollard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schaub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.262037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04397557v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Ichbiah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delbary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcdougall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turlier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-02084-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04042440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.03.21.533625" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Roca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Christians" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201145" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699105v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Godard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dumollard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Philipp Heisenberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75639" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia Gazo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Gomes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105768" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Hebras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pruliere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burgess" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11121394" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03034390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Munro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hebras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.10.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ruggiero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalileh Nabi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051087" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa D.L. Gomes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105314" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23219" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pruli&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Failla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01048-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026617666170130104922" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-W5RB7FSP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Salez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Aicha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Bekkouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.19290" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Brozovic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick&#228;el Mendez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv966" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423357v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calchi Novati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gould" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Udalski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menzies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/804/1/20" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026068v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather F M Gudejko" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen S Moorhouse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather F.M. Gudejko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Burgess" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24337" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.03.155" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ2SMCMF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335233v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2013.10.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Levasseur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chambon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Sinclair" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.096578" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539613v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Touati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cladiere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.02.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026059v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takefumi Negishi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoyoshi Yasuo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dgd.12059" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026046v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045431" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumollard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levasseur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebras" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huitorel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carroll" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.057133" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025982v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prodon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chenevert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.047845" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025973v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carroll" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith T Jones" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.003012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025961v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chambon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakayama" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takamura" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcdougall" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Satoh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.002220" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025941v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sardet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2006.03.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025952v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Whitaker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0340385" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden A Homer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison P Murdoch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Herbert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gah184" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025910v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00856" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025880v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcdougal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.4.5.1677" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359694v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Parry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whitaker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200503139" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025872v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Elliott" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Hunter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400331" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025853v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Yallop" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.328105" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025843v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise A Hyslop" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L Nixon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Chapman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Chiba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2004.01.030" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025831v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biolcel.2003.11.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KT1GPZ4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025805v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025796v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wood" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.00846" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025816v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden Homer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Murdoch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1062" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C5F1FFEB2508EEFCEE59E76CB17871EBCE29C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(02)00811-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony J O'Sullivan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025745v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0248-4900(00)01068-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z15405BW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025718v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025752v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Shearer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0248-4900(00)01073-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDW00KTH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025711v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025715v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roegiers" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rouviere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-4622(98)00129-x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H60DG99-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025656v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025661v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(95)00062-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSL3C9H0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025664v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C Lambert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles. Lambert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0967199400002641" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-CQNXJF77-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025646v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Swann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540003561X" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D99B48CA610C009414966893C4902E0C24CABF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025639v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Houliston" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0962-8924(94)90201-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6NHR00N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025623v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0967199400001271" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z42GLLBJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025632v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galione" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mcdougall" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Busa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Willmott" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gillot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.8392748" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025613v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcculloh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Chambers" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-1606(92)90193-K" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A5D71A1FBE7E41D3599FE46F1E34ADA5C80B9A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025618v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Whalley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Crossley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.3.3.373" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400950v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06766-1_6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779940v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025300v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_13" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362892v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Godard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362952v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7545-2_3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335185v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2015.03.006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335198v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wing-Man Lee" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-974-1_11" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335237v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394308-8.00006-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026008v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen W Lee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19065-0_8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335242v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-210-6_14" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025773v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-66982-1_7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400997v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Mahdavi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vianay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Colin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282304v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G Godard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115684v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caballero-Mancebo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez Suarez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Chenevert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben-Aicha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Besnardeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.11.24.690087" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane L V Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sall&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cacchia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3557-5_12" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rosfelter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Labbey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumollard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schaub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.262037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04042440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.03.21.533625" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04397557v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Ichbiah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delbary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcdougall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turlier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-02084-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Roca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Christians" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201145" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Godard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dumollard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Philipp Heisenberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75639" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146675v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia Gazo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Gomes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105768" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565944v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ruggiero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalileh Nabi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Hebras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pruliere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burgess" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11121394" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03034390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Munro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hebras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.10.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa D.L. Gomes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105314" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23219" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496374v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Salez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Aicha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Bekkouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.19290" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115692v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026617666170130104922" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-W5RB7FSP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115657v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pruli&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Failla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01048-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Brozovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick&#228;el Mendez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv966" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calchi Novati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gould" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Udalski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menzies" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/804/1/20" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather F M Gudejko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen S Moorhouse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather F.M. Gudejko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Burgess" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24337" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.03.155" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ2SMCMF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335233v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2013.10.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Levasseur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chambon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Sinclair" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.096578" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539613v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Touati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cladiere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.02.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takefumi Negishi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoyoshi Yasuo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dgd.12059" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026046v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045431" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026033v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumollard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levasseur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huitorel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carroll" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.057133" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025982v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prodon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chenevert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.047845" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025973v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carroll" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith T Jones" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.003012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025961v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chambon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakayama" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takamura" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcdougall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Satoh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.002220" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025941v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sardet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2006.03.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025952v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Whitaker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0340385" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden A Homer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison P Murdoch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Herbert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gah184" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00856" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025880v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcdougal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.4.5.1677" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359694v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Parry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whitaker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200503139" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025872v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Elliott" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Hunter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400331" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025853v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Yallop" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.328105" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025843v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise A Hyslop" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L Nixon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Chapman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Chiba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2004.01.030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025831v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biolcel.2003.11.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KT1GPZ4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025805v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wood" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.00846" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025816v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden Homer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Murdoch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1062" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C5F1FFEB2508EEFCEE59E76CB17871EBCE29C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025789v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(02)00811-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025761v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony J O'Sullivan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025745v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0248-4900(00)01068-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z15405BW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025718v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025752v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Shearer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0248-4900(00)01073-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDW00KTH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025715v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roegiers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rouviere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-4622(98)00129-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H60DG99-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025664v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C Lambert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles. Lambert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0967199400002641" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-CQNXJF77-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025656v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025661v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(95)00062-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSL3C9H0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025646v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Swann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540003561X" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D99B48CA610C009414966893C4902E0C24CABF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025639v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Houliston" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0962-8924(94)90201-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6NHR00N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025632v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galione" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mcdougall" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Busa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Willmott" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gillot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.8392748" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025623v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0967199400001271" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z42GLLBJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025613v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcculloh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Chambers" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-1606(92)90193-K" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A5D71A1FBE7E41D3599FE46F1E34ADA5C80B9A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025618v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Whalley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Crossley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.3.3.373" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400950v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06766-1_6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779940v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025300v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_13" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362892v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Godard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362952v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7545-2_3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335185v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2015.03.006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335198v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wing-Man Lee" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-974-1_11" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335237v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394308-8.00006-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026008v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen W Lee" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19065-0_8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335242v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-210-6_14" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-66982-1_7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400997v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqui" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Mahdavi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vianay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Colin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282304v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G Godard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115684v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>