--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -502,425 +502,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of cortical pulling at mitotic entry facilitates aster centration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Janet Chenevert</w:t>
+                <w:t xml:space="preserve">Embryo mechanics cartography: inference of 3D force atlases from fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Ichbiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delbary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Turlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2023.03.21.533625⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (12), pp.1989-1999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41592-023-02084-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042440v1</w:t>
+                <w:t xml:space="preserve">hal-04397557v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryo mechanics cartography: inference of 3D force atlases from fluorescence microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Acquisition of the Spindle Assembly Checkpoint and its modulation by cell fate and cell size in a chordate embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Besnardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Christians</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Chenevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41592-023-02084-7⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.201145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397557v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of the Spindle Assembly Checkpoint and its modulation by cell fate and cell size in a chordate embryo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydia Besnardeau</w:t>
+                <w:t xml:space="preserve">Reduction of cortical pulling at mitotic entry facilitates aster centration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rosfelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain de Labbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Chenevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Christians</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Janet Chenevert</w:t>
+                <w:t xml:space="preserve">Sébastien Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 150 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.201145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2023.03.21.533625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842268v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effect of cell geometry and polarity domains determines the orientation of unequal division</w:t>
               </w:r>
@@ -945,51 +945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl-Philipp Heisenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1151,429 +1151,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spindle Assembly Checkpoint Functions during Early Development in Non-Chordate Embryos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lydia Besnardeau</w:t>
+                <w:t xml:space="preserve">Role of PB1 Midbody Remnant Creating Tethered Polar Bodies during Meiosis II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Ruggiero</w:t>
+                <w:t xml:space="preserve">Celine Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalileh Nabi</w:t>
+                <w:t xml:space="preserve">Gerard Pruliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9051087⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11121394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565944v1</w:t>
+                <w:t xml:space="preserve">hal-03025218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of PB1 Midbody Remnant Creating Tethered Polar Bodies during Meiosis II</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gerard Pruliere</w:t>
+                <w:t xml:space="preserve">Apical Relaxation during Mitotic Rounding Promotes Tension-Oriented Cell Division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Burgess</w:t>
+                <w:t xml:space="preserve">Edwin Munro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vlad Costache</w:t>
+                <w:t xml:space="preserve">Céline Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (12), pp.1394. </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (6), pp.695-706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes11121394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2020.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025218v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apical Relaxation during Mitotic Rounding Promotes Tension-Oriented Cell Division</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+                <w:t xml:space="preserve">The Spindle Assembly Checkpoint Functions during Early Development in Non-Chordate Embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Chenevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Besnardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Munro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Janet Chenevert</w:t>
+                <w:t xml:space="preserve">Antonella Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Hebras</w:t>
+                <w:t xml:space="preserve">Dalileh Nabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55 (6), pp.695-706. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.1087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2020.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells9051087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034390v1</w:t>
+                <w:t xml:space="preserve">hal-02565944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenols disrupt differentiation of the pigmented cells during larval brain formation in the ascidian</w:t>
               </w:r>
@@ -1585,77 +1585,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isa D.L. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgeniia Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalileh Nabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Besnardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 216, pp.105314. </w:t>
@@ -1732,64 +1732,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgeniia Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Besnardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86 (10), pp.1333-1347. </w:t>
@@ -1821,177 +1821,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invariant cleavage pattern displayed by ascidian embryos depends on spindle positioning along the cell's longest axis in the apical plane and relies on asynchronous cell divisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+                <w:t xml:space="preserve">Kif2 localizes to a subdomain of cortical endoplasmic reticulum that drives asymmetric spindle position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Costache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Minc</w:t>
+                <w:t xml:space="preserve">Gérard Prulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Besnardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Salez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Faisal Bekkouche</w:t>
+                <w:t xml:space="preserve">Margaux Failla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.19290⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01048-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496374v1</w:t>
+                <w:t xml:space="preserve">hal-02115657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascidians: An Emerging Marine Model for Drug Discovery and Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2013,245 +2013,245 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Besnardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (18), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/1568026617666170130104922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kif2 localizes to a subdomain of cortical endoplasmic reticulum that drives asymmetric spindle position</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Hebras</w:t>
+                <w:t xml:space="preserve">The invariant cleavage pattern displayed by ascidian embryos depends on spindle positioning along the cell's longest axis in the apical plane and relies on asynchronous cell divisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Salez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Prulière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydia Besnardeau</w:t>
+                <w:t xml:space="preserve">Sameh Ben Aicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Failla</w:t>
+                <w:t xml:space="preserve">Faisal Bekkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.917. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.e19290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01048-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.19290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115657v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANISEED 2015: a digital framework for the comparative developmental biology of ascidians</w:t>
               </w:r>
@@ -2544,51 +2544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen S Moorhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather F.M. Gudejko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R Burgess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2635,64 +2635,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell cycle arrest and activation of development in marine invertebrate deuterostomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2745,455 +2745,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-catenin patterns the cell cycle during maternal-to-zygotic transition in urochordate embryos</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Release from meiotic arrest in ascidian eggs requires the activity of two phosphatases but not CaMKII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2013.10.007⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 140 (22), pp.4583-4593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.096578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335233v1</w:t>
+                <w:t xml:space="preserve">hal-01539618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release from meiotic arrest in ascidian eggs requires the activity of two phosphatases but not CaMKII</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">The PP2A Inhibitor I2PP2A Is Essential for Sister Chromatid Segregation in Oocyte Meiosis II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra A. Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cladiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Hebras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maureen Sinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.096578⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (6), pp.485-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539618v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PP2A Inhibitor I2PP2A Is Essential for Sister Chromatid Segregation in Oocyte Meiosis II</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beta-catenin patterns the cell cycle during maternal-to-zygotic transition in urochordate embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Besnardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (6), pp.485-490. </w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 384 (2), pp.331-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539613v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical tips for imaging ascidian embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takefumi Negishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitoyoshi Yasuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3240,64 +3240,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urochordate Ascidians Possess a Single Isoform of Aurora Kinase That Localizes to the Midbody via TPX2 in Eggs and Cleavage Stage Embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (9), pp.e45431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3599,90 +3599,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel mechanism controls the Ca2+ oscillations triggered by activation of ascidian eggs and has an absolute requirement for Cdk1 activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith T Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 120 (10), pp.1763-1771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3872,51 +3872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (2), pp.223-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4067,64 +4067,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA interference in meiosis I human oocytes: towards an understanding of human aneuploidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden A Homer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison P Murdoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4197,64 +4197,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mad2 is required for inhibiting securin and cyclin B degradation following spindle depolymerisation in meiosis I mouse oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden A Homer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison P Murdoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4314,90 +4314,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaging the Spindle Assembly Checkpoint in Female Mammalian Meiosis I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden A Homer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4457,51 +4457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microdomains bounded by endoplasmic reticulum segregate cell cycle calcium transients in syncytial Drosophila embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huw Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Whitaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4548,51 +4548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pairing, connecting, exchanging, pausing and pulling chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4652,64 +4652,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mad2 prevents aneuploidy and premature proteolysis of cyclin B and securin during meiosis I in mouse oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katie Yallop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4812,51 +4812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise A Hyslop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria L Nixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faye Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4933,51 +4933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertilisation calcium signals in the ascidian egg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5049,64 +5049,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inositol 1,4,5-Trisphophate (IP 3 ) Responsiveness Is Regulated in a Meiotic Cell Cycle Dependent Manner Implications for Fertilization Induced Calcium Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2 (6), pp.610-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5144,51 +5144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the mechanism of action of the sperm-triggered calcium-wave pacemaker in ascidian zygotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5278,51 +5278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homologue disjunction in mouse oocytes requires proteolysis of securin and cyclin B1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayden Homer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5424,64 +5424,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ca2+ Oscillations Promote APC/C-Dependent Cyclin B1 Degradation during Metaphase Arrest and Completion of Meiosis in Fertilizing Mouse Eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria L Nixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith T Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5528,64 +5528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell cycle-dependent repetitive Ca(2+ )waves induced by a cytosolic sperm extract in mature ascidian eggs mimic those observed at fertilization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony J O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5649,51 +5649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ca2+ oscillations and the cell cycle at fertilisation of mammalian and ascidian eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria L Nixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith T Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5752,64 +5752,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm-induced calcium oscillations at fertilisation in ascidians are controlled by cyclin B1-dependent kinase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 127 (3), pp.631-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5834,51 +5834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The initiation and propagation of the fertilization wave in sea urchin eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Shearer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5944,621 +5944,621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm-triggered calcium oscillations during meiosis in ascidian oocytes first pause, restart, then stop: correlations with cell cycle kinase activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Calcium waves and oscillations in eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Roegiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 72 (1-2), pp.131-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0301-4622(98)00129-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025711v1</w:t>
+                <w:t xml:space="preserve">hal-03025715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium waves and oscillations in eggs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Sperm-triggered calcium oscillations during meiosis in ascidian oocytes first pause, restart, then stop: correlations with cell cycle kinase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03025715v1</w:t>
+                <w:t xml:space="preserve">hal-03025711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different calcium-dependent pathways control fertilisation-triggered glycoside release and the cortical contraction in ascidian eggs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Function and characteristics of repetitive calcium waves associated with meiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sardet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles. Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zygote</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0967199400002641⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5 (3), pp.318-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0960-9822(95)00062-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025664v1</w:t>
+                <w:t xml:space="preserve">hal-03025661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sperm entry point defines the orientation of the calcium-induced contraction wave that directs the first phase of cytoplasmic reorganisation in the ascidian egg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Roegiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function and characteristics of repetitive calcium waves associated with meiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Different calcium-dependent pathways control fertilisation-triggered glycoside release and the cortical contraction in ascidian eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles. Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 5 (3), pp.318-328. </w:t>
+              <w:t xml:space="preserve">Zygote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 3 (3), pp.251-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0960-9822(95)00062-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0967199400002641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025661v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium signalling at fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Swann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Whitaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6630,51 +6630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytoplasmic domains in eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Houliston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6727,277 +6727,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redundant mechanisms of calcium-induced calcium release underlying calcium waves during fertilization of sea urchin eggs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thimerosal reveals calcium-induced calcium release in unfertilised sea urchin eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Galione</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Whitaker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.8392748⟩</w:t>
+              <w:t xml:space="preserve">Zygote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 1 (1), pp.35-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0967199400001271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025632v1</w:t>
+                <w:t xml:space="preserve">hal-03025623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thimerosal reveals calcium-induced calcium release in unfertilised sea urchin eggs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+                <w:t xml:space="preserve">Redundant mechanisms of calcium-induced calcium release underlying calcium waves during fertilization of sea urchin eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Galione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Busa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gillot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N Willmott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zygote</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0967199400001271⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 261 (5119), pp.348-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.8392748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03025623v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm-Induced Currents at Fertilization in Sea Urchin Eggs Injected with EGTA and Neomycin</w:t>
               </w:r>
@@ -7009,51 +7009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Swann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mcculloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7138,51 +7138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal calcium release and activation of sea urchin eggs by cGMP are independent of the phosphoinositide signaling pathway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Whalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Crossley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7326,64 +7326,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonzalez Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Turlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evo-Devo: In Search of New Model Species</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76, Springer Nature Switzerland, pp.91-116, 2026, Results and Problems in Cell Differentiation, </w:t>
@@ -7555,64 +7555,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Editing in the Ascidian Phallusia mammillata and Tail Nerve Cord Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7672,51 +7672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of embryo shape during cleavage divisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7793,51 +7793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Guide for Ascidian Microinjection: Phallusia mammillata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitoyoshi Yasuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adv Exp Med Biol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-24, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7871,103 +7871,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrosomes and spindles in ascidian embryos and eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Prulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Costache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods Cell Biol.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.317-339, 2015, </w:t>
@@ -8005,51 +8005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microinjection and 4D Fluorescence Imaging in the Eggs and Embryos of the Ascidian Phallusia mammillata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Wing-Man Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8109,51 +8109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-Cycle Control in Oocytes and During Early Embryonic Cleavage Cycles in Ascidians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8213,90 +8213,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Cycle in Ascidian Eggs and Embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen W Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8356,90 +8356,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryological Methods in Ascidians: The Villefranche-sur-Mer Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitoyoshi Yasuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Prulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods Mol Biol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.365-400, 2011, </w:t>
@@ -8477,51 +8477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm-triggered Calcium Oscillations at Fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Biology of Ascidians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Japan, pp.36-46, 2001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8639,51 +8639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vianay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8744,51 +8744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl-Philipp Heisenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8806,103 +8806,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of midbody remnant in meiosis II creating tethered polar bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Prulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Burgess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9093,51 +9093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caballero-Mancebo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez Suarez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Chenevert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben-Aicha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Besnardeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.11.24.690087" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane L V Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sall&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cacchia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3557-5_12" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rosfelter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Labbey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumollard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schaub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.262037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04042440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.03.21.533625" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04397557v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Ichbiah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delbary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcdougall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turlier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-02084-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Roca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Christians" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201145" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Godard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dumollard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Philipp Heisenberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75639" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146675v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia Gazo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Gomes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105768" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565944v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ruggiero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalileh Nabi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025218v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Hebras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pruliere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burgess" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11121394" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03034390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Munro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hebras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.10.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa D.L. Gomes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105314" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23219" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496374v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Salez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Aicha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Bekkouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.19290" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115692v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026617666170130104922" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-W5RB7FSP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115657v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pruli&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Failla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01048-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Brozovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick&#228;el Mendez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv966" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calchi Novati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gould" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Udalski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menzies" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/804/1/20" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather F M Gudejko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen S Moorhouse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather F.M. Gudejko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Burgess" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24337" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.03.155" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ2SMCMF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335233v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2013.10.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Levasseur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chambon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Sinclair" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.096578" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539613v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Touati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cladiere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.02.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takefumi Negishi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoyoshi Yasuo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dgd.12059" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026046v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045431" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026033v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumollard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levasseur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huitorel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carroll" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.057133" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025982v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prodon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chenevert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.047845" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025973v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carroll" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith T Jones" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.003012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025961v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chambon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakayama" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takamura" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcdougall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Satoh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.002220" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025941v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sardet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2006.03.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025952v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Whitaker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0340385" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden A Homer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison P Murdoch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Herbert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gah184" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00856" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025880v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcdougal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.4.5.1677" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359694v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Parry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whitaker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200503139" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025872v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Elliott" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Hunter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400331" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025853v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Yallop" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.328105" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025843v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise A Hyslop" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L Nixon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Chapman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Chiba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2004.01.030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025831v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biolcel.2003.11.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KT1GPZ4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025805v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wood" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.00846" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025816v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden Homer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Murdoch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1062" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C5F1FFEB2508EEFCEE59E76CB17871EBCE29C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025789v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(02)00811-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025761v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony J O'Sullivan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025745v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0248-4900(00)01068-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z15405BW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025718v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025752v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Shearer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0248-4900(00)01073-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDW00KTH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025715v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roegiers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rouviere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-4622(98)00129-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H60DG99-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025664v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C Lambert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles. Lambert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0967199400002641" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-CQNXJF77-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025656v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025661v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(95)00062-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSL3C9H0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025646v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Swann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540003561X" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D99B48CA610C009414966893C4902E0C24CABF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025639v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Houliston" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0962-8924(94)90201-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6NHR00N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025632v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galione" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mcdougall" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Busa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Willmott" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gillot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.8392748" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025623v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0967199400001271" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z42GLLBJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025613v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcculloh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Chambers" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-1606(92)90193-K" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A5D71A1FBE7E41D3599FE46F1E34ADA5C80B9A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025618v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Whalley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Crossley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.3.3.373" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400950v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06766-1_6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779940v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025300v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_13" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362892v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Godard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362952v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7545-2_3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335185v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2015.03.006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335198v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wing-Man Lee" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-974-1_11" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335237v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394308-8.00006-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026008v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen W Lee" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19065-0_8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335242v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-210-6_14" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-66982-1_7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400997v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqui" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Mahdavi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vianay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Colin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282304v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G Godard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115684v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caballero-Mancebo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez Suarez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Chenevert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben-Aicha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Besnardeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.11.24.690087" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane L V Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sall&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cacchia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3557-5_12" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rosfelter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Labbey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumollard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schaub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.262037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04397557v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Ichbiah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delbary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcdougall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-02084-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Roca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Christians" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201145" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04042440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.03.21.533625" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Godard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dumollard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Philipp Heisenberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75639" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146675v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgeniia Gazo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Gomes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Savy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105768" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Hebras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pruliere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burgess" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11121394" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03034390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Munro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hebras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2020.10.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565944v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ruggiero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalileh Nabi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051087" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa D.L. Gomes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105314" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23219" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115657v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pruli&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Failla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01048-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115692v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026617666170130104922" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-W5RB7FSP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496374v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Salez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Ben Aicha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Bekkouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.19290" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Brozovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dauga" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick&#228;el Mendez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv966" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calchi Novati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gould" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Udalski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menzies" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/804/1/20" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather F M Gudejko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen S Moorhouse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather F.M. Gudejko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Burgess" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24337" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.03.155" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ2SMCMF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539618v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Levasseur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chambon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Sinclair" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.096578" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539613v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Touati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cladiere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.02.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2013.10.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takefumi Negishi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoyoshi Yasuo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dgd.12059" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026046v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045431" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026033v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumollard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levasseur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huitorel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carroll" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.057133" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025982v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prodon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chenevert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.047845" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025973v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carroll" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith T Jones" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.003012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025961v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chambon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakayama" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takamura" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcdougall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Satoh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.002220" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025941v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sardet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2006.03.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025952v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Whitaker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0340385" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden A Homer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison P Murdoch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Herbert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gah184" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00856" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025880v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcdougal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.4.5.1677" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359694v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Parry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whitaker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200503139" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025872v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Elliott" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Hunter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7400331" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025853v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Yallop" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.328105" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025843v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise A Hyslop" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L Nixon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Chapman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Chiba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2004.01.030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025831v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biolcel.2003.11.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KT1GPZ4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025805v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wood" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.00846" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025816v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayden Homer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Murdoch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1062" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C5F1FFEB2508EEFCEE59E76CB17871EBCE29C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025789v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(02)00811-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025761v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony J O'Sullivan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025745v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0248-4900(00)01068-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z15405BW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025718v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025752v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Shearer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0248-4900(00)01073-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDW00KTH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025715v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roegiers" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rouviere" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-4622(98)00129-x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H60DG99-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025711v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025661v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(95)00062-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSL3C9H0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025656v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025664v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C Lambert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles. Lambert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0967199400002641" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-CQNXJF77-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025646v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Swann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540003561X" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D99B48CA610C009414966893C4902E0C24CABF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025639v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Houliston" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0962-8924(94)90201-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6NHR00N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025623v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0967199400001271" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z42GLLBJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025632v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galione" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mcdougall" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Busa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Willmott" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.8392748" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025613v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcculloh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Chambers" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-1606(92)90193-K" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A5D71A1FBE7E41D3599FE46F1E34ADA5C80B9A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025618v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Whalley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Crossley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.3.3.373" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400950v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06766-1_6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779940v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025300v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0974-3_13" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362892v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Godard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362952v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7545-2_3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335185v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2015.03.006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335198v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wing-Man Lee" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-974-1_11" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335237v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-394308-8.00006-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026008v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen W Lee" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19065-0_8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335242v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-210-6_14" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-66982-1_7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400997v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqui" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Mahdavi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vianay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Colin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282304v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G Godard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115684v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>