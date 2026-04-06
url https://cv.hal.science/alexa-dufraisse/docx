--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,5487 +66,5746 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of δ&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C signatures in oak charred wood: Application to the &amp;quot;forest&amp;quot; of Notre-Dame de Paris</w:t>
+                <w:t xml:space="preserve">Forest Herding and Tree Foddering in Neolithic Europe: Comparing δ13C Values in Caprine Enamel with Archaeobotanical Evidence at Lake Shore Settlements in Switzerland and the French Jura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Rocha</w:t>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Rinne-Garmston</w:t>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Sahlstedt</w:t>
+                <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61, pp.104894. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33, pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10816-026-09773-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820068v1</w:t>
+                <w:t xml:space="preserve">halshs-05560967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trunk-and branch-data derived radial increments of Pinus brutia Ten., Cupressus sempervirens L., and Quercus pubescens Willd. subsp. pubescens from Crete for dendro-and anthraco-typological analysis</w:t>
+                <w:t xml:space="preserve">Preservation of δ&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C signatures in oak charred wood: Application to the &amp;quot;forest&amp;quot; of Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léane Levillain</w:t>
+                <w:t xml:space="preserve">Eva Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+                <w:t xml:space="preserve">Katja Rinne-Garmston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+                <w:t xml:space="preserve">Elina Sahlstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ntinou</w:t>
+                <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64, pp.112307. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.104894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05390629v2</w:t>
+                <w:t xml:space="preserve">hal-04820068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-fire studies of Notre Dame's framework: Historical and environmental wood memory of the medieval period between the 11th and 13th centuries. Birth of an interdisciplinary project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trunk-and branch-data derived radial increments of Pinus brutia Ten., Cupressus sempervirens L., and Quercus pubescens Willd. subsp. pubescens from Crete for dendro-and anthraco-typological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ntinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.015⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.112307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266616v1</w:t>
+                <w:t xml:space="preserve">halshs-05390629v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valle Salado. Explotación salinera neolítica en la UP 48</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’apport de la datation dendrochronologique des charpentes à l’histoire médiévale de Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arkeoikuska</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22, pp.34-36</w:t>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182-4, pp.395-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849324v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term modifications in the chemical structure of wood charcoals: Implications for anthracological investigations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-fire studies of Notre Dame's framework: Historical and environmental wood memory of the medieval period between the 11th and 13th centuries. Birth of an interdisciplinary project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.17-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104672⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04653709v1</w:t>
+                <w:t xml:space="preserve">hal-04266616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naming, relocating and dating the woods of Notre-Dame “forest”, first results based on collated data and archaeological surveys of the remains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valle Salado. Explotación salinera neolítica en la UP 48</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+                <w:t xml:space="preserve">J.M. Martinez Torrecilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+                <w:t xml:space="preserve">Alberto Plata Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Martin</w:t>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Jacquot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Sordoillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arkeoikuska</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.34-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707489v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyre wood fuel and food remains in a necropolis of Barcino (Barcelona, NE Iberian Peninsula): The case of Sant Antoni Market site (1st century CE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-term modifications in the chemical structure of wood charcoals: Implications for anthracological investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bianco</w:t>
+                <w:t xml:space="preserve">Amir Ghavidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Tarongi</w:t>
+                <w:t xml:space="preserve">Katell Quénéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethel Allué</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emiliano Hinojo</w:t>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2023.10.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.104672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266612v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of carbonization on oak wood δ$^1$$^8$O: A preliminary study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naming, relocating and dating the woods of Notre-Dame “forest”, first results based on collated data and archaeological surveys of the remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Delarue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Baudin</w:t>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106198⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.21-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2022.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234813v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence of monumental architecture in Atlantic Europe: a fortified fifth-millennium BC enclosure in western France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyre wood fuel and food remains in a necropolis of Barcino (Barcelona, NE Iberian Peninsula): The case of Sant Antoni Market site (1st century CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Tarongi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethel Allué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+                <w:t xml:space="preserve">Emiliano Hinojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15184/aqy.2022.169⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1-3), pp.464-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2023.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001251v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Holocene history of grapevine (Vitis vinifera) and viticulture in France retraced from a large-scale archaeobotanical dataset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Janet Battentier</w:t>
+                <w:t xml:space="preserve">Impact of carbonization on oak wood δ$^1$$^8$O: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111655⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175, pp.106198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164708v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-elemental and Strontium-Neodymium Isotopic Signatures in Charred Wood: Potential for Wood Provenance Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Bouchez</w:t>
+                <w:t xml:space="preserve">The emergence of monumental architecture in Atlantic Europe: a fortified fifth-millennium BC enclosure in western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Onfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wood Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/27723194-bja10019⟩</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97 (391), pp.50-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2022.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001076v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the carbonisation temperatures recorded by ancient charcoals for δ13C-based palaeoclimate reconstruction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+                <w:t xml:space="preserve">The Holocene history of grapevine (Vitis vinifera) and viticulture in France retraced from a large-scale archaeobotanical dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-17836-2⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 625, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769510v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming Trees, Shaping Forests, and Managing Woodlands as Resources for Understanding Past Societies. Contributions and Current Limits of Dendro-Anthracology and Anthraco-Isotopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+                <w:t xml:space="preserve">Multi-elemental and Strontium-Neodymium Isotopic Signatures in Charred Wood: Potential for Wood Provenance Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Imbert Štulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
+                <w:t xml:space="preserve">Stéphane Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Alcolea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.823968⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Wood Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/27723194-bja10019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777423v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene Aleppo pine (Pinus halepensis Miller) woodlands in Mallorca (Balearic Islands, Western Mediterranean): investigation of their distribution and the role of human management based on anthracological, dendro-anthracological and archaeopalynological data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the carbonisation temperatures recorded by ancient charcoals for δ13C-based palaeoclimate reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda Carrión Marco</w:t>
+                <w:t xml:space="preserve">Camille Mouraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Burjachs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrés Currás</w:t>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.11.006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.14662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-17836-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03011897v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crémations et monument funéraire campaniformes à Genlis « le Nicolot » (Côte-d'Or, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taming Trees, Shaping Forests, and Managing Woodlands as Resources for Understanding Past Societies. Contributions and Current Limits of Dendro-Anthracology and Anthraco-Isotopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Christin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Cattin</w:t>
+                <w:t xml:space="preserve">Marta Alcolea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bspf.2021.15248⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.823968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539351v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neolithic population model based on new radiocarbon dates from mining, funerary and population scaled activity in the Saint-Gond Marshes region of North East France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Holocene Aleppo pine (Pinus halepensis Miller) woodlands in Mallorca (Balearic Islands, Western Mediterranean): investigation of their distribution and the role of human management based on anthracological, dendro-anthracological and archaeopalynological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Servera-Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Carrión Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Burjachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevan Edinborough</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Imbeaux</w:t>
+                <w:t xml:space="preserve">Andrés Currás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 586, pp.121-132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.03.001⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 593-594, pp.346-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500373v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03011897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendro-anthracological tools applied to Scots type pine forests exploitation as fuel during the Mesolithic-Neolithic transition in the southern central pre-Pyrenees (Spain)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+                <w:t xml:space="preserve">Crémations et monument funéraire campaniformes à Genlis « le Nicolot » (Côte-d'Or, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Christin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sordoillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Royo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin de Luis</w:t>
+                <w:t xml:space="preserve">Florence Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.10.029⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (4), pp.643-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2021.15248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03008152v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firewood and timber collection and management strategies from early medieval sites in eastern england. Initial results from the anthraco-typological analysis of oak charcoal remains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Neolithic population model based on new radiocarbon dates from mining, funerary and population scaled activity in the Saint-Gond Marshes region of North East France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevan Edinborough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Francis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephan Shennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Imbeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.10.070⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 586, pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03008091v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pith location tool and wood diameter estimation: Validity and limits tested on seven taxa to approach the length of the missing radius on archaeological wood and charcoal fragments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Firewood and timber collection and management strategies from early medieval sites in eastern england. Initial results from the anthraco-typological analysis of oak charcoal remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102166⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.10.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03008213v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03008091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling dendro-anthracological parameters with dendrochronological reference datasets: interrogating the applicability of anthraco-typology to assess Aleppo pine (Pinus halepensis Miller) wood management from archaeological charcoal fragments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Picornell-Gelabert Llorenç</w:t>
+                <w:t xml:space="preserve">Dendro-anthracological tools applied to Scots type pine forests exploitation as fuel during the Mesolithic-Neolithic transition in the southern central pre-Pyrenees (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Alcolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">de Luís Martín</w:t>
+                <w:t xml:space="preserve">María Royo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mus Amézquita Maurici</w:t>
+                <w:t xml:space="preserve">Carlos Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrión Marco Yolanda</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin de Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124, pp.105265. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2020.105265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03011926v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03008152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers du hameau Les Noires Terres à Messein (Meurthe-et-Moselle, Lorraine, France)</w:t>
+                <w:t xml:space="preserve">Modelling dendro-anthracological parameters with dendrochronological reference datasets: interrogating the applicability of anthraco-typology to assess Aleppo pine (Pinus halepensis Miller) wood management from archaeological charcoal fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Leroy</w:t>
+                <w:t xml:space="preserve">Picornell-Gelabert Llorenç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Prévot</w:t>
+                <w:t xml:space="preserve">de Luís Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Merluzzo</w:t>
+                <w:t xml:space="preserve">Mus Amézquita Maurici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Disser</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carrión Marco Yolanda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.105265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2020.105265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461134v1</w:t>
+                <w:t xml:space="preserve">mnhn-03011926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthraco-typology as a key approach to past firewood exploitation and woodland management reconstructions. Dendrological reference dataset modelling with dendro-anthracological tools</w:t>
+                <w:t xml:space="preserve">Pith location tool and wood diameter estimation: Validity and limits tested on seven taxa to approach the length of the missing radius on archaeological wood and charcoal fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lemoine</w:t>
+                <w:t xml:space="preserve">Maria-Soledad Garcia-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 463 (part B), pp.232-249. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.102166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637751v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03008213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of tyloses quantification in earlywood oak vessels to archaeological charcoal analyses: Estimation of a minimum age and influences of physiological and environmental factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ateliers du hameau Les Noires Terres à Messein (Meurthe-et-Moselle, Lorraine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Merluzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (191), pp.243-283</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02337816v1</w:t>
+                <w:t xml:space="preserve">hal-02461134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciduous oak/chestnut: Differential shrinkage of wood during charcoalification? Preliminary experimental results and implications for wood diameter study in anthracology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthraco-typology as a key approach to past firewood exploitation and woodland management reconstructions. Dendrological reference dataset modelling with dendro-anthracological tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 463, pp.258-267. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 463 (part B), pp.232-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.06.074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02337791v1</w:t>
+                <w:t xml:space="preserve">hal-01637751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’arbre à la forêt domestiquée : apport de l’anthraco-typologie</w:t>
+                <w:t xml:space="preserve">Contribution of tyloses quantification in earlywood oak vessels to archaeological charcoal analyses: Estimation of a minimum age and influences of physiological and environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.4533⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 463, pp.250-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02338078v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02337816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood for building : woodland exploitation for timber procurement in the Prehistoric and Protohistoric Balearic Islands (Mallorca and Menorca; Western Mediterranean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
+                <w:t xml:space="preserve">Deciduous oak/chestnut: Differential shrinkage of wood during charcoalification? Preliminary experimental results and implications for wood diameter study in anthracology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14614103.2018.1521086⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 463, pp.258-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.06.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02337784v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02337791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement végétal et collecte du bois de feu au Néolithique dans le sud du bassin de l’Escaut (5200-2200 BC)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">De l’arbre à la forêt domestiquée : apport de l’anthraco-typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152, pp.54-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.4533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14945⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02375079v1</w:t>
+                <w:t xml:space="preserve">halshs-02338078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-ring δ&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C of archeological charcoals as indicator of past climatic seasonality. A case study from the Neolithic settlements of Lake Chalain (Jura, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wood for building : woodland exploitation for timber procurement in the Prehistoric and Protohistoric Balearic Islands (Mallorca and Menorca; Western Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14614103.2018.1521086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503090v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02337784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthracology of charcoal kilns in the forest of Chailluz (France) as a tool to understand Franche-Comte forestry from the mid-15th to the early 20th century AD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+                <w:t xml:space="preserve">Environnement végétal et collecte du bois de feu au Néolithique dans le sud du bassin de l’Escaut (5200-2200 BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fruchart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Nuninger</w:t>
+                <w:t xml:space="preserve">Amposta Arielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.008⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (4), pp.701-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677887v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02375079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving identification of coppiced and seeded trees in past woodland management by comparing growth and wood anatomy of living sessile oaks ( Quercus petraea )</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+                <w:t xml:space="preserve">Tree-ring δ&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C of archeological charcoals as indicator of past climatic seasonality. A case study from the Neolithic settlements of Lake Chalain (Jura, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Baton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ruelle</w:t>
+                <w:t xml:space="preserve">Alexandre Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 463 (In press), pp.1-13. </w:t>
+              <w:t xml:space="preserve">, 2017, 457, pp.50-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525878v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of oxygenated carbonization on the isotope signal in tree rings. Implication for ancient charcoals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Lemoine</w:t>
+                <w:t xml:space="preserve">Anthracology of charcoal kilns in the forest of Chailluz (France) as a tool to understand Franche-Comte forestry from the mid-15th to the early 20th century AD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Vaury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 458, pp.200 - 213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02339735v1</w:t>
+                <w:t xml:space="preserve">hal-01677887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the impact of socio-economic activities on archaeological charcoal assemblages in temperate areas: A comparative analysis of firewood management in two Neolithic societies in Western Europe (Belgium, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+                <w:t xml:space="preserve">Improving identification of coppiced and seeded trees in past woodland management by comparing growth and wood anatomy of living sessile oaks ( Quercus petraea )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaa.2014.05.002⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 463 (In press), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01511024v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firewood economy during the 4th millennium BC at Lake Clairvaux, Jura, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of oxygenated carbonization on the isotope signal in tree rings. Implication for ancient charcoals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Baton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Vaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, II, pp.7-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02338038v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02339735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radius of curvature measurements and wood diameter: a comparison of different image analysis techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+                <w:t xml:space="preserve">Understanding the impact of socio-economic activities on archaeological charcoal assemblages in temperate areas: A comparative analysis of firewood management in two Neolithic societies in Western Europe (Belgium, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Archaeological Report</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.153-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaa.2014.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929722v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01511024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer les diamètres du bois de feu en anthracologie. Outils dendrométriques et interprétation des données</w:t>
+                <w:t xml:space="preserve">Firewood economy during the 4th millennium BC at Lake Clairvaux, Jura, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Soledad Garcia-Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropobotanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (1), pp.87-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/174963106x97070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02338079v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02338038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charcoal analysis and wood diameter: inductive and deductive methodological approaches for the study of firewood collecting practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
+                <w:t xml:space="preserve">Radius of curvature measurements and wood diameter: a comparison of different image analysis techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Grenouillet-Paradis</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGVNTVM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, EXTRA-11, pp.31-32</w:t>
+              <w:t xml:space="preserve">British Archaeological Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.173-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009553v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vignoble gallo-romain de Gevrey-Chambertin &amp;quot;Au-dessus de Bergis&amp;quot;, Côte d'Or (Ier-IIe s. ap. J.-C.) : Modes de plantation et de conduite de vignes antiques en Bourgogne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesurer les diamètres du bois de feu en anthracologie. Outils dendrométriques et interprétation des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Soledad Garcia-Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 59, p. 505-537</w:t>
+              <w:t xml:space="preserve">Anthropobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00561456v2</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02338079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’altération des charbons de bois néolithiques de la source de Poiana Slatinei à Lunca (Neamt, Roumanie) : évolution naturelle ou conséquence des techniques d’exploitation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charcoal analysis and wood diameter: inductive and deductive methodological approaches for the study of firewood collecting practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Weller</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Chrzavzez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréade Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grenouillet-Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P@lethnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Taphonomie de la combustion des résidus organiques et des structures de combustion en contexte archéologique, 2, pp.121-132</w:t>
+              <w:t xml:space="preserve">SAGVNTVM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, EXTRA-11, pp.31-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116296v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfin des traces d'habitat à l'intérieur d'une enceinte du Néolithique récent du Centre-Ouest de la France: premiers résultats et perspectives des fouilles du site de Bellevue (Chenommet, Charente)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ard</w:t>
+                <w:t xml:space="preserve">Le vignoble gallo-romain de Gevrey-Chambertin &amp;quot;Au-dessus de Bergis&amp;quot;, Côte d'Or (Ier-IIe s. ap. J.-C.) : Modes de plantation et de conduite de vignes antiques en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59, p. 505-537</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493160v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00561456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collecte du bois de feu dans le village néolithique d’Arbon-Bleiche 3 (lac de Constance, Suisse) : gestion du bois et déterminismes</w:t>
+                <w:t xml:space="preserve">L’altération des charbons de bois néolithiques de la source de Poiana Slatinei à Lunca (Neamt, Roumanie) : évolution naturelle ou conséquence des techniques d’exploitation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Urs Leuzinger</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sordoillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (4), pp.785-802</w:t>
+              <w:t xml:space="preserve">P@lethnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Taphonomie de la combustion des résidus organiques et des structures de combustion en contexte archéologique, 2, pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02165856v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunca-Poiana Slatinei (jud. Neamt): cel mai vechi sit de exploatare a sarii din prehistoria europeana</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sordoillet</w:t>
+                <w:t xml:space="preserve">Enfin des traces d'habitat à l'intérieur d'une enceinte du Néolithique récent du Centre-Ouest de la France: premiers résultats et perspectives des fouilles du site de Bellevue (Chenommet, Charente)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Frémondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arheologia Moldovei</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (3), pp.597-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2009.13883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02338082v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firewood management and woodland exploitation during the late Neolithic at Lac de Chalain (Jura, France)</w:t>
+                <w:t xml:space="preserve">La collecte du bois de feu dans le village néolithique d’Arbon-Bleiche 3 (lac de Constance, Suisse) : gestion du bois et déterminismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs Leuzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (4), pp.785-802</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-02338032v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02165856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les carrières néolithiques du Mont Viso (Piémont, Italie). Chronologie et conditions d'exploitation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Petrequin</w:t>
+                <w:t xml:space="preserve">Lunca-Poiana Slatinei (jud. Neamt): cel mai vechi sit de exploatare a sarii din prehistoria europeana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel G.L. Errera</w:t>
+                <w:t xml:space="preserve">Georges Dumitroia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sordoillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Cassen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Croutch</w:t>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'études préhistoriques et archéologiques alpines </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Numéro spécial, p. 167-188</w:t>
+              <w:t xml:space="preserve">Arheologia Moldovei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XXXII, pp.21-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372126v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02338082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’économie du bois de feu au Néolithique au nord-ouest des Alpes : constantes et déterminismes</w:t>
+                <w:t xml:space="preserve">Firewood management and woodland exploitation during the late Neolithic at Lac de Chalain (Jura, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (2), pp.199-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-007-0098-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02338083v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02338032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie du bois de feu et sociétés néolithiques : analyses anthracologiques appliquées aux sites d’ambiance humide des lacs de Chalain et Clairvaux (Jura, France)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les carrières néolithiques du Mont Viso (Piémont, Italie). Chronologie et conditions d'exploitation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Petrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel G.L. Errera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Croutch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin d'études préhistoriques et archéologiques alpines </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Numéro spécial, p. 167-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galip.2005.2050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02338057v1</w:t>
+                <w:t xml:space="preserve">hal-00372126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie du bois de feu à Chalain et Clairvaux (Jura, France) : apports de l’anthracologie appliquée aux sites d’ambiance humide</w:t>
+                <w:t xml:space="preserve">L’économie du bois de feu au Néolithique au nord-ouest des Alpes : constantes et déterminismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5, pp.137-150</w:t>
+              <w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21, pp.27-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02338085v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02338083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie du bois de feu et sociétés néolithiques : analyses anthracologiques appliquées aux sites d’ambiance humide des lacs de Chalain et Clairvaux (Jura, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47, pp.187-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galip.2005.2050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02338057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie du bois de feu à Chalain et Clairvaux (Jura, France) : apports de l’anthracologie appliquée aux sites d’ambiance humide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.137-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02338085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt Springs Exploitation Study in Franche-Comté (France): Contribution of Charcoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 29 (6), pp.667-675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jasc.2001.0766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5556,6487 +5815,6487 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstituer les phases d’exploitation d’une mine d’argent médiévale : apport croisés de la dendrochronologie et de la dendroanthracologie (Vallauria, Alpes-Maritimes)(Vallauria, Alpes-Maritimes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendrochronologie n°2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From firewood use in Neolithic lakeshore sites to Notre-Dame’s wooden frame: advances in dendro-anthracological and isotopic analysis of charcoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dendro-anthracological International workshop. Deciphering woodlands ecology and management through archaeological charcoal fragments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sabrina Bianco; Llorenç Picornell-Gelabert; Ethel Allué, Jun 2025, Palma De Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05369724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of tree and shrub exploitation practices during the Neolithic at Aşıklı Höyük, Central Anatolia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Brandstätt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Müge Ergun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on the Archaeology of the Ancient Near East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of wild fruit trees and shrubs at the early Neolithic site of Aşıklı Höyük, Central Anatolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Brandstätt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Müge Ergun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rousou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Work Group of Palaeoethnobotany 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Groningen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans la &amp;quot;forêt&amp;quot; de Notre-Dame de Paris : quand le bois raconte l’histoire de la construction d'une cathédrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christelle BELINGARD; François BLONDEL; Christophe CORONA; Vincent LABBAS; Sandrine PARADIS-GRENOUILLET; Frédéric RICHARD; Mélanie SAULNIER; Lisa SHINDO, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05369711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des approches bioarchéologiques à la connaissance des trajectoires des socio-écosystèmes forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de lancement du Réseau FORTRAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jonathan LENOIR; Amélie ROBERT, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05369717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage au centre de la bille : l'expérimentation numérique au service de la dendroarchéologie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dendrolandscapes project: making Neolithic wood fuel economies visible through dendro-anthracological analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethel Allué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christelle BELINGARD (DTalents – GEOLAB), François BLONDEL (Université de Genève, C-CIA – Chrono-environnement), Christophe CORONA (CNRS LECA), Vincent LABBAS (Université de Liège – KIK IRPA – TRACE), Sandrine PARADIS-GRENOUILLET (EVEHA – GEOLAB), Frédéric RICHARD (Université de Limoges – GEOLAB), Mélanie SAULNIER (CNRS GEODE), Lisa SHINDO (Métropole Nice Côte d’Azur – CCJ), Oct 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">31st EAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Belgrade Virtual, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426509v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05370628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrolandscapes project: making Neolithic wood fuel economies visible through dendro-anthracological analyses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Voyage au centre de la bille : l'expérimentation numérique au service de la dendroarchéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st EAA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Belgrade Virtual, Serbia</w:t>
+              <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle BELINGARD (DTalents – GEOLAB), François BLONDEL (Université de Genève, C-CIA – Chrono-environnement), Christophe CORONA (CNRS LECA), Vincent LABBAS (Université de Liège – KIK IRPA – TRACE), Sandrine PARADIS-GRENOUILLET (EVEHA – GEOLAB), Frédéric RICHARD (Université de Limoges – GEOLAB), Mélanie SAULNIER (CNRS GEODE), Lisa SHINDO (Métropole Nice Côte d’Azur – CCJ), Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05370628v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si le bois m’était conté. Premiers résultats des études menées sur les bois de la &amp;quot;forêt&amp;quot; de Notre-Dame de Paris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROG VI (French Researchers in Organic Geochemistry)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04778740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiter la chronologie de Notre-Dame de Paris : Une approche combinée de méthodes de datation absolue et relative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e séminaire scientifique et technique de l’Inrap. Datations « absolues » en archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si le bois m’était conté. Premiers résultats des études menées sur les bois de la &amp;quot;forêt&amp;quot; de Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Researchers in Organic Geochemistry (FROG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thanh Thuy Nguyen Tu; Jérémy Jacob, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05369714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecte du bois de feu et gestion des espaces boisés des premiers villages néolithiques en Anatolie centrale, analyse anthracologique et dendro-anthracologique à Aşıklı Höyük (Cappadoce, Turquie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Brandstätt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Müge Ergun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des Joyeux Botanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si le bois m’était conté. Climat, défrichement, sylviculture au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04778813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dater le chevet de Notre-Dame de Paris : regards croisés</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+                <w:t xml:space="preserve">Les grands défrichements du Moyen Age dans le Bassin parisien : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Culture de la France; MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Dillmann PH., Liévaux P., Magnien A., Regert M.,, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Contribution des forêts passées aux forêts d’aujourd’hui et de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Aspet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04778783v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05086104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la forêt à la charpente. Etudier la provenance des bois médiévaux par le croisement des données dendrochronologiques, chimiques / isotopiques, archéologiques et historiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Dater le chevet de Notre-Dame de Paris : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Bouchez</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dilmann Ph., Liévaux P., Magnien A., Regert M., Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture de la France; MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Dillmann PH., Liévaux P., Magnien A., Regert M.,, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04778806v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04778783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grands défrichements du Moyen Age dans le Bassin parisien : mythe ou réalité ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+                <w:t xml:space="preserve">De la forêt à la charpente. Etudier la provenance des bois médiévaux par le croisement des données dendrochronologiques, chimiques / isotopiques, archéologiques et historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Imbert Štulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contribution des forêts passées aux forêts d’aujourd’hui et de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Aspet, France</w:t>
+              <w:t xml:space="preserve">Colloque Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dilmann Ph., Liévaux P., Magnien A., Regert M., Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05086104v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04778806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude pluridisciplinaire des restes ligneux de la mine d'argent médiévale de Vallauria (06, Alpes-Maritimes) : vers une nouvelle lecture chronologique et environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Q14 : tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace, Session 1 "Du temps mesuré au temps vécu par les populations passées : croisement de méthodes pour affiner la résolution chronologique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la nef de Notre-Dame de Paris : nouvelles données chronologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ybert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Ministère de la Culture de la France; Dillmann Ph., Liévaux P., Magnien A., Regert M., Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04778791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire sur l’utilisation du δ18O comme proxy climatique du bois de chêne carbonisé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour à Chalain et à Clairvaux : nouveaux éclairages sur les pratiques agro-sylvo pastorales des communautés lacustres du Jura méridional et nouvelles interrogations sur la dynamique des équilibres et ruptures des éco et anthropo systèmes néolithiques des IVème et IIIème millénaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Laurillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">147e congrès du CTHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinction between trunks and branches in anthracology: New research perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Alcolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th international Anthracology Meeting - Anthraco2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle lecture chronologique et environnementale de la mine d’argent médiévale de Vallauria (06) : intégration de données archéologiques, dendrochronologiques, anthracotypologiques et écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique Géode 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire GEODE, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-tracer approach to study the provenance of the charred medieval timbers of the framework of Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Imbert Štulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Beuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04273553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of fuelwood supply in the city of Barcelona (NE Iberian Peninsula) between the 15th-17th cc. CE: a dendro-anthracological approach to Quercus sp. deciduous and Pinus halepensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethel Allué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Anthracology Meeting-Anthraco 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation of inter- and intra-annual variation of δ13C in oak charred tree rings against carbonisation: application to the wood of Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rocha-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja T Rinne‐garmston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Salstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Ghavidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Anthracology Meeting-Anthraco 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-element composition and isotopic signatures of strontium and neodymium in charred wood and their potential for provenance studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Imbert Stulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Forest to Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Amsterdam, Apr 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03945780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire du bois: apport de la chimie à la connaissance de la charpente carbonisée de Notre-Dame (https://www.youtube.com/watch?v=ymBTyYkK_rw)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie et Notre-Dame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approvisionner un site de haute altitude dans les Alpes poenines à l’époque romaine Analyses bioarchéologiques sur le Mur d’Hannibal (2650 m a.s.l., Valais, Suisse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Langenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Edytem, Apr 2022, Chambéry (Université de Savoie Mont-Blanc), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03945817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bioarchéologie en France: comprendre pour agir avec et face aux enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'archéologie face aux enjeux environnementaux : quelle démarche responsable ? Journée thématique du CNRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil National pour les Recherches Archéologiques, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood exploitation strategies as a proxy to evaluate pioneer occupation phases during the Neolithic . An exploratory approach applied to Neolithic lacustrine sites of the French northern alpine arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, Apr 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03945810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la carbonisation sur la composition isotopique δ18O du bois de chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROG V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bioarchéologie en France : états des lieux et enjeux à venir. Besançon, Journées de l’archéologie, décembre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées régionales de l'Archéologie (JRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire du bois: apport de la chimie à la connaissance de la charpente de Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie et Notre-Dame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison de la Chimie, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03945749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les charpentes de Notre-Dame de Paris, questionnement du bois dans le patrimoine et premiers apports de l’étude des restes carbonisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées Scientifiques du GDR3544 Sciences du bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nice, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03945825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre au temps des bâtisseurs de mégalithes : les maisons néolithiques du Peu à Charmé (Charente). Des données de terrain aux propositions de restitutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Onfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Congrès Préhistorique de France. Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03425829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological charcoal analysis and anthraco-typology. Contribution and limits for the study of firewood exploitation, woodland management and palaeoenvironmental studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picornell-Gelabert Llorenç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Alcolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Bois. Échanges interdisciplinaires sur le bois et les sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris I, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03425831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthraco-typology as a method of understanding firewood exploitation and woodland management practices through archaeological charcoal fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picornell-Gelabert Llorenç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Alcolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Kiel, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03425830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firewood and timber colection and management strategies from Medieval sites in Eastern England. Initial results from the anthraco-typological analysis of oak charcoal remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eleni Asouoti, Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02341177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2019 De l’arbre à la forêt domestiquée : pratiques de gestion et systèmes agroforestiers. Application de l’anthraco-typologie sur des sites néolithiques du Nord de la France et du pourtour de l'arc alpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest. Mobilités, climats et identités culturelles, actes du 27e congrès préhistorique de France (Amiens, 30 mai-4 juin 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. Montoya; J.-P. Fagnart; J.-L. Locht, May 2016, Amiens, France. vol. 3, Paris, Société préhistorique française, p. 139-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02341081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anthracotypologie, une nouvelle méthode issue d’une étroite collaboration entre l’INRAP et le CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e séminaire scientifique et technique INRAP «Bioarchéologie : Minimum méthodologiques, référentiels communs, nouvelles approches.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Sélestat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02398966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendro-anthracological tools applied to pinewood (Pinus tp. Sylvestris) exploitation as fuel during the Mesolithic-Neolithic transition in the NE Iberian Peninsula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Alcolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eleni Asouti, Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02341198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendro-anthracology of Pinus halepensis Miller in prehistoric and protohistoric Mallorca (Balearic Islands, Western Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Picornell Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Luis Arrillaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurici Mus Amézquita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Liverpool - Department of Archaeology, Classics and Egyptology, Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02341170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woodland species diversity and impact on the firewood exploitation strategies. An exploratory approach applied to Neolithic lacustrine sites of the Franch norther Alpine arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eleni Asouti, Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02341208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anthraco-typologie, une nouvelle méthode issue d’une étroite collaboration entre l’INRAP et le CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e séminaire scientifique et technique INRAP « Bioarchéologie : Minimum méthodologiques, référentiels communs, nouvelles approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAP, Nov 2019, Sélestat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03945715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’arbre à la forêt domestiquée : pratiques de gestion et systèmes agroforestiers. Applications de l’anthraco-typologie sur des sites néolithiques du Nord de la France et du pourtour de l’arc alpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.139-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendro-anthracology and anthraco-typology : how does it work? A user’s guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eleni Asouti, Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02341201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’arolle ou du chêne ? Mobilité verticale et exploitation des ressources végétales au Néolithique dans les Alpes occidentales vues par l’archéobotanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l'anthropisation du milieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood to build, wood to burn: woodland exploitation for timber and domestic firewood in prehistoric Balearic Islands (Mallorca and Minorca, Western Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picornell-Gelabert Llorenç</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03945672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’arbre à la forêt domestiquée : pratiques de gestion et systèmes agroforestiers. Apport de l’anthraco-typologie. Etude de cas du Néolithique à l’époque moderne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAAH, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03945656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’arolle ou du chêne ? L’exploitation des ressources végétales et de l’espace alpin au Néolithique vue par l’archéobotanique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">142eme Congrès CTHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of oxygenated carbonization on the isotope signal in tree rings. Implication for ancient charcoals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Baton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Stable Isotopes Users Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical mobility and exploitation of plant ressources during the Neolithic: two examples from the Northern French Alps and the Swiss Valais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th annual meeting of the european archaeologist association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendroanthracology, questioning past woodland management and first results to identify wood from sessile Oak coppiced and seed-trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Anthracology Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Freiburg, Aug 2015, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction factors on archaeological wood diameter estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Soledad Garcia-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve International Meeting of charcoal analysis. The charcoal as cultural and biological heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E. Badal; Y. Carrion; E. Grau; M. Garcia; M. Ntinou, Sep 2011, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of firewood management as a socio-eological indicator. Keynote du Ve International Meeting of Charcoal Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve International Meeting of charcoal analysis. The charcoal as cultural and biological heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E. Badal, Y. Carrion, E. Grau, M. Garcia, M. Ntinou, Sep 2011, Valencia, Spain. pp.179-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of plant and animal resources during the Middle Neolithic in the Petit-Chasseur site: results of archaeobotanical and archaeozoological analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Chiquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international à l'occasion des 50 ans du Petit-Chasseur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Sion, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00936871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première exploitation de sel en Europe : Techniques et gestion de l'exploitation de la source salée de Poiana Slatinei à Lunca (Neamt, Roumanie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe Dumitroaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sordoillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sel, eau et forêt : hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Arc-et-Senans, France. pp.205-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charcoal anatomy potential, wood diameter and radial growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charcoal analysis: new analytical tools and methods for archaeology. Papers from the table-ronde held in Basel (October 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Dufraisse, 2004, Basel, Switzerland. pp.47-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New contributions of charcoal analyses from lakeside dwellings: firewood economy at Chalain and Clairvaux during the Neolithic period (Jura, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wes’04. Wetland economies and Societies. Proceedings of the International Conference (Zurich, mars 2004).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P. Della Casa; M. Traschel, Mar 2004, Zurich, Switzerland. pp.139-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firewood economy during the 4th millennium B.C. at Clairvaux- lake (Jura, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic and environmental changes during the 4th and the 3rd millenium BC. Association of Environmental Science (Bad Buchau, septembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Bad Buchau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie du combustible au Néolithique final : exemple de la station 19 du lac de Chalain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XIVème Congrès UISPP, Université de Liège, Belgique, 2-8 septembre 2001 : Le Néolithique au Proche-Orient et en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Liège, Belgique. Oxford : Archeopress (BAR Int. Series 1303): 9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02339794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charcoal analysis in a lake-dwelling site (Chalain 19, Jura) : a sampling model in a neolithic lacustrine context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles approches méthodologiques, histoire de la végétation et des usages du bois depuis la Préhistoire. Second Colloque International d’Anthracologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphanie Thiébault, Sep 2000, Paris, France. Oxford : Archeopress (BAR International Series 1063) : 17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02339862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des sources salées en Franche-Comté : impact sur l’espace forestier du Néolithique à la période médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du sel : techniques et sociétés dans la Pré- et Protohistoire européenne. Acte du colloque 12.2 du XIVe Congrès de l’UISPP (Liège, 4 septembre 2001) et de la Table Ronde du comité des salines de France (Paris, 18 mai 1998)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Weller, Sep 2001, Liège, Belgique. pp.Leidorf : Rahden/Westf (Internationale Archäologie, ASTK 3): 243-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02339817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12046,1013 +12305,1013 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruire une charpente disparue : l'apport de l'annotation sémantique à la compréhension de vestiges effondrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firewood for firesetting in the PbS Vallauria Mine in the Middle Ages (Tende, Alpes Maritimes): contribution of dendrochronological and anthracotypological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthraco 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of carbonization on δ18O in wood : Preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Anthracology Meeting - Anthraco2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing a living –tree referential of Pinus halepensis and Quercus pubescens for anthracotypological applications in the Central Catalan coast (NE-Iberian Peninsula)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin de Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthraco2023 Porto - 8th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04276599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results on the use of d18O as a climate proxy for charred oak wood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat et Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood management in the ceremonial building of the Na Galera islet (Balearic Islands, Western Mediterranean): fuel, timber and coastal vegetation at the end of the first millennium BC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Carrión Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Martin Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Argüello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02341152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest resources management during Mesolithic – Neolithic transition: archaeobotanical studies in Coves del Fem site (NE Iberia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Alcolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Revelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Berihuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Piqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First conference on the Early Neolithic in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arbres têtards : une pratique agroforestière remontant au Néolithique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROG IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13062,111 +13321,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’arbre à la forêt domestiquée : pratiques de gestion et systèmes agroforestiers. Application de l’anthraco-typologie sur des sites néolithiques du Nord de la France et du pourtour de l'arc alpin. In C. Montoya, J.-P. Fagnart et J.-L. Locht (dir.), Préhistoire de l’Europe du Nord-Ouest. Mobilités, climats et identités culturelles, actes du 27e congrès préhistorique de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.139-159, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03945845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13176,135 +13435,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sel, eau et forêt : hier à aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petrequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Franche-Comté, Cahiers de la MSH Ledoux 12</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 570 p., 2008, Les Cahiers de la MSHE, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.25467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00486164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13314,1505 +13573,1505 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport du chantier scientifique coordonné par le CNRS et le ministère de la Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Voisenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sous les toits des cathédrales. Charpentes et combles dans l’œil de huit photographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.62-65, 2025, 9782757710708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre au temps des bâtisseurs de mégalithes : les maisons néolithiques du Peu, à Charmé (Charente)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Onfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques, Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Session Dépasser les plans et révéler l’architecture invisible : de l’identification à la restitution des constructions du Néolithique à l’âge du Fer, Société préhistorique française, pp.125-146, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 9. The Analysis of Relic Charcoal Kilns for the Assessment of Forest Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Ecology. Learning from the past to understand the present and forecast the future of ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The analysis of relic charcoal kilns for the assessment of forest trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Ecology: Learning from the Past to Understand the Present and Forecast the Future of Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2022, 9781394169764. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394169764.ch9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les secrets de la charpente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In : Ph Dillmann, P. Liévaux, A. Magnien, M. Regert (eds), Notre-Dame de Paris – La science à l’œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Cherche-Midi, pp.75-88, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03945860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités pratiquées dans l’enceinte de Bellevue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Ard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France : Bellevue à Chenommet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d’Ecologie Préhistorique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.485-486, 2022, 9782358420297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude dendro-anthracologique de l’enceinte du Néolithique récent de Chenommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Ard (dir), Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-ouest de la France. Bellevue à Chenommet (Charente)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives d’Ecologie Préhistorique, pp.398-406, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03945872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’arolle ou du chêne ? Mobilité verticale et exploitation des ressources végétales au Néolithique dans les Alpes occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA CONQUÊTE DE LA MONTAGNE : DES PREMIÈRES OCCUPATIONS HUMAINES À L’ANTHROPISATION DU MILIEU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woodland exploitation and management in the montane and subalpine zones of the Leventina Valley in the Bronze and Iron Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ph. Della Casa (ed), The Leventina Prehistoric Landscape (Alpine Ticino Valley, Switzerland)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Band 12, Chronos Verlag, pp.248, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03945853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses anthracologiques de Clairvaux - La Motte-aux-Magnins V et Clairvaux XIV. Approche paléo-environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clairvaux et le "Néolithique Moyen Bourguignon"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUFC, pp.1355-1364, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires et gestion de la forêt autour du lac de Clairvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Viellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duplaix-Rata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petrequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clairvaux et le "Néolithique Moyen Bourguignon"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUFC, pp.1365-1374, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree ring curvature measures and wood diameter: comparison of different imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Freddy Damblon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVe International Meeting of Anthracology (Bruxelles, septembre 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2486, Archaeopress (BAR International Series), pp.173-182, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02375091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d'exploitation préhistorique du sel en Franche-Comté et en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐marie Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In : Congrès de la Société Préhistorique Française, Paris, 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Préhistorique Française, Paris, pp.427-444, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt springs exploitation without pottery during Prehistory. From New Guinea to the French Jura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Piningre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pétrequin et S. Beyries (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnoarchaeology and its transfert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 983, British Archeological Report, pp.37-65, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02339895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14822,218 +15081,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier la charpente de Notre-Dame pour connaître la météo médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03894894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’où viennent les bois de Notre-Dame ? Les scientifiques mènent l’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Stulc Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03895218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15043,327 +15302,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;forêt&amp;quot; de Notre-Dame de Paris. MOOC Arbres (https://www.youtube.com/watch?v=mXBDbI6hwy4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des restes carbonisés à la connaissance des charpentes de Notre-Dame de Paris. Cycle de conférences &amp;quot;Notre-Dame en chantiers&amp;quot; (https://www.youtube.com/watch?v=bLJSlMlAhig)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche Monumentalismes et territoires au Néolithique entre Loire et Charente Formes et environnements des mégalithes et des enceintes. Formes, architecture, pétrographie et technologie des mégalithes. Campagne de fouille 2017 sur le dolmen des Bourriges à Fouqueure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Broux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15373,117 +15632,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radius of curvature measurements and wood diameter: a comparison of different image analysis techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15493,811 +15752,811 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes et milieux : évolution, interactions. Rapport de conjoncture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses anthracologiques de l’enceinte néolithique de Charmé (Charente). Projet Collectif de Recherche sous la direction de V. Ard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse anthracologiques du site mésolithique d’Ensisheim (Alsace). Dir. S. Griselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRs. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats préliminaires des analyses anthracologiques de l’enceinte néolithique de Charmé. In: Projet Collectif de Recherche. Monumentalismes et territoires au Néolithique entre Loire et Charente. Formes et environnements des mégalithes et des enceintes. Dir V. Ard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse anthracologique de la nécropole néolithique du site des « Collombèeres » (Saint Jean le Vieux, Ain). In: Fouilles récentes aux Collombières (Saint-Jean-le-Vieux, Ain). Dir A. Hauzeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paléotime. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minière de silex et nécropole d’hypogées de « La Crayère » à Vert-la-Gravelle (Vert-Toulon, Marne) : étude anthracologique. In: Les occupations néolithiques des marais de Saint-Gond : vert-la-Gravelle (Vert-Toulon, Marne) &amp;quot;la crayère&amp;quot;. Minière de silex et nécropoles d'hypogées. Dir R. Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques des marais de Saint-Gond : vert-la-Gravelle (Vert6toulon, Marne) &amp;quot;la crayère&amp;quot;. Minière de silex et nécropoles d'hypogées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Artehis, GEGENAA. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse anthracologique du site de Saint-Aubin-de-Médoc, « au cerisier ». In: Saint-Aubin-De-Médoc_Le Cerisier. Rapport final de la fouille préventive. Dir. M. Laroche. 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paléotime. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel de l’étude anthracologique sur l’enceinte du Néolithique moyen de Charmé (Charente). In: Projet Collectif de Recherche Monumentalismes et territoires au Néolithique entre Loire et Charente. Formes et environnements des mégalithes et des enceintes. Dir V. Ard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - INSHS. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minière de silex et nécropole d’hypogées de « La Crayère » à Vert-la-Gravelle (Vert-Toulon, Marne) : étude anthracologique. In: Les occupations néolithiques dans les marais de Saint-Gond. Minière de silex et nécropole d’hypogées de « La Crayère » à Vert-la-Gravelle (Vert-Toulon, Marne). Dir. R. Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - INSHS. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId394"/>
+      <w:footerReference w:type="default" r:id="rId399"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16444,51 +16703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rinne-Garmston" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Sahlstedt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104894" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390629v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Levillain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112307" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martinez Torrecilla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Plata Montero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653709v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ghavidel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104672" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bianco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tarongi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Picornell-Gelabert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Hinojo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.10.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Du Boisgueheneuc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106198" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.169" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert &#352;tulc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769510v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mouraux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17836-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Alcolea" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.823968" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03011897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Servera-Vives" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carri&#243;n Marco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Burjachs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Curr&#225;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15248" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevan Edinborough" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Shennan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imbeaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.03.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03008152v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Royo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mazo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de Luis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03008091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Francis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.070" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03008213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Soledad Garcia-Martinez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102166" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03011926v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picornell-Gelabert Lloren&#231;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Lu&#237;s Mart&#237;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mus Am&#233;zquita Maurici" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#243;n Marco Yolanda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105265" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.065" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337816v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.070" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337791v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.06.074" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4533" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1521086" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02375079v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amposta Arielle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14945" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01503090v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delorme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677887v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vaury" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511024v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2014.05.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338038v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174963106x97070" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929722v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338079v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grenouillet-Paradis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561456v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116296v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493160v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13883" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02165856v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Leuzinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338082v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumitroia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338032v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-007-0098-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1F9FC97R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372126v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petrequin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petrequin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G.L. Errera" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338083v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338057v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2050" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338085v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338060v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.2001.0766" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZLX40B8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330206v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369724v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190416v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Brandst&#228;tt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge Ergun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190417v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rousou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369711v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369717v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426509v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Angeli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05370628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778740v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04910948v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369714v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851399v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778813v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778783v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778806v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05086104v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602924v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778791v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273701v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273938v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laurillou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273845v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743801v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273553v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273919v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273899v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha-Campos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja T Rinne&#8208;garmston" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Salstedt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945780v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert Stulc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266735v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945817v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langenegger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954106v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945810v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894794v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273597v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945749v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945825v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425829v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425831v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425830v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341177v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341081v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02398966v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341198v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341170v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Picornell Gelabert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luis Arrillaga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurici Mus Am&#233;zquita" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341208v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945715v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876638v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341201v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338075v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945672v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945656v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046400v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338101v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaury" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046352v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338089v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338106v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338096v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936871v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376440v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Dumitroaia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338118v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338128v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338123v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339794v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339862v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339817v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500859v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafarge" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230773v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273733v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276599v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894834v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341152v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Martin Gordon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arg&#252;ello" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894760v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Revelles" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berihuete" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Piqu&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894734v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Rey" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945845v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486164v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrequin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/sel-eau-et-foret-d-hier-a-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.25467" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504984v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Voisenat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monuments-nationaux.fr/editions-du-patrimoine/les-ouvrages/sous-les-toits-des-cathedrales" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594910v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831296v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778062v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945860v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875686v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=archeologie-dune-enceinte-fossoyee-du-neolithique-recent-dans-le-centre-ouest-de-la-france-bellevue-a-chenommet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945872v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021433v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945853v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572931v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572945v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viellet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duplaix-Rata" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02375091v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634138v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339895v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piningre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03894894v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03895218v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stulc Imbert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266750v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266746v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046486v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652597v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894710v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894696v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894682v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894651v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894638v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894631v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894616v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894607v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-026-09773-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rinne-Garmston" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Sahlstedt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104894" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390629v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Levillain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112307" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martinez Torrecilla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Plata Montero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ghavidel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104672" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bianco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tarongi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Picornell-Gelabert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Hinojo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.10.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Du Boisgueheneuc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106198" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.169" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert &#352;tulc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mouraux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17836-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777423v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Alcolea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.823968" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03011897v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Servera-Vives" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carri&#243;n Marco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Burjachs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Curr&#225;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15248" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500373v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevan Edinborough" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Shennan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imbeaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.03.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03008091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Francis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.070" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03008152v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Royo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mazo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de Luis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03011926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picornell-Gelabert Lloren&#231;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Lu&#237;s Mart&#237;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mus Am&#233;zquita Maurici" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#243;n Marco Yolanda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105265" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03008213v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Soledad Garcia-Martinez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102166" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461134v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637751v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337816v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.070" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337791v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.06.074" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338078v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4533" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1521086" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02375079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amposta Arielle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14945" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01503090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delorme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677887v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525878v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339735v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vaury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2014.05.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338038v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174963106x97070" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929722v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338079v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009553v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grenouillet-Paradis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561456v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116296v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13883" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02165856v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Leuzinger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338082v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumitroia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338032v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-007-0098-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1F9FC97R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372126v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petrequin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petrequin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G.L. Errera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338057v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2050" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338085v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338060v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.2001.0766" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZLX40B8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330206v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369724v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190416v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Brandst&#228;tt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge Ergun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190417v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rousou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369711v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369717v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05370628v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426509v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Angeli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778740v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04910948v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369714v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851399v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778813v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05086104v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778783v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778806v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602924v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778791v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273701v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273938v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laurillou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273845v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743801v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273553v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273919v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273899v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha-Campos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja T Rinne&#8208;garmston" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Salstedt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945780v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert Stulc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266735v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945817v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langenegger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954106v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945810v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894794v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273597v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945749v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945825v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425829v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425831v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425830v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341177v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341081v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02398966v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341198v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341170v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Picornell Gelabert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luis Arrillaga" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurici Mus Am&#233;zquita" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341208v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945715v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876638v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341201v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338075v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945672v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945656v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046400v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338101v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaury" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046352v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338089v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338106v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338096v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936871v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376440v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Dumitroaia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338118v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338128v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338123v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339794v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339862v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339817v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500859v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafarge" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230773v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273733v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276599v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894834v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341152v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Martin Gordon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arg&#252;ello" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894760v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Revelles" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berihuete" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Piqu&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894734v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Rey" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945845v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486164v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrequin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/sel-eau-et-foret-d-hier-a-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.25467" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504984v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Voisenat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monuments-nationaux.fr/editions-du-patrimoine/les-ouvrages/sous-les-toits-des-cathedrales" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594910v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831296v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778062v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch9" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945860v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875686v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=archeologie-dune-enceinte-fossoyee-du-neolithique-recent-dans-le-centre-ouest-de-la-france-bellevue-a-chenommet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945872v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021433v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945853v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572931v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572945v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viellet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duplaix-Rata" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02375091v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634138v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339895v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piningre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03894894v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03895218v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stulc Imbert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266750v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266746v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046486v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652597v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894710v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894696v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894682v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894651v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894638v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894631v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894616v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894607v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>