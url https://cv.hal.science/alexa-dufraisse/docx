--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -469,263 +469,267 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64, pp.112307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05390629v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la datation dendrochronologique des charpentes à l’histoire médiévale de Notre-Dame de Paris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-fire studies of Notre Dame's framework: Historical and environmental wood memory of the medieval period between the 11th and 13th centuries. Birth of an interdisciplinary project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Monumental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.17-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565680v1</w:t>
+                <w:t xml:space="preserve">hal-04266616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-fire studies of Notre Dame's framework: Historical and environmental wood memory of the medieval period between the 11th and 13th centuries. Birth of an interdisciplinary project</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’apport de la datation dendrochronologique des charpentes à l’histoire médiévale de Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182-4, pp.395-402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266616v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valle Salado. Explotación salinera neolítica en la UP 48</w:t>
               </w:r>
@@ -966,77 +970,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naming, relocating and dating the woods of Notre-Dame “forest”, first results based on collated data and archaeological surveys of the remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1956,51 +1960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Alcolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, </w:t>
@@ -2434,516 +2438,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firewood and timber collection and management strategies from early medieval sites in eastern england. Initial results from the anthraco-typological analysis of oak charcoal remains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dendro-anthracological tools applied to Scots type pine forests exploitation as fuel during the Mesolithic-Neolithic transition in the southern central pre-Pyrenees (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Alcolea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Francis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">María Royo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin de Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.10.070⟩</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03008091v1</w:t>
+                <w:t xml:space="preserve">mnhn-03008152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendro-anthracological tools applied to Scots type pine forests exploitation as fuel during the Mesolithic-Neolithic transition in the southern central pre-Pyrenees (Spain)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Alcolea</w:t>
+                <w:t xml:space="preserve">Firewood and timber collection and management strategies from early medieval sites in eastern england. Initial results from the anthraco-typological analysis of oak charcoal remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.10.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.10.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03008152v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03008091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling dendro-anthracological parameters with dendrochronological reference datasets: interrogating the applicability of anthraco-typology to assess Aleppo pine (Pinus halepensis Miller) wood management from archaeological charcoal fragments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pith location tool and wood diameter estimation: Validity and limits tested on seven taxa to approach the length of the missing radius on archaeological wood and charcoal fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picornell-Gelabert Llorenç</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria-Soledad Garcia-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2020.105265⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.102166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03011926v1</w:t>
+                <w:t xml:space="preserve">mnhn-03008213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pith location tool and wood diameter estimation: Validity and limits tested on seven taxa to approach the length of the missing radius on archaeological wood and charcoal fragments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling dendro-anthracological parameters with dendrochronological reference datasets: interrogating the applicability of anthraco-typology to assess Aleppo pine (Pinus halepensis Miller) wood management from archaeological charcoal fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picornell-Gelabert Llorenç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de Luís Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mus Amézquita Maurici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Soledad Garcia-Martinez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carrión Marco Yolanda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29, pp.102166. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.105265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2020.105265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03008213v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03011926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers du hameau Les Noires Terres à Messein (Meurthe-et-Moselle, Lorraine, France)</w:t>
               </w:r>
@@ -3048,698 +3052,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthraco-typology as a key approach to past firewood exploitation and woodland management reconstructions. Dendrological reference dataset modelling with dendro-anthracological tools</w:t>
+                <w:t xml:space="preserve">Contribution of tyloses quantification in earlywood oak vessels to archaeological charcoal analyses: Estimation of a minimum age and influences of physiological and environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Nocus</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Aurore Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 463 (part B), pp.232-249. </w:t>
+              <w:t xml:space="preserve">, 2018, 463, pp.250-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637751v1</w:t>
+                <w:t xml:space="preserve">mnhn-02337816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of tyloses quantification in earlywood oak vessels to archaeological charcoal analyses: Estimation of a minimum age and influences of physiological and environmental factors</w:t>
+                <w:t xml:space="preserve">Anthraco-typology as a key approach to past firewood exploitation and woodland management reconstructions. Dendrological reference dataset modelling with dendro-anthracological tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Dupin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Noémie Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 463, pp.250-257. </w:t>
+              <w:t xml:space="preserve">, 2018, 463 (part B), pp.232-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02337816v1</w:t>
+                <w:t xml:space="preserve">hal-01637751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciduous oak/chestnut: Differential shrinkage of wood during charcoalification? Preliminary experimental results and implications for wood diameter study in anthracology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’arbre à la forêt domestiquée : apport de l’anthraco-typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.06.074⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152, pp.54-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.4533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02337791v1</w:t>
+                <w:t xml:space="preserve">halshs-02338078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’arbre à la forêt domestiquée : apport de l’anthraco-typologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wood for building : woodland exploitation for timber procurement in the Prehistoric and Protohistoric Balearic Islands (Mallorca and Menorca; Western Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.4533⟩</w:t>
+              <w:t xml:space="preserve">Environmental Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14614103.2018.1521086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02338078v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02337784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood for building : woodland exploitation for timber procurement in the Prehistoric and Protohistoric Balearic Islands (Mallorca and Menorca; Western Mediterranean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
+                <w:t xml:space="preserve">Environnement végétal et collecte du bois de feu au Néolithique dans le sud du bassin de l’Escaut (5200-2200 BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amposta Arielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14614103.2018.1521086⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (4), pp.701-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02337784v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02375079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement végétal et collecte du bois de feu au Néolithique dans le sud du bassin de l’Escaut (5200-2200 BC)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+                <w:t xml:space="preserve">Deciduous oak/chestnut: Differential shrinkage of wood during charcoalification? Preliminary experimental results and implications for wood diameter study in anthracology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115 (4), pp.701-731. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 463, pp.258-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.06.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02375079v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02337791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-ring δ&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C of archeological charcoals as indicator of past climatic seasonality. A case study from the Neolithic settlements of Lake Chalain (Jura, France)</w:t>
               </w:r>
@@ -3853,295 +3857,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthracology of charcoal kilns in the forest of Chailluz (France) as a tool to understand Franche-Comte forestry from the mid-15th to the early 20th century AD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Improving identification of coppiced and seeded trees in past woodland management by comparing growth and wood anatomy of living sessile oaks ( Quercus petraea )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fruchart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Nuninger</w:t>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 458, pp.200 - 213. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.008⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 463 (In press), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677887v1</w:t>
+                <w:t xml:space="preserve">hal-01525878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving identification of coppiced and seeded trees in past woodland management by comparing growth and wood anatomy of living sessile oaks ( Quercus petraea )</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Anthracology of charcoal kilns in the forest of Chailluz (France) as a tool to understand Franche-Comte forestry from the mid-15th to the early 20th century AD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ruelle</w:t>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 463 (In press), pp.1-13. </w:t>
+              <w:t xml:space="preserve">, 2017, 458, pp.200 - 213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525878v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of oxygenated carbonization on the isotope signal in tree rings. Implication for ancient charcoals</w:t>
               </w:r>
@@ -4153,51 +4157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Baton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Vaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4252,51 +4256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the impact of socio-economic activities on archaeological charcoal assemblages in temperate areas: A comparative analysis of firewood management in two Neolithic societies in Western Europe (Belgium, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4421,51 +4425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radius of curvature measurements and wood diameter: a comparison of different image analysis techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4529,51 +4533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer les diamètres du bois de feu en anthracologie. Outils dendrométriques et interprétation des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Soledad Garcia-Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropobotanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5948,407 +5952,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From firewood use in Neolithic lakeshore sites to Notre-Dame’s wooden frame: advances in dendro-anthracological and isotopic analysis of charcoal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of tree and shrub exploitation practices during the Neolithic at Aşıklı Höyük, Central Anatolia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Brandstätt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Müge Ergun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dendro-anthracological International workshop. Deciphering woodlands ecology and management through archaeological charcoal fragments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sabrina Bianco; Llorenç Picornell-Gelabert; Ethel Allué, Jun 2025, Palma De Majorque, Spain</w:t>
+              <w:t xml:space="preserve">14th International Congress on the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05369724v1</w:t>
+                <w:t xml:space="preserve">hal-05190416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of tree and shrub exploitation practices during the Neolithic at Aşıklı Höyük, Central Anatolia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation of wild fruit trees and shrubs at the early Neolithic site of Aşıklı Höyük, Central Anatolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Brandstätt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Müge Ergun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rousou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Brandstätt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress on the Archaeology of the Ancient Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Work Group of Palaeoethnobotany 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Groningen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190416v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of wild fruit trees and shrubs at the early Neolithic site of Aşıklı Höyük, Central Anatolia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dans la &amp;quot;forêt&amp;quot; de Notre-Dame de Paris : quand le bois raconte l’histoire de la construction d'une cathédrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Work Group of Palaeoethnobotany 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Groningen, France</w:t>
+              <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle BELINGARD; François BLONDEL; Christophe CORONA; Vincent LABBAS; Sandrine PARADIS-GRENOUILLET; Frédéric RICHARD; Mélanie SAULNIER; Lisa SHINDO, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190417v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05369711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans la &amp;quot;forêt&amp;quot; de Notre-Dame de Paris : quand le bois raconte l’histoire de la construction d'une cathédrale</w:t>
+                <w:t xml:space="preserve">From firewood use in Neolithic lakeshore sites to Notre-Dame’s wooden frame: advances in dendro-anthracological and isotopic analysis of charcoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christelle BELINGARD; François BLONDEL; Christophe CORONA; Vincent LABBAS; Sandrine PARADIS-GRENOUILLET; Frédéric RICHARD; Mélanie SAULNIER; Lisa SHINDO, Oct 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Dendro-anthracological International workshop. Deciphering woodlands ecology and management through archaeological charcoal fragments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sabrina Bianco; Llorenç Picornell-Gelabert; Ethel Allué, Jun 2025, Palma De Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05369711v1</w:t>
+                <w:t xml:space="preserve">mnhn-05369724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des approches bioarchéologiques à la connaissance des trajectoires des socio-écosystèmes forestiers</w:t>
               </w:r>
@@ -6524,90 +6528,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage au centre de la bille : l'expérimentation numérique au service de la dendroarchéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6731,64 +6735,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiter la chronologie de Notre-Dame de Paris : Une approche combinée de méthodes de datation absolue et relative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6837,592 +6841,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si le bois m’était conté. Premiers résultats des études menées sur les bois de la &amp;quot;forêt&amp;quot; de Notre-Dame de Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collecte du bois de feu et gestion des espaces boisés des premiers villages néolithiques en Anatolie centrale, analyse anthracologique et dendro-anthracologique à Aşıklı Höyük (Cappadoce, Turquie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Brandstätt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Müge Ergun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Researchers in Organic Geochemistry (FROG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thanh Thuy Nguyen Tu; Jérémy Jacob, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire des Joyeux Botanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05369714v1</w:t>
+                <w:t xml:space="preserve">hal-04851399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte du bois de feu et gestion des espaces boisés des premiers villages néolithiques en Anatolie centrale, analyse anthracologique et dendro-anthracologique à Aşıklı Höyük (Cappadoce, Turquie).</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Si le bois m’était conté. Climat, défrichement, sylviculture au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des Joyeux Botanistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851399v1</w:t>
+                <w:t xml:space="preserve">mnhn-04778813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si le bois m’était conté. Climat, défrichement, sylviculture au Moyen Âge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Si le bois m’était conté. Premiers résultats des études menées sur les bois de la &amp;quot;forêt&amp;quot; de Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">French Researchers in Organic Geochemistry (FROG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thanh Thuy Nguyen Tu; Jérémy Jacob, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04778813v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05369714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grands défrichements du Moyen Age dans le Bassin parisien : mythe ou réalité ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aline Durand</w:t>
+                <w:t xml:space="preserve">Dater le chevet de Notre-Dame de Paris : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contribution des forêts passées aux forêts d’aujourd’hui et de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Aspet, France</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture de la France; MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Dillmann PH., Liévaux P., Magnien A., Regert M.,, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05086104v1</w:t>
+                <w:t xml:space="preserve">mnhn-04778783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dater le chevet de Notre-Dame de Paris : regards croisés</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+                <w:t xml:space="preserve">Les grands défrichements du Moyen Age dans le Bassin parisien : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Culture de la France; MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Dillmann PH., Liévaux P., Magnien A., Regert M.,, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Contribution des forêts passées aux forêts d’aujourd’hui et de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Aspet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04778783v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05086104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la forêt à la charpente. Etudier la provenance des bois médiévaux par le croisement des données dendrochronologiques, chimiques / isotopiques, archéologiques et historiques</w:t>
               </w:r>
@@ -7447,51 +7451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Imbert Štulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7684,64 +7688,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ybert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7777,523 +7781,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04778791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire sur l’utilisation du δ18O comme proxy climatique du bois de chêne carbonisé.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
+                <w:t xml:space="preserve">Retour à Chalain et à Clairvaux : nouveaux éclairages sur les pratiques agro-sylvo pastorales des communautés lacustres du Jura méridional et nouvelles interrogations sur la dynamique des équilibres et ruptures des éco et anthropo systèmes néolithiques des IVème et IIIème millénaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Laurillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">147e congrès du CTHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273701v1</w:t>
+                <w:t xml:space="preserve">hal-04273938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour à Chalain et à Clairvaux : nouveaux éclairages sur les pratiques agro-sylvo pastorales des communautés lacustres du Jura méridional et nouvelles interrogations sur la dynamique des équilibres et ruptures des éco et anthropo systèmes néolithiques des IVème et IIIème millénaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+                <w:t xml:space="preserve">Etude préliminaire sur l’utilisation du δ18O comme proxy climatique du bois de chêne carbonisé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">147e congrès du CTHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273938v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinction between trunks and branches in anthracology: New research perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelle lecture chronologique et environnementale de la mine d’argent médiévale de Vallauria (06) : intégration de données archéologiques, dendrochronologiques, anthracotypologiques et écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bianco</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international Anthracology Meeting - Anthraco2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Journée scientifique Géode 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire GEODE, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273845v1</w:t>
+                <w:t xml:space="preserve">hal-04743801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle lecture chronologique et environnementale de la mine d’argent médiévale de Vallauria (06) : intégration de données archéologiques, dendrochronologiques, anthracotypologiques et écologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinction between trunks and branches in anthracology: New research perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+                <w:t xml:space="preserve">S. Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Alcolea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique Géode 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire GEODE, Dec 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8th international Anthracology Meeting - Anthraco2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743801v1</w:t>
+                <w:t xml:space="preserve">hal-04273845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-tracer approach to study the provenance of the charred medieval timbers of the framework of Notre-Dame de Paris</w:t>
               </w:r>
@@ -8443,51 +8447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethel Allué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8648,510 +8652,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-element composition and isotopic signatures of strontium and neodymium in charred wood and their potential for provenance studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mémoire du bois: apport de la chimie à la connaissance de la charpente carbonisée de Notre-Dame (https://www.youtube.com/watch?v=ymBTyYkK_rw)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Forest to Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Amsterdam, Apr 2022, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Chimie et Notre-Dame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03945780v1</w:t>
+                <w:t xml:space="preserve">hal-04266735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire du bois: apport de la chimie à la connaissance de la charpente carbonisée de Notre-Dame (https://www.youtube.com/watch?v=ymBTyYkK_rw)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-element composition and isotopic signatures of strontium and neodymium in charred wood and their potential for provenance studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Imbert Stulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimie et Notre-Dame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">From Forest to Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Amsterdam, Apr 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266735v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03945780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionner un site de haute altitude dans les Alpes poenines à l’époque romaine Analyses bioarchéologiques sur le Mur d’Hannibal (2650 m a.s.l., Valais, Suisse)</w:t>
+                <w:t xml:space="preserve">La Bioarchéologie en France: comprendre pour agir avec et face aux enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Martin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-D. Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Edytem, Apr 2022, Chambéry (Université de Savoie Mont-Blanc), France</w:t>
+              <w:t xml:space="preserve">L'archéologie face aux enjeux environnementaux : quelle démarche responsable ? Journée thématique du CNRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil National pour les Recherches Archéologiques, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03945817v1</w:t>
+                <w:t xml:space="preserve">hal-03954106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Bioarchéologie en France: comprendre pour agir avec et face aux enjeux environnementaux</w:t>
+                <w:t xml:space="preserve">Wood exploitation strategies as a proxy to evaluate pioneer occupation phases during the Neolithic . An exploratory approach applied to Neolithic lacustrine sites of the French northern alpine arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-D. Vigne</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'archéologie face aux enjeux environnementaux : quelle démarche responsable ? Journée thématique du CNRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil National pour les Recherches Archéologiques, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Quaternary 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Apr 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954106v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03945810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood exploitation strategies as a proxy to evaluate pioneer occupation phases during the Neolithic . An exploratory approach applied to Neolithic lacustrine sites of the French northern alpine arc</w:t>
+                <w:t xml:space="preserve">Approvisionner un site de haute altitude dans les Alpes poenines à l’époque romaine Analyses bioarchéologiques sur le Mur d’Hannibal (2650 m a.s.l., Valais, Suisse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Langenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Apr 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Edytem, Apr 2022, Chambéry (Université de Savoie Mont-Blanc), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03945810v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03945817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la carbonisation sur la composition isotopique δ18O du bois de chêne</w:t>
               </w:r>
@@ -9409,103 +9413,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les charpentes de Notre-Dame de Paris, questionnement du bois dans le patrimoine et premiers apports de l’étude des restes carbonisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées Scientifiques du GDR3544 Sciences du bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nice, Nov 2022, Nice, France</w:t>
@@ -9528,277 +9532,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03945825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre au temps des bâtisseurs de mégalithes : les maisons néolithiques du Peu à Charmé (Charente). Des données de terrain aux propositions de restitutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Aoustin</w:t>
+                <w:t xml:space="preserve">Archaeological charcoal analysis and anthraco-typology. Contribution and limits for the study of firewood exploitation, woodland management and palaeoenvironmental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picornell-Gelabert Llorenç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Alcolea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Congrès Préhistorique de France. Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Bois. Échanges interdisciplinaires sur le bois et les sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris I, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03425829v1</w:t>
+                <w:t xml:space="preserve">mnhn-03425831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological charcoal analysis and anthraco-typology. Contribution and limits for the study of firewood exploitation, woodland management and palaeoenvironmental studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+                <w:t xml:space="preserve">Vivre au temps des bâtisseurs de mégalithes : les maisons néolithiques du Peu à Charmé (Charente). Des données de terrain aux propositions de restitutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Onfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Bois. Échanges interdisciplinaires sur le bois et les sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris I, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">29e Congrès Préhistorique de France. Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03425831v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03425829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
               </w:r>
@@ -9909,51 +9913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthraco-typology as a method of understanding firewood exploitation and woodland management practices through archaeological charcoal fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picornell-Gelabert Llorenç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9961,51 +9965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Alcolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Kiel, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10030,51 +10034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firewood and timber colection and management strategies from Medieval sites in Eastern England. Initial results from the anthraco-typological analysis of oak charcoal remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10106,545 +10110,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02341177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2019 De l’arbre à la forêt domestiquée : pratiques de gestion et systèmes agroforestiers. Application de l’anthraco-typologie sur des sites néolithiques du Nord de la France et du pourtour de l'arc alpin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’anthracotypologie, une nouvelle méthode issue d’une étroite collaboration entre l’INRAP et le CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest. Mobilités, climats et identités culturelles, actes du 27e congrès préhistorique de France (Amiens, 30 mai-4 juin 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C. Montoya; J.-P. Fagnart; J.-L. Locht, May 2016, Amiens, France. vol. 3, Paris, Société préhistorique française, p. 139-159</w:t>
+              <w:t xml:space="preserve">4e séminaire scientifique et technique INRAP «Bioarchéologie : Minimum méthodologiques, référentiels communs, nouvelles approches.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Sélestat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02341081v1</w:t>
+                <w:t xml:space="preserve">mnhn-02398966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’anthracotypologie, une nouvelle méthode issue d’une étroite collaboration entre l’INRAP et le CNRS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dendro-anthracological tools applied to pinewood (Pinus tp. Sylvestris) exploitation as fuel during the Mesolithic-Neolithic transition in the NE Iberian Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Alcolea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e séminaire scientifique et technique INRAP «Bioarchéologie : Minimum méthodologiques, référentiels communs, nouvelles approches.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Sélestat, France</w:t>
+              <w:t xml:space="preserve">7th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eleni Asouti, Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02398966v1</w:t>
+                <w:t xml:space="preserve">mnhn-02341198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendro-anthracological tools applied to pinewood (Pinus tp. Sylvestris) exploitation as fuel during the Mesolithic-Neolithic transition in the NE Iberian Peninsula</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Alcolea</w:t>
+                <w:t xml:space="preserve">Dendro-anthracology of Pinus halepensis Miller in prehistoric and protohistoric Mallorca (Balearic Islands, Western Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Picornell Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Luis Arrillaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurici Mus Amézquita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Eleni Asouti, Sep 2019, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">, University of Liverpool - Department of Archaeology, Classics and Egyptology, Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02341198v1</w:t>
+                <w:t xml:space="preserve">mnhn-02341170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendro-anthracology of Pinus halepensis Miller in prehistoric and protohistoric Mallorca (Balearic Islands, Western Mediterranean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Picornell Gelabert</w:t>
+                <w:t xml:space="preserve">2019 De l’arbre à la forêt domestiquée : pratiques de gestion et systèmes agroforestiers. Application de l’anthraco-typologie sur des sites néolithiques du Nord de la France et du pourtour de l'arc alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurici Mus Amézquita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Liverpool - Department of Archaeology, Classics and Egyptology, Sep 2019, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest. Mobilités, climats et identités culturelles, actes du 27e congrès préhistorique de France (Amiens, 30 mai-4 juin 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Montoya; J.-P. Fagnart; J.-L. Locht, May 2016, Amiens, France. vol. 3, Paris, Société préhistorique française, p. 139-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02341170v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02341081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woodland species diversity and impact on the firewood exploitation strategies. An exploratory approach applied to Neolithic lacustrine sites of the Franch norther Alpine arc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’anthraco-typologie, une nouvelle méthode issue d’une étroite collaboration entre l’INRAP et le CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eleni Asouti, Sep 2019, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">4e séminaire scientifique et technique INRAP « Bioarchéologie : Minimum méthodologiques, référentiels communs, nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAP, Nov 2019, Sélestat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02341208v1</w:t>
+                <w:t xml:space="preserve">mnhn-03945715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’anthraco-typologie, une nouvelle méthode issue d’une étroite collaboration entre l’INRAP et le CNRS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Woodland species diversity and impact on the firewood exploitation strategies. An exploratory approach applied to Neolithic lacustrine sites of the Franch norther Alpine arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e séminaire scientifique et technique INRAP « Bioarchéologie : Minimum méthodologiques, référentiels communs, nouvelles approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAP, Nov 2019, Sélestat, France</w:t>
+              <w:t xml:space="preserve">7th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eleni Asouti, Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03945715v1</w:t>
+                <w:t xml:space="preserve">mnhn-02341208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’arbre à la forêt domestiquée : pratiques de gestion et systèmes agroforestiers. Applications de l’anthraco-typologie sur des sites néolithiques du Nord de la France et du pourtour de l’arc alpin</w:t>
               </w:r>
@@ -10794,51 +10798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’arolle ou du chêne ? Mobilité verticale et exploitation des ressources végétales au Néolithique dans les Alpes occidentales vues par l’archéobotanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10928,51 +10932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood to build, wood to burn: woodland exploitation for timber and domestic firewood in prehistoric Balearic Islands (Mallorca and Minorca, Western Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picornell-Gelabert Llorenç</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11010,51 +11014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’arbre à la forêt domestiquée : pratiques de gestion et systèmes agroforestiers. Apport de l’anthraco-typologie. Etude de cas du Néolithique à l’époque moderne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAAH, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11079,51 +11083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’arolle ou du chêne ? L’exploitation des ressources végétales et de l’espace alpin au Néolithique vue par l’archéobotanique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11213,51 +11217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Baton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11312,51 +11316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical mobility and exploitation of plant ressources during the Neolithic: two examples from the Northern French Alps and the Swiss Valais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11407,51 +11411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendroanthracology, questioning past woodland management and first results to identify wood from sessile Oak coppiced and seed-trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11489,51 +11493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction factors on archaeological wood diameter estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Soledad Garcia-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11653,51 +11657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of plant and animal resources during the Middle Neolithic in the Petit-Chasseur site: results of archaeobotanical and archaeozoological analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Chiquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12319,90 +12323,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruire une charpente disparue : l'apport de l'annotation sémantique à la compréhension de vestiges effondrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12496,51 +12500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthraco 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12725,64 +12729,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin de Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthraco2023 Porto - 8th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
@@ -13230,51 +13234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROG IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
@@ -13335,51 +13339,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’arbre à la forêt domestiquée : pratiques de gestion et systèmes agroforestiers. Application de l’anthraco-typologie sur des sites néolithiques du Nord de la France et du pourtour de l'arc alpin. In C. Montoya, J.-P. Fagnart et J.-L. Locht (dir.), Préhistoire de l’Europe du Nord-Ouest. Mobilités, climats et identités culturelles, actes du 27e congrès préhistorique de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14045,64 +14049,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les secrets de la charpente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In : Ph Dillmann, P. Liévaux, A. Magnien, M. Regert (eds), Notre-Dame de Paris – La science à l’œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Cherche-Midi, pp.75-88, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14338,51 +14342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’arolle ou du chêne ? Mobilité verticale et exploitation des ressources végétales au Néolithique dans les Alpes occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15378,103 +15382,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des restes carbonisés à la connaissance des charpentes de Notre-Dame de Paris. Cycle de conférences &amp;quot;Notre-Dame en chantiers&amp;quot; (https://www.youtube.com/watch?v=bLJSlMlAhig)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -15646,51 +15650,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radius of curvature measurements and wood diameter: a comparison of different image analysis techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16080,159 +16084,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse anthracologique de la nécropole néolithique du site des « Collombèeres » (Saint Jean le Vieux, Ain). In: Fouilles récentes aux Collombières (Saint-Jean-le-Vieux, Ain). Dir A. Hauzeur</w:t>
+                <w:t xml:space="preserve">Minière de silex et nécropole d’hypogées de « La Crayère » à Vert-la-Gravelle (Vert-Toulon, Marne) : étude anthracologique. In: Les occupations néolithiques des marais de Saint-Gond : vert-la-Gravelle (Vert-Toulon, Marne) &amp;quot;la crayère&amp;quot;. Minière de silex et nécropoles d'hypogées. Dir R. Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paléotime. 2018</w:t>
+              <w:t xml:space="preserve">CNRS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894651v1</w:t>
+                <w:t xml:space="preserve">hal-03894638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minière de silex et nécropole d’hypogées de « La Crayère » à Vert-la-Gravelle (Vert-Toulon, Marne) : étude anthracologique. In: Les occupations néolithiques des marais de Saint-Gond : vert-la-Gravelle (Vert-Toulon, Marne) &amp;quot;la crayère&amp;quot;. Minière de silex et nécropoles d'hypogées. Dir R. Martineau</w:t>
+                <w:t xml:space="preserve">Analyse anthracologique de la nécropole néolithique du site des « Collombèeres » (Saint Jean le Vieux, Ain). In: Fouilles récentes aux Collombières (Saint-Jean-le-Vieux, Ain). Dir A. Hauzeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS. 2018</w:t>
+              <w:t xml:space="preserve">Paléotime. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894638v1</w:t>
+                <w:t xml:space="preserve">hal-03894651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques des marais de Saint-Gond : vert-la-Gravelle (Vert6toulon, Marne) &amp;quot;la crayère&amp;quot;. Minière de silex et nécropoles d'hypogées</w:t>
               </w:r>
@@ -16703,51 +16707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-026-09773-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rinne-Garmston" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Sahlstedt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104894" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390629v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Levillain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112307" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martinez Torrecilla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Plata Montero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ghavidel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104672" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bianco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tarongi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Picornell-Gelabert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Hinojo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.10.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Du Boisgueheneuc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106198" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.169" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert &#352;tulc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mouraux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17836-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777423v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Alcolea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.823968" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03011897v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Servera-Vives" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carri&#243;n Marco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Burjachs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Curr&#225;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15248" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500373v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevan Edinborough" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Shennan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imbeaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.03.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03008091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Francis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.070" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03008152v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Royo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mazo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de Luis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03011926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picornell-Gelabert Lloren&#231;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Lu&#237;s Mart&#237;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mus Am&#233;zquita Maurici" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#243;n Marco Yolanda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105265" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03008213v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Soledad Garcia-Martinez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102166" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461134v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637751v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337816v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.070" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337791v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.06.074" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338078v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4533" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1521086" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02375079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amposta Arielle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14945" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01503090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delorme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677887v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525878v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339735v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vaury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2014.05.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338038v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174963106x97070" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929722v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338079v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009553v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grenouillet-Paradis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561456v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116296v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13883" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02165856v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Leuzinger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338082v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumitroia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338032v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-007-0098-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1F9FC97R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372126v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petrequin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petrequin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G.L. Errera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338057v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2050" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338085v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338060v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.2001.0766" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZLX40B8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330206v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369724v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190416v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Brandst&#228;tt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge Ergun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190417v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rousou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369711v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369717v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05370628v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426509v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Angeli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778740v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04910948v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369714v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851399v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778813v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05086104v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778783v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778806v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602924v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778791v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273701v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273938v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laurillou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273845v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743801v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273553v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273919v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273899v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha-Campos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja T Rinne&#8208;garmston" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Salstedt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945780v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert Stulc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266735v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945817v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langenegger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954106v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945810v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894794v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273597v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945749v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945825v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425829v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425831v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425830v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341177v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341081v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02398966v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341198v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341170v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Picornell Gelabert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luis Arrillaga" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurici Mus Am&#233;zquita" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341208v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945715v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876638v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341201v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338075v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945672v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945656v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046400v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338101v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaury" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046352v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338089v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338106v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338096v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936871v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376440v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Dumitroaia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338118v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338128v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338123v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339794v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339862v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339817v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500859v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafarge" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230773v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273733v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276599v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894834v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341152v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Martin Gordon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arg&#252;ello" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894760v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Revelles" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berihuete" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Piqu&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894734v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Rey" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945845v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486164v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrequin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/sel-eau-et-foret-d-hier-a-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.25467" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504984v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Voisenat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monuments-nationaux.fr/editions-du-patrimoine/les-ouvrages/sous-les-toits-des-cathedrales" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594910v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831296v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778062v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch9" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945860v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875686v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=archeologie-dune-enceinte-fossoyee-du-neolithique-recent-dans-le-centre-ouest-de-la-france-bellevue-a-chenommet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945872v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021433v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945853v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572931v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572945v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viellet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duplaix-Rata" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02375091v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634138v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339895v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piningre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03894894v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03895218v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stulc Imbert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266750v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266746v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046486v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652597v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894710v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894696v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894682v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894651v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894638v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894631v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894616v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894607v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-026-09773-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rinne-Garmston" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Sahlstedt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104894" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390629v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Levillain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112307" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martinez Torrecilla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Plata Montero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ghavidel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104672" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bianco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tarongi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Picornell-Gelabert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Hinojo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.10.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Du Boisgueheneuc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106198" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.169" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert &#352;tulc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mouraux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17836-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777423v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Alcolea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.823968" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03011897v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Servera-Vives" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carri&#243;n Marco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Burjachs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Curr&#225;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15248" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500373v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevan Edinborough" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Shennan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imbeaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.03.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03008152v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Royo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mazo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de Luis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.029" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03008091v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Francis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.070" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03008213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Soledad Garcia-Martinez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102166" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03011926v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picornell-Gelabert Lloren&#231;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Lu&#237;s Mart&#237;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mus Am&#233;zquita Maurici" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#243;n Marco Yolanda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105265" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461134v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337816v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.070" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.065" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338078v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4533" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337784v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1521086" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02375079v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amposta Arielle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14945" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337791v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.06.074" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01503090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delorme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525878v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677887v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339735v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vaury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2014.05.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338038v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174963106x97070" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929722v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338079v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009553v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grenouillet-Paradis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561456v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116296v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13883" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02165856v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Leuzinger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338082v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumitroia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338032v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-007-0098-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1F9FC97R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372126v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petrequin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petrequin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G.L. Errera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338057v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2050" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338085v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338060v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.2001.0766" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZLX40B8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330206v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190416v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Brandst&#228;tt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge Ergun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190417v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rousou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369711v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369724v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369717v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05370628v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426509v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Angeli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778740v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04910948v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851399v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778813v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369714v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778783v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05086104v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778806v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602924v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778791v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273938v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laurillou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273701v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743801v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273845v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273553v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273919v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273899v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha-Campos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja T Rinne&#8208;garmston" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Salstedt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266735v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945780v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert Stulc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954106v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945810v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945817v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langenegger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894794v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273597v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945749v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945825v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425831v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425829v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425830v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341177v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02398966v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341198v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341170v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Picornell Gelabert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luis Arrillaga" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurici Mus Am&#233;zquita" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341081v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945715v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341208v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876638v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341201v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338075v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945672v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945656v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046400v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338101v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaury" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046352v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338089v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338106v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338096v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936871v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376440v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Dumitroaia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338118v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338128v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338123v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339794v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339862v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339817v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500859v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafarge" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230773v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273733v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276599v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894834v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341152v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Martin Gordon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arg&#252;ello" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894760v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Revelles" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berihuete" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Piqu&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894734v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Rey" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945845v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486164v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrequin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/sel-eau-et-foret-d-hier-a-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.25467" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504984v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Voisenat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monuments-nationaux.fr/editions-du-patrimoine/les-ouvrages/sous-les-toits-des-cathedrales" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594910v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831296v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778062v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch9" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945860v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875686v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=archeologie-dune-enceinte-fossoyee-du-neolithique-recent-dans-le-centre-ouest-de-la-france-bellevue-a-chenommet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945872v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021433v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945853v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572931v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572945v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viellet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duplaix-Rata" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02375091v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634138v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339895v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piningre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03894894v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03895218v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stulc Imbert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266750v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266746v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046486v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652597v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894710v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894696v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894682v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894638v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894651v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894631v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894616v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894607v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>