--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -234,1859 +234,1859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05560967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of δ&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C signatures in oak charred wood: Application to the &amp;quot;forest&amp;quot; of Notre-Dame de Paris</w:t>
+                <w:t xml:space="preserve">Trunk-and branch-data derived radial increments of Pinus brutia Ten., Cupressus sempervirens L., and Quercus pubescens Willd. subsp. pubescens from Crete for dendro-and anthraco-typological analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Rocha</w:t>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Sahlstedt</w:t>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
+                <w:t xml:space="preserve">Maria Ntinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61, pp.104894. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.112307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820068v1</w:t>
+                <w:t xml:space="preserve">halshs-05390629v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trunk-and branch-data derived radial increments of Pinus brutia Ten., Cupressus sempervirens L., and Quercus pubescens Willd. subsp. pubescens from Crete for dendro-and anthraco-typological analysis</w:t>
+                <w:t xml:space="preserve">Preservation of δ&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C signatures in oak charred wood: Application to the &amp;quot;forest&amp;quot; of Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léane Levillain</w:t>
+                <w:t xml:space="preserve">Eva Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+                <w:t xml:space="preserve">Katja Rinne-Garmston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+                <w:t xml:space="preserve">Elina Sahlstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ntinou</w:t>
+                <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64, pp.112307. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.104894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05390629v2</w:t>
+                <w:t xml:space="preserve">hal-04820068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-fire studies of Notre Dame's framework: Historical and environmental wood memory of the medieval period between the 11th and 13th centuries. Birth of an interdisciplinary project</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Naming, relocating and dating the woods of Notre-Dame “forest”, first results based on collated data and archaeological surveys of the remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.17-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.015⟩</w:t>
+              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.21-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2022.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266616v1</w:t>
+                <w:t xml:space="preserve">hal-03707489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la datation dendrochronologique des charpentes à l’histoire médiévale de Notre-Dame de Paris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-fire studies of Notre Dame's framework: Historical and environmental wood memory of the medieval period between the 11th and 13th centuries. Birth of an interdisciplinary project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Monumental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.17-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565680v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valle Salado. Explotación salinera neolítica en la UP 48</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Martinez Torrecilla</w:t>
+                <w:t xml:space="preserve">L’apport de la datation dendrochronologique des charpentes à l’histoire médiévale de Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Plata Montero</w:t>
+                <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Weller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arkeoikuska</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22, pp.34-36</w:t>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182-4, pp.395-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849324v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term modifications in the chemical structure of wood charcoals: Implications for anthracological investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valle Salado. Explotación salinera neolítica en la UP 48</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Martinez Torrecilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+                <w:t xml:space="preserve">Alberto Plata Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Ghavidel</w:t>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katell Quénéa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Sordoillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arkeoikuska</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.34-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653709v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naming, relocating and dating the woods of Notre-Dame “forest”, first results based on collated data and archaeological surveys of the remains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+                <w:t xml:space="preserve">Short-term modifications in the chemical structure of wood charcoals: Implications for anthracological investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Ghavidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Martin</w:t>
+                <w:t xml:space="preserve">Katell Quénéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Jacquot</w:t>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.21-31. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.104672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2022.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707489v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyre wood fuel and food remains in a necropolis of Barcino (Barcelona, NE Iberian Peninsula): The case of Sant Antoni Market site (1st century CE)</w:t>
+                <w:t xml:space="preserve">Multi-elemental and Strontium-Neodymium Isotopic Signatures in Charred Wood: Potential for Wood Provenance Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bianco</w:t>
+                <w:t xml:space="preserve">Anna Imbert Štulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Tarongi</w:t>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethel Allué</w:t>
+                <w:t xml:space="preserve">Stéphane Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Hinojo</w:t>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (1-3), pp.464-511. </w:t>
+              <w:t xml:space="preserve">International Journal of Wood Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2023.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/27723194-bja10019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266612v1</w:t>
+                <w:t xml:space="preserve">hal-04001076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of carbonization on oak wood δ$^1$$^8$O: A preliminary study</w:t>
+                <w:t xml:space="preserve">Pyre wood fuel and food remains in a necropolis of Barcino (Barcelona, NE Iberian Peninsula): The case of Sant Antoni Market site (1st century CE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+                <w:t xml:space="preserve">Sabrina Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Daux</w:t>
+                <w:t xml:space="preserve">Miguel Tarongi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
+                <w:t xml:space="preserve">Ethel Allué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baudin</w:t>
+                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Hinojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106198⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1-3), pp.464-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2023.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234813v1</w:t>
+                <w:t xml:space="preserve">hal-04266612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence of monumental architecture in Atlantic Europe: a fortified fifth-millennium BC enclosure in western France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of carbonization on oak wood δ$^1$$^8$O: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylise Onfray</w:t>
+                <w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Aoustin</w:t>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Bouchet</w:t>
+                <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+                <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 97 (391), pp.50-69. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175, pp.106198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15184/aqy.2022.169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001251v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Holocene history of grapevine (Vitis vinifera) and viticulture in France retraced from a large-scale archaeobotanical dataset</w:t>
+                <w:t xml:space="preserve">The emergence of monumental architecture in Atlantic Europe: a fortified fifth-millennium BC enclosure in western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Chabal</w:t>
+                <w:t xml:space="preserve">Marylise Onfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+                <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Baly</w:t>
+                <w:t xml:space="preserve">Éric Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janet Battentier</w:t>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 625, </w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97 (391), pp.50-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2022.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164708v1</w:t>
+                <w:t xml:space="preserve">hal-04001251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-elemental and Strontium-Neodymium Isotopic Signatures in Charred Wood: Potential for Wood Provenance Studies</w:t>
+                <w:t xml:space="preserve">The Holocene history of grapevine (Vitis vinifera) and viticulture in France retraced from a large-scale archaeobotanical dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Imbert Štulc</w:t>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Poszwa</w:t>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ponton</w:t>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+                <w:t xml:space="preserve">Isabelle Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bouchez</w:t>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wood Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 625, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/27723194-bja10019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001076v1</w:t>
+                <w:t xml:space="preserve">hal-04164708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the carbonisation temperatures recorded by ancient charcoals for δ13C-based palaeoclimate reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taming Trees, Shaping Forests, and Managing Woodlands as Resources for Understanding Past Societies. Contributions and Current Limits of Dendro-Anthracology and Anthraco-Isotopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mouraux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bardin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+                <w:t xml:space="preserve">Marta Alcolea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.14662. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-17836-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.823968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769510v1</w:t>
+                <w:t xml:space="preserve">hal-03777423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming Trees, Shaping Forests, and Managing Woodlands as Resources for Understanding Past Societies. Contributions and Current Limits of Dendro-Anthracology and Anthraco-Isotopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the carbonisation temperatures recorded by ancient charcoals for δ13C-based palaeoclimate reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
+                <w:t xml:space="preserve">Camille Mouraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Alcolea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.14662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.823968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-17836-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777423v1</w:t>
+                <w:t xml:space="preserve">hal-03769510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene Aleppo pine (Pinus halepensis Miller) woodlands in Mallorca (Balearic Islands, Western Mediterranean): investigation of their distribution and the role of human management based on anthracological, dendro-anthracological and archaeopalynological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Servera-Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2215,51 +2215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sordoillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2438,516 +2438,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendro-anthracological tools applied to Scots type pine forests exploitation as fuel during the Mesolithic-Neolithic transition in the southern central pre-Pyrenees (Spain)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pith location tool and wood diameter estimation: Validity and limits tested on seven taxa to approach the length of the missing radius on archaeological wood and charcoal fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Alcolea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+                <w:t xml:space="preserve">Jérémie Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Royo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin de Luis</w:t>
+                <w:t xml:space="preserve">Maria-Soledad Garcia-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.10.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.102166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03008152v1</w:t>
+                <w:t xml:space="preserve">mnhn-03008213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firewood and timber collection and management strategies from early medieval sites in eastern england. Initial results from the anthraco-typological analysis of oak charcoal remains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling dendro-anthracological parameters with dendrochronological reference datasets: interrogating the applicability of anthraco-typology to assess Aleppo pine (Pinus halepensis Miller) wood management from archaeological charcoal fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picornell-Gelabert Llorenç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de Luís Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Francis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+                <w:t xml:space="preserve">Mus Amézquita Maurici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrión Marco Yolanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.10.070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.105265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2020.105265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03008091v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03011926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pith location tool and wood diameter estimation: Validity and limits tested on seven taxa to approach the length of the missing radius on archaeological wood and charcoal fragments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dendro-anthracological tools applied to Scots type pine forests exploitation as fuel during the Mesolithic-Neolithic transition in the southern central pre-Pyrenees (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Alcolea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maria-Soledad Garcia-Martinez</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Royo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin de Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102166⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03008213v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03008152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling dendro-anthracological parameters with dendrochronological reference datasets: interrogating the applicability of anthraco-typology to assess Aleppo pine (Pinus halepensis Miller) wood management from archaeological charcoal fragments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Picornell-Gelabert Llorenç</w:t>
+                <w:t xml:space="preserve">Firewood and timber collection and management strategies from early medieval sites in eastern england. Initial results from the anthraco-typological analysis of oak charcoal remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carrión Marco Yolanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124, pp.105265. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2020.105265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.10.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03011926v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03008091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers du hameau Les Noires Terres à Messein (Meurthe-et-Moselle, Lorraine, France)</w:t>
               </w:r>
@@ -3052,2042 +3052,2057 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of tyloses quantification in earlywood oak vessels to archaeological charcoal analyses: Estimation of a minimum age and influences of physiological and environmental factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciduous oak/chestnut: Differential shrinkage of wood during charcoalification? Preliminary experimental results and implications for wood diameter study in anthracology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 463, pp.250-257. </w:t>
+              <w:t xml:space="preserve">, 2018, 463, pp.258-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.06.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02337816v1</w:t>
+                <w:t xml:space="preserve">mnhn-02337791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthraco-typology as a key approach to past firewood exploitation and woodland management reconstructions. Dendrological reference dataset modelling with dendro-anthracological tools</w:t>
+                <w:t xml:space="preserve">De l’arbre à la forêt domestiquée : apport de l’anthraco-typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.065⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152, pp.54-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.4533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637751v1</w:t>
+                <w:t xml:space="preserve">halshs-02338078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’arbre à la forêt domestiquée : apport de l’anthraco-typologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wood for building : woodland exploitation for timber procurement in the Prehistoric and Protohistoric Balearic Islands (Mallorca and Menorca; Western Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.4533⟩</w:t>
+              <w:t xml:space="preserve">Environmental Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14614103.2018.1521086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02338078v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02337784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood for building : woodland exploitation for timber procurement in the Prehistoric and Protohistoric Balearic Islands (Mallorca and Menorca; Western Mediterranean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
+                <w:t xml:space="preserve">Environnement végétal et collecte du bois de feu au Néolithique dans le sud du bassin de l’Escaut (5200-2200 BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amposta Arielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14614103.2018.1521086⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (4), pp.701-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02337784v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02375079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement végétal et collecte du bois de feu au Néolithique dans le sud du bassin de l’Escaut (5200-2200 BC)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Contribution of tyloses quantification in earlywood oak vessels to archaeological charcoal analyses: Estimation of a minimum age and influences of physiological and environmental factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amposta Arielle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurore Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115 (4), pp.701-731. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 463, pp.250-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02375079v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02337816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciduous oak/chestnut: Differential shrinkage of wood during charcoalification? Preliminary experimental results and implications for wood diameter study in anthracology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthraco-typology as a key approach to past firewood exploitation and woodland management reconstructions. Dendrological reference dataset modelling with dendro-anthracological tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 463, pp.258-267. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.06.074⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 463 (part B), pp.232-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02337791v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-ring δ&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C of archeological charcoals as indicator of past climatic seasonality. A case study from the Neolithic settlements of Lake Chalain (Jura, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
+                <w:t xml:space="preserve">Anthracology of charcoal kilns in the forest of Chailluz (France) as a tool to understand Franche-Comte forestry from the mid-15th to the early 20th century AD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Delorme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 457, pp.50-59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.015⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 458, pp.200 - 213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503090v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving identification of coppiced and seeded trees in past woodland management by comparing growth and wood anatomy of living sessile oaks ( Quercus petraea )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 463 (In press), pp.1-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthracology of charcoal kilns in the forest of Chailluz (France) as a tool to understand Franche-Comte forestry from the mid-15th to the early 20th century AD</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tree-ring δ&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C of archeological charcoals as indicator of past climatic seasonality. A case study from the Neolithic settlements of Lake Chalain (Jura, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Nuninger</w:t>
+                <w:t xml:space="preserve">Franck Baton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 458, pp.200 - 213. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.008⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 457, pp.50-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677887v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of oxygenated carbonization on the isotope signal in tree rings. Implication for ancient charcoals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Baton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Vaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, II, pp.7-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02339735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the impact of socio-economic activities on archaeological charcoal assemblages in temperate areas: A comparative analysis of firewood management in two Neolithic societies in Western Europe (Belgium, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anthropological Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35, pp.153-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaa.2014.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01511024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firewood economy during the 4th millennium BC at Lake Clairvaux, Jura, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (1), pp.87-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/174963106x97070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radius of curvature measurements and wood diameter: a comparison of different image analysis techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Archaeological Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.173-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer les diamètres du bois de feu en anthracologie. Outils dendrométriques et interprétation des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Soledad Garcia-Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropobotanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charcoal analysis and wood diameter: inductive and deductive methodological approaches for the study of firewood collecting practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Chrzavzez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréade Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grenouillet-Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGVNTVM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, EXTRA-11, pp.31-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vignoble gallo-romain de Gevrey-Chambertin &amp;quot;Au-dessus de Bergis&amp;quot;, Côte d'Or (Ier-IIe s. ap. J.-C.) : Modes de plantation et de conduite de vignes antiques en Bourgogne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’altération des charbons de bois néolithiques de la source de Poiana Slatinei à Lunca (Neamt, Roumanie) : évolution naturelle ou conséquence des techniques d’exploitation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sordoillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 59, p. 505-537</w:t>
+              <w:t xml:space="preserve">P@lethnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Taphonomie de la combustion des résidus organiques et des structures de combustion en contexte archéologique, 2, pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00561456v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’altération des charbons de bois néolithiques de la source de Poiana Slatinei à Lunca (Neamt, Roumanie) : évolution naturelle ou conséquence des techniques d’exploitation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le vignoble gallo-romain de Gevrey-Chambertin &amp;quot;Au-dessus de Bergis&amp;quot;, Côte d'Or (Ier-IIe s. ap. J.-C.) : Modes de plantation et de conduite de vignes antiques en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Weller</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P@lethnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Taphonomie de la combustion des résidus organiques et des structures de combustion en contexte archéologique, 2, pp.121-132</w:t>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59, p. 505-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116296v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00561456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfin des traces d'habitat à l'intérieur d'une enceinte du Néolithique récent du Centre-Ouest de la France: premiers résultats et perspectives des fouilles du site de Bellevue (Chenommet, Charente)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ard</w:t>
+                <w:t xml:space="preserve">Lunca-Poiana Slatinei (jud. Neamt): cel mai vechi sit de exploatare a sarii din prehistoria europeana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumitroia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sordoillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Morgane Liard</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arheologia Moldovei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XXXII, pp.21-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493160v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02338082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collecte du bois de feu dans le village néolithique d’Arbon-Bleiche 3 (lac de Constance, Suisse) : gestion du bois et déterminismes</w:t>
               </w:r>
@@ -5149,667 +5164,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02165856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunca-Poiana Slatinei (jud. Neamt): cel mai vechi sit de exploatare a sarii din prehistoria europeana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Weller</w:t>
+                <w:t xml:space="preserve">Enfin des traces d'habitat à l'intérieur d'une enceinte du Néolithique récent du Centre-Ouest de la France: premiers résultats et perspectives des fouilles du site de Bellevue (Chenommet, Charente)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Dumitroia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+                <w:t xml:space="preserve">Delphine Frémondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arheologia Moldovei</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (3), pp.597-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2009.13883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02338082v1</w:t>
+                <w:t xml:space="preserve">hal-01493160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firewood management and woodland exploitation during the late Neolithic at Lac de Chalain (Jura, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (2), pp.199-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00334-007-0098-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carrières néolithiques du Mont Viso (Piémont, Italie). Chronologie et conditions d'exploitation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Petrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel G.L. Errera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Croutch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'études préhistoriques et archéologiques alpines </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Numéro spécial, p. 167-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie du bois de feu au Néolithique au nord-ouest des Alpes : constantes et déterminismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21, pp.27-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie du bois de feu et sociétés néolithiques : analyses anthracologiques appliquées aux sites d’ambiance humide des lacs de Chalain et Clairvaux (Jura, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 47, pp.187-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/galip.2005.2050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie du bois de feu à Chalain et Clairvaux (Jura, France) : apports de l’anthracologie appliquée aux sites d’ambiance humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5, pp.137-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt Springs Exploitation Study in Franche-Comté (France): Contribution of Charcoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 29 (6), pp.667-675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jasc.2001.0766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5819,3152 +5843,3208 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstituer les phases d’exploitation d’une mine d’argent médiévale : apport croisés de la dendrochronologie et de la dendroanthracologie (Vallauria, Alpes-Maritimes)(Vallauria, Alpes-Maritimes)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+                <w:t xml:space="preserve">Dendrolandscapes project: making Neolithic wood fuel economies visible through dendro-anthracological analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethel Allué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendrochronologie n°2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">31st EAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Belgrade Virtual, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330206v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05370628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of tree and shrub exploitation practices during the Neolithic at Aşıklı Höyük, Central Anatolia.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Brandstätt</w:t>
+                <w:t xml:space="preserve">Voyage au centre de la bille : l'expérimentation numérique au service de la dendroarchéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+                <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Müge Ergun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress on the Archaeology of the Ancient Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle BELINGARD (DTalents – GEOLAB), François BLONDEL (Université de Genève, C-CIA – Chrono-environnement), Christophe CORONA (CNRS LECA), Vincent LABBAS (Université de Liège – KIK IRPA – TRACE), Sandrine PARADIS-GRENOUILLET (EVEHA – GEOLAB), Frédéric RICHARD (Université de Limoges – GEOLAB), Mélanie SAULNIER (CNRS GEODE), Lisa SHINDO (Métropole Nice Côte d’Azur – CCJ), Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190416v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of wild fruit trees and shrubs at the early Neolithic site of Aşıklı Höyük, Central Anatolia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From firewood use in Neolithic lakeshore sites to Notre-Dame’s wooden frame: advances in dendro-anthracological and isotopic analysis of charcoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Work Group of Palaeoethnobotany 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Groningen, France</w:t>
+              <w:t xml:space="preserve">Dendro-anthracological International workshop. Deciphering woodlands ecology and management through archaeological charcoal fragments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sabrina Bianco; Llorenç Picornell-Gelabert; Ethel Allué, Jun 2025, Palma De Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190417v1</w:t>
+                <w:t xml:space="preserve">mnhn-05369724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans la &amp;quot;forêt&amp;quot; de Notre-Dame de Paris : quand le bois raconte l’histoire de la construction d'une cathédrale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of tree and shrub exploitation practices during the Neolithic at Aşıklı Höyük, Central Anatolia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Brandstätt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Müge Ergun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christelle BELINGARD; François BLONDEL; Christophe CORONA; Vincent LABBAS; Sandrine PARADIS-GRENOUILLET; Frédéric RICHARD; Mélanie SAULNIER; Lisa SHINDO, Oct 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">14th International Congress on the Archaeology of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05369711v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From firewood use in Neolithic lakeshore sites to Notre-Dame’s wooden frame: advances in dendro-anthracological and isotopic analysis of charcoal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation of wild fruit trees and shrubs at the early Neolithic site of Aşıklı Höyük, Central Anatolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Brandstätt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Müge Ergun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rousou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dendro-anthracological International workshop. Deciphering woodlands ecology and management through archaeological charcoal fragments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sabrina Bianco; Llorenç Picornell-Gelabert; Ethel Allué, Jun 2025, Palma De Majorque, Spain</w:t>
+              <w:t xml:space="preserve">International Work Group of Palaeoethnobotany 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Groningen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05369724v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des approches bioarchéologiques à la connaissance des trajectoires des socio-écosystèmes forestiers</w:t>
+                <w:t xml:space="preserve">Dans la &amp;quot;forêt&amp;quot; de Notre-Dame de Paris : quand le bois raconte l’histoire de la construction d'une cathédrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de lancement du Réseau FORTRAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jonathan LENOIR; Amélie ROBERT, Jun 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle BELINGARD; François BLONDEL; Christophe CORONA; Vincent LABBAS; Sandrine PARADIS-GRENOUILLET; Frédéric RICHARD; Mélanie SAULNIER; Lisa SHINDO, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05369717v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05369711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrolandscapes project: making Neolithic wood fuel economies visible through dendro-anthracological analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bianco</w:t>
+                <w:t xml:space="preserve">Reconstituer les phases d’exploitation d’une mine d’argent médiévale : apport croisés de la dendrochronologie et de la dendroanthracologie (Vallauria, Alpes-Maritimes)(Vallauria, Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st EAA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Belgrade Virtual, Serbia</w:t>
+              <w:t xml:space="preserve">Panorama de la dendrochronologie n°2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05370628v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage au centre de la bille : l'expérimentation numérique au service de la dendroarchéologie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport des approches bioarchéologiques à la connaissance des trajectoires des socio-écosystèmes forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christelle BELINGARD (DTalents – GEOLAB), François BLONDEL (Université de Genève, C-CIA – Chrono-environnement), Christophe CORONA (CNRS LECA), Vincent LABBAS (Université de Liège – KIK IRPA – TRACE), Sandrine PARADIS-GRENOUILLET (EVEHA – GEOLAB), Frédéric RICHARD (Université de Limoges – GEOLAB), Mélanie SAULNIER (CNRS GEODE), Lisa SHINDO (Métropole Nice Côte d’Azur – CCJ), Oct 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées de lancement du Réseau FORTRAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jonathan LENOIR; Amélie ROBERT, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426509v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05369717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si le bois m’était conté. Premiers résultats des études menées sur les bois de la &amp;quot;forêt&amp;quot; de Notre-Dame de Paris.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction de la nef de Notre-Dame de Paris : nouvelles données chronologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ybert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FROG VI (French Researchers in Organic Geochemistry)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Ministère de la Culture de la France; Dillmann Ph., Liévaux P., Magnien A., Regert M., Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04778740v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04778791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiter la chronologie de Notre-Dame de Paris : Une approche combinée de méthodes de datation absolue et relative</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Si le bois m’était conté. Premiers résultats des études menées sur les bois de la &amp;quot;forêt&amp;quot; de Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e séminaire scientifique et technique de l’Inrap. Datations « absolues » en archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Orsay, France</w:t>
+              <w:t xml:space="preserve">French Researchers in Organic Geochemistry (FROG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thanh Thuy Nguyen Tu; Jérémy Jacob, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910948v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05369714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecte du bois de feu et gestion des espaces boisés des premiers villages néolithiques en Anatolie centrale, analyse anthracologique et dendro-anthracologique à Aşıklı Höyük (Cappadoce, Turquie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Brandstätt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Müge Ergun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des Joyeux Botanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si le bois m’était conté. Climat, défrichement, sylviculture au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04778813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si le bois m’était conté. Premiers résultats des études menées sur les bois de la &amp;quot;forêt&amp;quot; de Notre-Dame de Paris</w:t>
+                <w:t xml:space="preserve">Si le bois m’était conté. Premiers résultats des études menées sur les bois de la &amp;quot;forêt&amp;quot; de Notre-Dame de Paris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Researchers in Organic Geochemistry (FROG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thanh Thuy Nguyen Tu; Jérémy Jacob, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">FROG VI (French Researchers in Organic Geochemistry)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05369714v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04778740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dater le chevet de Notre-Dame de Paris : regards croisés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Revisiter la chronologie de Notre-Dame de Paris : Une approche combinée de méthodes de datation absolue et relative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Culture de la France; MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Dillmann PH., Liévaux P., Magnien A., Regert M.,, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">8e séminaire scientifique et technique de l’Inrap. Datations « absolues » en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04778783v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grands défrichements du Moyen Age dans le Bassin parisien : mythe ou réalité ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+                <w:t xml:space="preserve">De la forêt à la charpente. Etudier la provenance des bois médiévaux par le croisement des données dendrochronologiques, chimiques / isotopiques, archéologiques et historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Imbert Štulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contribution des forêts passées aux forêts d’aujourd’hui et de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Aspet, France</w:t>
+              <w:t xml:space="preserve">Colloque Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dilmann Ph., Liévaux P., Magnien A., Regert M., Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05086104v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04778806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la forêt à la charpente. Etudier la provenance des bois médiévaux par le croisement des données dendrochronologiques, chimiques / isotopiques, archéologiques et historiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Imbert Štulc</w:t>
+                <w:t xml:space="preserve">Dater le chevet de Notre-Dame de Paris : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Bouchez</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dilmann Ph., Liévaux P., Magnien A., Regert M., Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture de la France; MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Dillmann PH., Liévaux P., Magnien A., Regert M.,, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04778806v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04778783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude pluridisciplinaire des restes ligneux de la mine d'argent médiévale de Vallauria (06, Alpes-Maritimes) : vers une nouvelle lecture chronologique et environnementale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ancel</w:t>
+                <w:t xml:space="preserve">Les grands défrichements du Moyen Age dans le Bassin parisien : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q14 : tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace, Session 1 "Du temps mesuré au temps vécu par les populations passées : croisement de méthodes pour affiner la résolution chronologique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Contribution des forêts passées aux forêts d’aujourd’hui et de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Aspet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602924v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05086104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de la nef de Notre-Dame de Paris : nouvelles données chronologiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Brossier</w:t>
+                <w:t xml:space="preserve">Etude pluridisciplinaire des restes ligneux de la mine d'argent médiévale de Vallauria (06, Alpes-Maritimes) : vers une nouvelle lecture chronologique et environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale : Notre-Dame de Paris sous l’œil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MITI (Mission pour les Initiatives Transverses et Interdisciplinaires) du Centre National de la Recherche Scientifique - CNRS; Ministère de la Culture de la France; Dillmann Ph., Liévaux P., Magnien A., Regert M., Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Q14 : tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace, Session 1 "Du temps mesuré au temps vécu par les populations passées : croisement de méthodes pour affiner la résolution chronologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04778791v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour à Chalain et à Clairvaux : nouveaux éclairages sur les pratiques agro-sylvo pastorales des communautés lacustres du Jura méridional et nouvelles interrogations sur la dynamique des équilibres et ruptures des éco et anthropo systèmes néolithiques des IVème et IIIème millénaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+                <w:t xml:space="preserve">Preservation of inter- and intra-annual variation of δ13C in oak charred tree rings against carbonisation: application to the wood of Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rocha-Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja T Rinne‐garmston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Salstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Ghavidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">147e congrès du CTHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8th International Anthracology Meeting-Anthraco 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273938v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire sur l’utilisation du δ18O comme proxy climatique du bois de chêne carbonisé.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinction between trunks and branches in anthracology: New research perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Alcolea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabrina Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">8th international Anthracology Meeting - Anthraco2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273701v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle lecture chronologique et environnementale de la mine d’argent médiévale de Vallauria (06) : intégration de données archéologiques, dendrochronologiques, anthracotypologiques et écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léane Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique Géode 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire GEODE, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinction between trunks and branches in anthracology: New research perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude préliminaire sur l’utilisation du δ18O comme proxy climatique du bois de chêne carbonisé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international Anthracology Meeting - Anthraco2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273845v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-tracer approach to study the provenance of the charred medieval timbers of the framework of Notre-Dame de Paris</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+                <w:t xml:space="preserve">Retour à Chalain et à Clairvaux : nouveaux éclairages sur les pratiques agro-sylvo pastorales des communautés lacustres du Jura méridional et nouvelles interrogations sur la dynamique des équilibres et ruptures des éco et anthropo systèmes néolithiques des IVème et IIIème millénaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Laurillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">147e congrès du CTHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04273553v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fuelwood supply in the city of Barcelona (NE Iberian Peninsula) between the 15th-17th cc. CE: a dendro-anthracological approach to Quercus sp. deciduous and Pinus halepensis</w:t>
+                <w:t xml:space="preserve">Multi-tracer approach to study the provenance of the charred medieval timbers of the framework of Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bianco</w:t>
+                <w:t xml:space="preserve">Anna Imbert Štulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Beuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ethel Allué</w:t>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Anthracology Meeting-Anthraco 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273919v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04273553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of inter- and intra-annual variation of δ13C in oak charred tree rings against carbonisation: application to the wood of Notre-Dame de Paris</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amir Ghavidel</w:t>
+                <w:t xml:space="preserve">Characterization of fuelwood supply in the city of Barcelona (NE Iberian Peninsula) between the 15th-17th cc. CE: a dendro-anthracological approach to Quercus sp. deciduous and Pinus halepensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethel Allué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Anthracology Meeting-Anthraco 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273899v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire du bois: apport de la chimie à la connaissance de la charpente carbonisée de Notre-Dame (https://www.youtube.com/watch?v=ymBTyYkK_rw)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les charpentes de Notre-Dame de Paris, questionnement du bois dans le patrimoine et premiers apports de l’étude des restes carbonisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimie et Notre-Dame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées Scientifiques du GDR3544 Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266735v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03945825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-element composition and isotopic signatures of strontium and neodymium in charred wood and their potential for provenance studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Bouchez</w:t>
+                <w:t xml:space="preserve">Approvisionner un site de haute altitude dans les Alpes poenines à l’époque romaine Analyses bioarchéologiques sur le Mur d’Hannibal (2650 m a.s.l., Valais, Suisse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Langenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Forest to Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Amsterdam, Apr 2022, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Edytem, Apr 2022, Chambéry (Université de Savoie Mont-Blanc), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03945780v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03945817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bioarchéologie en France: comprendre pour agir avec et face aux enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'archéologie face aux enjeux environnementaux : quelle démarche responsable ? Journée thématique du CNRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil National pour les Recherches Archéologiques, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood exploitation strategies as a proxy to evaluate pioneer occupation phases during the Neolithic . An exploratory approach applied to Neolithic lacustrine sites of the French northern alpine arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8980,3326 +9060,3270 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, Apr 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03945810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionner un site de haute altitude dans les Alpes poenines à l’époque romaine Analyses bioarchéologiques sur le Mur d’Hannibal (2650 m a.s.l., Valais, Suisse)</w:t>
+                <w:t xml:space="preserve">Mémoire du bois: apport de la chimie à la connaissance de la charpente carbonisée de Notre-Dame (https://www.youtube.com/watch?v=ymBTyYkK_rw)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Edytem, Apr 2022, Chambéry (Université de Savoie Mont-Blanc), France</w:t>
+              <w:t xml:space="preserve">Chimie et Notre-Dame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03945817v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la carbonisation sur la composition isotopique δ18O du bois de chêne</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-element composition and isotopic signatures of strontium and neodymium in charred wood and their potential for provenance studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Imbert Stulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FROG V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">From Forest to Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Amsterdam, Apr 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894794v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03945780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bioarchéologie en France : états des lieux et enjeux à venir. Besançon, Journées de l’archéologie, décembre 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la carbonisation sur la composition isotopique δ18O du bois de chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées régionales de l'Archéologie (JRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">FROG V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273597v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire du bois: apport de la chimie à la connaissance de la charpente de Notre-Dame de Paris</w:t>
+                <w:t xml:space="preserve">La bioarchéologie en France : états des lieux et enjeux à venir. Besançon, Journées de l’archéologie, décembre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimie et Notre-Dame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de la Chimie, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées régionales de l'Archéologie (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03945749v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les charpentes de Notre-Dame de Paris, questionnement du bois dans le patrimoine et premiers apports de l’étude des restes carbonisés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mémoire du bois: apport de la chimie à la connaissance de la charpente de Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées Scientifiques du GDR3544 Sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nice, Nov 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Chimie et Notre-Dame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la Chimie, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03945825v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03945749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological charcoal analysis and anthraco-typology. Contribution and limits for the study of firewood exploitation, woodland management and palaeoenvironmental studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthraco-typology as a method of understanding firewood exploitation and woodland management practices through archaeological charcoal fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picornell-Gelabert Llorenç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Alcolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Bois. Échanges interdisciplinaires sur le bois et les sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris I, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Kiel, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03425831v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03425830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre au temps des bâtisseurs de mégalithes : les maisons néolithiques du Peu à Charmé (Charente). Des données de terrain aux propositions de restitutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Aoustin</w:t>
+                <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Congrès Préhistorique de France. Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03425829v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Janet Battentier</w:t>
+                <w:t xml:space="preserve">Archaeological charcoal analysis and anthraco-typology. Contribution and limits for the study of firewood exploitation, woodland management and palaeoenvironmental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picornell-Gelabert Llorenç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Alcolea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Journées Bois. Échanges interdisciplinaires sur le bois et les sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris I, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723026v1</w:t>
+                <w:t xml:space="preserve">mnhn-03425831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthraco-typology as a method of understanding firewood exploitation and woodland management practices through archaeological charcoal fragments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vivre au temps des bâtisseurs de mégalithes : les maisons néolithiques du Peu à Charmé (Charente). Des données de terrain aux propositions de restitutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Onfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Kiel, Sep 2021, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">29e Congrès Préhistorique de France. Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03425830v1</w:t>
+                <w:t xml:space="preserve">mnhn-03425829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firewood and timber colection and management strategies from Medieval sites in Eastern England. Initial results from the anthraco-typological analysis of oak charcoal remains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Francis</w:t>
+                <w:t xml:space="preserve">Dendro-anthracology and anthraco-typology : how does it work? A user’s guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Eleni Asouoti, Sep 2019, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Eleni Asouti, Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02341177v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02341201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’anthracotypologie, une nouvelle méthode issue d’une étroite collaboration entre l’INRAP et le CNRS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2019 De l’arbre à la forêt domestiquée : pratiques de gestion et systèmes agroforestiers. Application de l’anthraco-typologie sur des sites néolithiques du Nord de la France et du pourtour de l'arc alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e séminaire scientifique et technique INRAP «Bioarchéologie : Minimum méthodologiques, référentiels communs, nouvelles approches.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Sélestat, France</w:t>
+              <w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest. Mobilités, climats et identités culturelles, actes du 27e congrès préhistorique de France (Amiens, 30 mai-4 juin 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Montoya; J.-P. Fagnart; J.-L. Locht, May 2016, Amiens, France. vol. 3, Paris, Société préhistorique française, p. 139-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02398966v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02341081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendro-anthracological tools applied to pinewood (Pinus tp. Sylvestris) exploitation as fuel during the Mesolithic-Neolithic transition in the NE Iberian Peninsula</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’anthracotypologie, une nouvelle méthode issue d’une étroite collaboration entre l’INRAP et le CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eleni Asouti, Sep 2019, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">4e séminaire scientifique et technique INRAP «Bioarchéologie : Minimum méthodologiques, référentiels communs, nouvelles approches.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Sélestat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02341198v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02398966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendro-anthracology of Pinus halepensis Miller in prehistoric and protohistoric Mallorca (Balearic Islands, Western Mediterranean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Picornell Gelabert</w:t>
+                <w:t xml:space="preserve">Dendro-anthracological tools applied to pinewood (Pinus tp. Sylvestris) exploitation as fuel during the Mesolithic-Neolithic transition in the NE Iberian Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Alcolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurici Mus Amézquita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Liverpool - Department of Archaeology, Classics and Egyptology, Sep 2019, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Eleni Asouti, Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02341170v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02341198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2019 De l’arbre à la forêt domestiquée : pratiques de gestion et systèmes agroforestiers. Application de l’anthraco-typologie sur des sites néolithiques du Nord de la France et du pourtour de l'arc alpin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+                <w:t xml:space="preserve">Dendro-anthracology of Pinus halepensis Miller in prehistoric and protohistoric Mallorca (Balearic Islands, Western Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Picornell Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Luis Arrillaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurici Mus Amézquita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest. Mobilités, climats et identités culturelles, actes du 27e congrès préhistorique de France (Amiens, 30 mai-4 juin 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C. Montoya; J.-P. Fagnart; J.-L. Locht, May 2016, Amiens, France. vol. 3, Paris, Société préhistorique française, p. 139-159</w:t>
+              <w:t xml:space="preserve">7th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Liverpool - Department of Archaeology, Classics and Egyptology, Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02341081v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02341170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’anthraco-typologie, une nouvelle méthode issue d’une étroite collaboration entre l’INRAP et le CNRS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Coubray</w:t>
+                <w:t xml:space="preserve">Firewood and timber colection and management strategies from Medieval sites in Eastern England. Initial results from the anthraco-typological analysis of oak charcoal remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e séminaire scientifique et technique INRAP « Bioarchéologie : Minimum méthodologiques, référentiels communs, nouvelles approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAP, Nov 2019, Sélestat, France</w:t>
+              <w:t xml:space="preserve">7th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eleni Asouoti, Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03945715v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02341177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woodland species diversity and impact on the firewood exploitation strategies. An exploratory approach applied to Neolithic lacustrine sites of the Franch norther Alpine arc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’anthraco-typologie, une nouvelle méthode issue d’une étroite collaboration entre l’INRAP et le CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eleni Asouti, Sep 2019, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">4e séminaire scientifique et technique INRAP « Bioarchéologie : Minimum méthodologiques, référentiels communs, nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAP, Nov 2019, Sélestat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02341208v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03945715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’arbre à la forêt domestiquée : pratiques de gestion et systèmes agroforestiers. Applications de l’anthraco-typologie sur des sites néolithiques du Nord de la France et du pourtour de l’arc alpin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Woodland species diversity and impact on the firewood exploitation strategies. An exploratory approach applied to Neolithic lacustrine sites of the Franch norther Alpine arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.139-160</w:t>
+              <w:t xml:space="preserve">7th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eleni Asouti, Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876638v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02341208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendro-anthracology and anthraco-typology : how does it work? A user’s guide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">De l’arbre à la forêt domestiquée : pratiques de gestion et systèmes agroforestiers. Applications de l’anthraco-typologie sur des sites néolithiques du Nord de la France et du pourtour de l’arc alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eleni Asouti, Sep 2019, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.139-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02341201v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’arolle ou du chêne ? Mobilité verticale et exploitation des ressources végétales au Néolithique dans les Alpes occidentales vues par l’archéobotanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">De l’arolle ou du chêne ? L’exploitation des ressources végétales et de l’espace alpin au Néolithique vue par l’archéobotanique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Besse</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l'anthropisation du milieu</w:t>
+              <w:t xml:space="preserve">142eme Congrès CTHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02338075v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood to build, wood to burn: woodland exploitation for timber and domestic firewood in prehistoric Balearic Islands (Mallorca and Minorca, Western Mediterranean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’arolle ou du chêne ? Mobilité verticale et exploitation des ressources végétales au Néolithique dans les Alpes occidentales vues par l’archéobotanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Picornell-Gelabert Llorenç</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l'anthropisation du milieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03945672v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02338075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’arbre à la forêt domestiquée : pratiques de gestion et systèmes agroforestiers. Apport de l’anthraco-typologie. Etude de cas du Néolithique à l’époque moderne.</w:t>
+                <w:t xml:space="preserve">Wood to build, wood to burn: woodland exploitation for timber and domestic firewood in prehistoric Balearic Islands (Mallorca and Minorca, Western Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Coubray</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picornell-Gelabert Llorenç</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAAH, Apr 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03945656v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03945672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’arolle ou du chêne ? L’exploitation des ressources végétales et de l’espace alpin au Néolithique vue par l’archéobotanique.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’arbre à la forêt domestiquée : pratiques de gestion et systèmes agroforestiers. Apport de l’anthraco-typologie. Etude de cas du Néolithique à l’époque moderne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Thiebault</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">142eme Congrès CTHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Pau, France</w:t>
+              <w:t xml:space="preserve">GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAAH, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046400v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03945656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of oxygenated carbonization on the isotope signal in tree rings. Implication for ancient charcoals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Baton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Stable Isotopes Users Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical mobility and exploitation of plant ressources during the Neolithic: two examples from the Northern French Alps and the Swiss Valais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th annual meeting of the european archaeologist association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendroanthracology, questioning past woodland management and first results to identify wood from sessile Oak coppiced and seed-trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Anthracology Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Freiburg, Aug 2015, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction factors on archaeological wood diameter estimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploitation of plant and animal resources during the Middle Neolithic in the Petit-Chasseur site: results of archaeobotanical and archaeozoological analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Chiquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ve International Meeting of charcoal analysis. The charcoal as cultural and biological heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E. Badal; Y. Carrion; E. Grau; M. Garcia; M. Ntinou, Sep 2011, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Colloque international à l'occasion des 50 ans du Petit-Chasseur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Sion, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02338106v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00936871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of firewood management as a socio-eological indicator. Keynote du Ve International Meeting of Charcoal Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction factors on archaeological wood diameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Soledad Garcia-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve International Meeting of charcoal analysis. The charcoal as cultural and biological heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, E. Badal, Y. Carrion, E. Grau, M. Garcia, M. Ntinou, Sep 2011, Valencia, Spain. pp.179-180</w:t>
+              <w:t xml:space="preserve">, E. Badal; Y. Carrion; E. Grau; M. Garcia; M. Ntinou, Sep 2011, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02338096v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02338106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of plant and animal resources during the Middle Neolithic in the Petit-Chasseur site: results of archaeobotanical and archaeozoological analyses</w:t>
+                <w:t xml:space="preserve">Interpretation of firewood management as a socio-eological indicator. Keynote du Ve International Meeting of Charcoal Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Chiquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international à l'occasion des 50 ans du Petit-Chasseur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Sion, Switzerland</w:t>
+              <w:t xml:space="preserve">Ve International Meeting of charcoal analysis. The charcoal as cultural and biological heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E. Badal, Y. Carrion, E. Grau, M. Garcia, M. Ntinou, Sep 2011, Valencia, Spain. pp.179-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00936871v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02338096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première exploitation de sel en Europe : Techniques et gestion de l'exploitation de la source salée de Poiana Slatinei à Lunca (Neamt, Roumanie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe Dumitroaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sordoillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sel, eau et forêt : hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Arc-et-Senans, France. pp.205-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charcoal anatomy potential, wood diameter and radial growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charcoal analysis: new analytical tools and methods for archaeology. Papers from the table-ronde held in Basel (October 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Dufraisse, 2004, Basel, Switzerland. pp.47-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02338118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New contributions of charcoal analyses from lakeside dwellings: firewood economy at Chalain and Clairvaux during the Neolithic period (Jura, France)</w:t>
+                <w:t xml:space="preserve">Firewood economy during the 4th millennium B.C. at Clairvaux- lake (Jura, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wes’04. Wetland economies and Societies. Proceedings of the International Conference (Zurich, mars 2004).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Della Casa; M. Traschel, Mar 2004, Zurich, Switzerland. pp.139-142</w:t>
+              <w:t xml:space="preserve">Economic and environmental changes during the 4th and the 3rd millenium BC. Association of Environmental Science (Bad Buchau, septembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bad Buchau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02338128v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02338123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firewood economy during the 4th millennium B.C. at Clairvaux- lake (Jura, France)</w:t>
+                <w:t xml:space="preserve">Economie du combustible au Néolithique final : exemple de la station 19 du lac de Chalain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic and environmental changes during the 4th and the 3rd millenium BC. Association of Environmental Science (Bad Buchau, septembre 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Bad Buchau, Germany</w:t>
+              <w:t xml:space="preserve">Actes du XIVème Congrès UISPP, Université de Liège, Belgique, 2-8 septembre 2001 : Le Néolithique au Proche-Orient et en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Liège, Belgique. Oxford : Archeopress (BAR Int. Series 1303): 9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02338123v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02339794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie du combustible au Néolithique final : exemple de la station 19 du lac de Chalain</w:t>
+                <w:t xml:space="preserve">New contributions of charcoal analyses from lakeside dwellings: firewood economy at Chalain and Clairvaux during the Neolithic period (Jura, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du XIVème Congrès UISPP, Université de Liège, Belgique, 2-8 septembre 2001 : Le Néolithique au Proche-Orient et en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Liège, Belgique. Oxford : Archeopress (BAR Int. Series 1303): 9-16</w:t>
+              <w:t xml:space="preserve">Wes’04. Wetland economies and Societies. Proceedings of the International Conference (Zurich, mars 2004).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Della Casa; M. Traschel, Mar 2004, Zurich, Switzerland. pp.139-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02339794v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02338128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charcoal analysis in a lake-dwelling site (Chalain 19, Jura) : a sampling model in a neolithic lacustrine context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles approches méthodologiques, histoire de la végétation et des usages du bois depuis la Préhistoire. Second Colloque International d’Anthracologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphanie Thiébault, Sep 2000, Paris, France. Oxford : Archeopress (BAR International Series 1063) : 17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02339862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des sources salées en Franche-Comté : impact sur l’espace forestier du Néolithique à la période médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du sel : techniques et sociétés dans la Pré- et Protohistoire européenne. Acte du colloque 12.2 du XIVe Congrès de l’UISPP (Liège, 4 septembre 2001) et de la Table Ronde du comité des salines de France (Paris, 18 mai 1998)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Weller, Sep 2001, Liège, Belgique. pp.Leidorf : Rahden/Westf (Internationale Archäologie, ASTK 3): 243-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02339817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12309,1013 +12333,1013 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruire une charpente disparue : l'apport de l'annotation sémantique à la compréhension de vestiges effondrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firewood for firesetting in the PbS Vallauria Mine in the Middle Ages (Tende, Alpes Maritimes): contribution of dendrochronological and anthracotypological approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+                <w:t xml:space="preserve">Impact of carbonization on δ18O in wood : Preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthraco 2023</w:t>
+              <w:t xml:space="preserve">8th International Anthracology Meeting - Anthraco2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230773v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of carbonization on δ18O in wood : Preliminary study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
+                <w:t xml:space="preserve">Firewood for firesetting in the PbS Vallauria Mine in the Middle Ages (Tende, Alpes Maritimes): contribution of dendrochronological and anthracotypological approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Anthracology Meeting - Anthraco2023</w:t>
+              <w:t xml:space="preserve">Anthraco 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273733v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing a living –tree referential of Pinus halepensis and Quercus pubescens for anthracotypological applications in the Central Catalan coast (NE-Iberian Peninsula)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin de Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthraco2023 Porto - 8th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04276599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results on the use of d18O as a climate proxy for charred oak wood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat et Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood management in the ceremonial building of the Na Galera islet (Balearic Islands, Western Mediterranean): fuel, timber and coastal vegetation at the end of the first millennium BC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Carrión Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Picornell-Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Martin Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Argüello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02341152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest resources management during Mesolithic – Neolithic transition: archaeobotanical studies in Coves del Fem site (NE Iberia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Alcolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Revelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Berihuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Piqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First conference on the Early Neolithic in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arbres têtards : une pratique agroforestière remontant au Néolithique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Thuy Nguyen Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais A Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROG IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13325,51 +13349,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’arbre à la forêt domestiquée : pratiques de gestion et systèmes agroforestiers. Application de l’anthraco-typologie sur des sites néolithiques du Nord de la France et du pourtour de l'arc alpin. In C. Montoya, J.-P. Fagnart et J.-L. Locht (dir.), Préhistoire de l’Europe du Nord-Ouest. Mobilités, climats et identités culturelles, actes du 27e congrès préhistorique de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13385,51 +13409,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.139-159, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03945845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13439,135 +13463,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sel, eau et forêt : hier à aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petrequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté, Cahiers de la MSH Ledoux 12</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 570 p., 2008, Les Cahiers de la MSHE, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.25467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00486164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13577,1505 +13601,1505 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport du chantier scientifique coordonné par le CNRS et le ministère de la Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Voisenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sous les toits des cathédrales. Charpentes et combles dans l’œil de huit photographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.62-65, 2025, 9782757710708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre au temps des bâtisseurs de mégalithes : les maisons néolithiques du Peu, à Charmé (Charente)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Onfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques, Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Session Dépasser les plans et révéler l’architecture invisible : de l’identification à la restitution des constructions du Néolithique à l’âge du Fer, Société préhistorique française, pp.125-146, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 9. The Analysis of Relic Charcoal Kilns for the Assessment of Forest Trajectories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude dendro-anthracologique de l’enceinte du Néolithique récent de Chenommet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cláudia Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Ecology. Learning from the past to understand the present and forecast the future of ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">In: Ard (dir), Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-ouest de la France. Bellevue à Chenommet (Charente)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d’Ecologie Préhistorique, pp.398-406, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831296v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03945872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The analysis of relic charcoal kilns for the assessment of forest trajectories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Chapter 9. The Analysis of Relic Charcoal Kilns for the Assessment of Forest Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Ecology: Learning from the Past to Understand the Present and Forecast the Future of Ecosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Historical Ecology. Learning from the past to understand the present and forecast the future of ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778062v1</w:t>
+                <w:t xml:space="preserve">hal-03831296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les secrets de la charpente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The analysis of relic charcoal kilns for the assessment of forest trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In : Ph Dillmann, P. Liévaux, A. Magnien, M. Regert (eds), Notre-Dame de Paris – La science à l’œuvre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Historical Ecology: Learning from the Past to Understand the Present and Forecast the Future of Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, 2022, 9781394169764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394169764.ch9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03945860v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités pratiquées dans l’enceinte de Bellevue</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les secrets de la charpente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...18 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France : Bellevue à Chenommet</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.485-486, 2022, 9782358420297</w:t>
+              <w:t xml:space="preserve">In : Ph Dillmann, P. Liévaux, A. Magnien, M. Regert (eds), Notre-Dame de Paris – La science à l’œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Cherche-Midi, pp.75-88, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875686v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03945860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude dendro-anthracologique de l’enceinte du Néolithique récent de Chenommet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les activités pratiquées dans l’enceinte de Bellevue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klet Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Ard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Ard (dir), Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-ouest de la France. Bellevue à Chenommet (Charente)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d’Ecologie Préhistorique, pp.398-406, 2022</w:t>
+              <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France : Bellevue à Chenommet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d’Ecologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.485-486, 2022, 9782358420297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03945872v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’arolle ou du chêne ? Mobilité verticale et exploitation des ressources végétales au Néolithique dans les Alpes occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA CONQUÊTE DE LA MONTAGNE : DES PREMIÈRES OCCUPATIONS HUMAINES À L’ANTHROPISATION DU MILIEU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woodland exploitation and management in the montane and subalpine zones of the Leventina Valley in the Bronze and Iron Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ph. Della Casa (ed), The Leventina Prehistoric Landscape (Alpine Ticino Valley, Switzerland)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Band 12, Chronos Verlag, pp.248, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03945853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses anthracologiques de Clairvaux - La Motte-aux-Magnins V et Clairvaux XIV. Approche paléo-environnementale</w:t>
+                <w:t xml:space="preserve">Territoires et gestion de la forêt autour du lac de Clairvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Viellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duplaix-Rata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petrequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clairvaux et le "Néolithique Moyen Bourguignon"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUFC, pp.1355-1364, 2016</w:t>
+              <w:t xml:space="preserve">, PUFC, pp.1365-1374, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572931v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires et gestion de la forêt autour du lac de Clairvaux</w:t>
+                <w:t xml:space="preserve">Analyses anthracologiques de Clairvaux - La Motte-aux-Magnins V et Clairvaux XIV. Approche paléo-environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Petrequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clairvaux et le "Néolithique Moyen Bourguignon"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUFC, pp.1365-1374, 2016</w:t>
+              <w:t xml:space="preserve">, PUFC, pp.1355-1364, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572945v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree ring curvature measures and wood diameter: comparison of different imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Freddy Damblon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVe International Meeting of Anthracology (Bruxelles, septembre 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2486, Archaeopress (BAR International Series), pp.173-182, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02375091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d'exploitation préhistorique du sel en Franche-Comté et en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐marie Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In : Congrès de la Société Préhistorique Française, Paris, 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Préhistorique Française, Paris, pp.427-444, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt springs exploitation without pottery during Prehistory. From New Guinea to the French Jura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Piningre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pétrequin et S. Beyries (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnoarchaeology and its transfert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 983, British Archeological Report, pp.37-65, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02339895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15085,218 +15109,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier la charpente de Notre-Dame pour connaître la météo médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Du Boisgueheneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03894894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’où viennent les bois de Notre-Dame ? Les scientifiques mènent l’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Stulc Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03895218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15306,327 +15330,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;forêt&amp;quot; de Notre-Dame de Paris. MOOC Arbres (https://www.youtube.com/watch?v=mXBDbI6hwy4)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude des restes carbonisés à la connaissance des charpentes de Notre-Dame de Paris. Cycle de conférences &amp;quot;Notre-Dame en chantiers&amp;quot; (https://www.youtube.com/watch?v=bLJSlMlAhig)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266750v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des restes carbonisés à la connaissance des charpentes de Notre-Dame de Paris. Cycle de conférences &amp;quot;Notre-Dame en chantiers&amp;quot; (https://www.youtube.com/watch?v=bLJSlMlAhig)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La &amp;quot;forêt&amp;quot; de Notre-Dame de Paris. MOOC Arbres (https://www.youtube.com/watch?v=mXBDbI6hwy4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266746v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche Monumentalismes et territoires au Néolithique entre Loire et Charente Formes et environnements des mégalithes et des enceintes. Formes, architecture, pétrographie et technologie des mégalithes. Campagne de fouille 2017 sur le dolmen des Bourriges à Fouqueure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15636,117 +15660,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radius of curvature measurements and wood diameter: a comparison of different image analysis techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15756,811 +15780,811 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes et milieux : évolution, interactions. Rapport de conjoncture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses anthracologiques de l’enceinte néolithique de Charmé (Charente). Projet Collectif de Recherche sous la direction de V. Ard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse anthracologiques du site mésolithique d’Ensisheim (Alsace). Dir. S. Griselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRs. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats préliminaires des analyses anthracologiques de l’enceinte néolithique de Charmé. In: Projet Collectif de Recherche. Monumentalismes et territoires au Néolithique entre Loire et Charente. Formes et environnements des mégalithes et des enceintes. Dir V. Ard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minière de silex et nécropole d’hypogées de « La Crayère » à Vert-la-Gravelle (Vert-Toulon, Marne) : étude anthracologique. In: Les occupations néolithiques des marais de Saint-Gond : vert-la-Gravelle (Vert-Toulon, Marne) &amp;quot;la crayère&amp;quot;. Minière de silex et nécropoles d'hypogées. Dir R. Martineau</w:t>
+                <w:t xml:space="preserve">Analyse anthracologique de la nécropole néolithique du site des « Collombèeres » (Saint Jean le Vieux, Ain). In: Fouilles récentes aux Collombières (Saint-Jean-le-Vieux, Ain). Dir A. Hauzeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS. 2018</w:t>
+              <w:t xml:space="preserve">Paléotime. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894638v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse anthracologique de la nécropole néolithique du site des « Collombèeres » (Saint Jean le Vieux, Ain). In: Fouilles récentes aux Collombières (Saint-Jean-le-Vieux, Ain). Dir A. Hauzeur</w:t>
+                <w:t xml:space="preserve">Minière de silex et nécropole d’hypogées de « La Crayère » à Vert-la-Gravelle (Vert-Toulon, Marne) : étude anthracologique. In: Les occupations néolithiques des marais de Saint-Gond : vert-la-Gravelle (Vert-Toulon, Marne) &amp;quot;la crayère&amp;quot;. Minière de silex et nécropoles d'hypogées. Dir R. Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paléotime. 2018</w:t>
+              <w:t xml:space="preserve">CNRS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894651v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques des marais de Saint-Gond : vert-la-Gravelle (Vert6toulon, Marne) &amp;quot;la crayère&amp;quot;. Minière de silex et nécropoles d'hypogées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Artehis, GEGENAA. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse anthracologique du site de Saint-Aubin-de-Médoc, « au cerisier ». In: Saint-Aubin-De-Médoc_Le Cerisier. Rapport final de la fouille préventive. Dir. M. Laroche. 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paléotime. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel de l’étude anthracologique sur l’enceinte du Néolithique moyen de Charmé (Charente). In: Projet Collectif de Recherche Monumentalismes et territoires au Néolithique entre Loire et Charente. Formes et environnements des mégalithes et des enceintes. Dir V. Ard</w:t>
+                <w:t xml:space="preserve">Minière de silex et nécropole d’hypogées de « La Crayère » à Vert-la-Gravelle (Vert-Toulon, Marne) : étude anthracologique. In: Les occupations néolithiques dans les marais de Saint-Gond. Minière de silex et nécropole d’hypogées de « La Crayère » à Vert-la-Gravelle (Vert-Toulon, Marne). Dir. R. Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - INSHS. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03894616v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minière de silex et nécropole d’hypogées de « La Crayère » à Vert-la-Gravelle (Vert-Toulon, Marne) : étude anthracologique. In: Les occupations néolithiques dans les marais de Saint-Gond. Minière de silex et nécropole d’hypogées de « La Crayère » à Vert-la-Gravelle (Vert-Toulon, Marne). Dir. R. Martineau</w:t>
+                <w:t xml:space="preserve">Potentiel de l’étude anthracologique sur l’enceinte du Néolithique moyen de Charmé (Charente). In: Projet Collectif de Recherche Monumentalismes et territoires au Néolithique entre Loire et Charente. Formes et environnements des mégalithes et des enceintes. Dir V. Ard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - INSHS. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03894607v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId399"/>
+      <w:footerReference w:type="default" r:id="rId401"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16707,51 +16731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-026-09773-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rinne-Garmston" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Sahlstedt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104894" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390629v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Levillain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112307" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martinez Torrecilla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Plata Montero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ghavidel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104672" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707489v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bianco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tarongi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Picornell-Gelabert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Hinojo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.10.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Du Boisgueheneuc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106198" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.169" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert &#352;tulc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mouraux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17836-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777423v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Alcolea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.823968" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03011897v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Servera-Vives" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carri&#243;n Marco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Burjachs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Curr&#225;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15248" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500373v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevan Edinborough" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Shennan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imbeaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.03.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03008152v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Royo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mazo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de Luis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.029" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03008091v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Francis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.070" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03008213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Soledad Garcia-Martinez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102166" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03011926v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picornell-Gelabert Lloren&#231;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Lu&#237;s Mart&#237;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mus Am&#233;zquita Maurici" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#243;n Marco Yolanda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105265" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461134v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337816v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.070" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637751v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.065" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338078v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4533" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337784v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1521086" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02375079v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amposta Arielle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14945" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337791v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.06.074" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01503090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delorme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525878v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677887v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339735v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vaury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2014.05.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338038v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174963106x97070" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929722v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338079v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009553v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grenouillet-Paradis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561456v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116296v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13883" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02165856v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Leuzinger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338082v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumitroia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338032v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-007-0098-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1F9FC97R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372126v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petrequin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petrequin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G.L. Errera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338057v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2050" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338085v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338060v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.2001.0766" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZLX40B8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330206v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190416v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Brandst&#228;tt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge Ergun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190417v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rousou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369711v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369724v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369717v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05370628v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426509v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Angeli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778740v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04910948v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851399v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778813v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369714v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778783v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05086104v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778806v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602924v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778791v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273938v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laurillou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273701v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743801v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273845v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273553v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273919v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273899v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha-Campos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja T Rinne&#8208;garmston" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Salstedt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266735v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945780v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert Stulc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954106v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945810v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945817v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langenegger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894794v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273597v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945749v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945825v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425831v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425829v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425830v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341177v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02398966v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341198v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341170v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Picornell Gelabert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luis Arrillaga" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurici Mus Am&#233;zquita" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341081v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945715v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341208v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876638v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341201v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338075v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945672v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945656v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046400v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338101v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaury" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046352v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338089v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338106v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338096v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936871v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376440v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Dumitroaia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338118v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338128v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338123v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339794v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339862v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339817v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500859v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafarge" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230773v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273733v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276599v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894834v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341152v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Martin Gordon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arg&#252;ello" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894760v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Revelles" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berihuete" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Piqu&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894734v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Rey" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945845v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486164v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrequin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/sel-eau-et-foret-d-hier-a-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.25467" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504984v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Voisenat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monuments-nationaux.fr/editions-du-patrimoine/les-ouvrages/sous-les-toits-des-cathedrales" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594910v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831296v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778062v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch9" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945860v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875686v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=archeologie-dune-enceinte-fossoyee-du-neolithique-recent-dans-le-centre-ouest-de-la-france-bellevue-a-chenommet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945872v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021433v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945853v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572931v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572945v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viellet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duplaix-Rata" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02375091v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634138v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339895v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piningre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03894894v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03895218v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stulc Imbert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266750v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266746v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046486v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652597v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894710v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894696v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894682v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894638v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894651v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894631v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894616v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894607v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-026-09773-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05390629v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Levillain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112307" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rinne-Garmston" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Sahlstedt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104894" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2022.09.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565680v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martinez Torrecilla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Plata Montero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ghavidel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert &#352;tulc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266612v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bianco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Tarongi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Picornell-Gelabert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Hinojo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.10.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234813v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Du Boisgueheneuc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Tu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106198" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.169" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Alcolea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.823968" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769510v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mouraux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bardin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17836-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03011897v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Servera-Vives" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carri&#243;n Marco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Burjachs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Curr&#225;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cattin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2021.15248" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500373v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevan Edinborough" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Shennan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imbeaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.03.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03008213v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Soledad Garcia-Martinez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102166" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03011926v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picornell-Gelabert Lloren&#231;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Lu&#237;s Mart&#237;n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mus Am&#233;zquita Maurici" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#243;n Marco Yolanda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105265" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03008152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Royo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mazo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de Luis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03008091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Francis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02461134v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pr&#233;vot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Merluzzo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.06.074" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338078v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4533" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337784v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1521086" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02375079v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amposta Arielle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14945" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02337816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.070" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDGNPMWK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637751v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.065" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677887v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTHVC4KT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01503090v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delorme" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vaury" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511024v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2014.05.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338038v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174963106x97070" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929722v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009553v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grenouillet-Paradis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116296v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561456v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338082v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumitroia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02165856v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Leuzinger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493160v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fr&#233;mondeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2009.13883" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338032v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-007-0098-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1F9FC97R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372126v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petrequin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petrequin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G.L. Errera" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338083v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338057v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2050" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338085v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338060v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.2001.0766" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZLX40B8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05370628v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426509v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Angeli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369724v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190416v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Brandst&#228;tt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge Ergun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190417v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rousou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369711v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330206v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369717v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778791v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ybert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05369714v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851399v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778813v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778740v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04910948v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778806v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04778783v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05086104v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602924v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rocha-Campos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja T Rinne&#8208;garmston" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Salstedt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273845v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743801v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273701v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273938v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laurillou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273553v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Beuret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273919v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945825v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945817v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langenegger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954106v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945810v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266735v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945780v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Imbert Stulc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894794v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945749v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425830v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425831v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425829v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341201v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341081v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02398966v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341198v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341170v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Picornell Gelabert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Luis Arrillaga" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurici Mus Am&#233;zquita" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341177v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945715v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341208v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876638v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046400v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338075v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besse" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945672v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945656v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338101v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaury" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046352v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338089v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936871v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338106v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338096v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376440v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Dumitroaia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338118v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338123v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339794v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02338128v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339862v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339817v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500859v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafarge" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273733v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230773v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04276599v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894834v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02341152v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Martin Gordon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arg&#252;ello" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894760v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Revelles" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berihuete" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Piqu&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894734v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Rey" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945845v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486164v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrequin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/sel-eau-et-foret-d-hier-a-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.25467" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504984v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Voisenat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monuments-nationaux.fr/editions-du-patrimoine/les-ouvrages/sous-les-toits-des-cathedrales" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594910v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945872v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831296v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778062v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch9" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945860v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875686v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=archeologie-dune-enceinte-fossoyee-du-neolithique-recent-dans-le-centre-ouest-de-la-france-bellevue-a-chenommet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021433v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945853v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572945v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viellet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duplaix-Rata" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572931v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02375091v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634138v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02339895v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piningre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03894894v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03895218v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stulc Imbert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266746v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266750v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046486v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652597v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894710v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894696v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894682v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894651v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894638v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894631v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894607v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894616v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>