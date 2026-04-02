--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -413,233 +413,233 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical feedback in regulating the size of growing multicellular spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Erlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Erlich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Recho</w:t>
+                <w:t xml:space="preserve">Pierre Recho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 178 (4), pp.105342. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+              <w:t xml:space="preserve">, 2023, 178, pp.105342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800392v1</w:t>
+                <w:t xml:space="preserve">hal-04295086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical feedback in regulating the size of growing multicellular spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Erlich</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Erlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Recho</w:t>
+                <w:t xml:space="preserve">P. Recho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 178, pp.105342. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 178 (4), pp.105342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04295086v1</w:t>
+                <w:t xml:space="preserve">hal-04800392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How dynamic prestress governs the shape of living systems, from the subcellular to tissue scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Erlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Pearce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -725,51 +725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How dynamic prestress governs the shape of living systems, from the subcellular to tissue scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Erlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Étienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -855,51 +855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gigantic floating leaves occupy a large surface area at an economical material cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Box</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Erlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -959,51 +959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of topology and mechanics in uniaxially growing cell networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Erlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1089,51 +1089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the impact of tissue metabolism on solute transport in feto-placental microvascular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Erlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Nye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1219,51 +1219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and geometric determinants of transport in fetoplacental microvascular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Erlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Pearce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1349,51 +1349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Homeostatic States Stable? Dynamical Stability in Morphoelasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Erlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Moulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1453,51 +1453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MECHANICAL FEEDBACK IN SEASHELL GROWTH AND FORM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Erlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1583,51 +1583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short introduction to morphoelasticity: the mechanics of growing elastic tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Erlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Lessinnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1745,51 +1745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth anisotropy of the extracellular matrix drives mechanics in a developing organ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Harmansa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Erlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2015,51 +2015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aerlich.de/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406599v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erlich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zurlo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106155" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544184v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harmansa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2025.103661" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799751v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105660" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erlich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Recho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105342" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Recho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Pearce" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Plitman Mayo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Jensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chernyavsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2022.0038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn &#201;tienne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fouchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wyatt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Box" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Guan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Thorogood" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg3790" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799983v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Jones" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tisseur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Moulton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goriely" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0523" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Nye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brownbill" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2019.0021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav6326" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-018-0502-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Howell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goriely" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chirat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moulton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1446181118000019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lessinnes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1877-1_6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261653v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Harmansa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eloy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zurlo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecuit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aerlich.de/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406599v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erlich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zurlo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106155" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544184v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harmansa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2025.103661" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799751v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105660" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Recho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105342" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800392v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erlich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Recho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Pearce" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Plitman Mayo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Jensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chernyavsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2022.0038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn &#201;tienne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fouchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wyatt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Box" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Guan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Thorogood" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg3790" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799983v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Jones" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tisseur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Moulton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goriely" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0523" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799997v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Nye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brownbill" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2019.0021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav6326" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-018-0502-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Howell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goriely" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chirat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moulton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1446181118000019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lessinnes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1877-1_6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261653v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Harmansa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eloy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zurlo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecuit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>