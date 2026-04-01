--- v0 (2026-03-11)
+++ v1 (2026-04-01)
@@ -190,1715 +190,1715 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interculturalities in the Digital Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38119/cacs.2025.33.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questioning paradigmatic distinctions in cross-cultural management research: On the “duality” of culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (2), pp.377-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14705958251336586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dépistage néonatal et discours sur X : une étude longitudinale pour penser l’évolution des représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Level</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Produire, traiter et diffuser les données : les enjeux pour les SHS, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discourses on X regarding newborn screening : A source of inequality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...18 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Barrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 33 (1), pp.1-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.38119/cacs.2025.33.1⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 32, pp.185-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38119/cacs.2024.32.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alexander Frame</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bringing Erasmus home: the European universities initiative as an example of ‘Everyday Europeanhood’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Curyło</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14705958251336586⟩</w:t>
+              <w:t xml:space="preserve">Journal of Contemporary European Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (2), pp.334-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14782804.2022.2134986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overcoming Essentialism? Students’ Reflections on Learning Intercultural Communication Online</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotta Kokkonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romée Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Raappana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue "Teaching and Learning Interculturality in Education around the World: Anything New under the Sun?", 12 (9), pp.579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/educsci12090579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viral Tweets, Fake News and Social Bots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 32, pp.185-232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.38119/cacs.2024.32.9⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 25, pp.53-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38119/cacs.2021.25.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lotta Kokkonen</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Ivory Tower to Social Arena :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodine Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romée Jager</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mitra Raappana</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/educsci12090579⟩</w:t>
+              <w:t xml:space="preserve">Language and Intercultural Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (6), pp.711-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14708477.2021.1999096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking Intercultural Tensions in Organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Curyło</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodine Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contemporary European Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14782804.2022.2134986⟩</w:t>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58, pp.11-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.9187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alexander Frame</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical Cross-Cultural Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Romani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58, pp.25-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.9201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking Migrant Socialisation in the Light of Critical Intercultural Communication: Proposals to Favour the Integration Process in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.6976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fries-Paiola, Julie Gothuey, Déborah Kessler-Bilthauer, Thierry Panisset, Estelle Reinert, dirs, Étudier la culture aujourd’hui. Enjeux identitaires, numériques, artistiques et spatiaux d’un objet de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (33), pp.335-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.12700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser l'intégration républicaine à l'aune de l'interculturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24, pp.59-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communiquer.3625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Future for the Concept of Culture in the Social Sciences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 25, pp.53-78. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.38119/cacs.2021.25.3⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17, pp.151-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38119/cacs.2017.17.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour l'interculturel au sein des SIC ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Intercultural Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.85-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alexander Frame</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques jalons pour une histoire des relations publiques en France, des années 1900 jusqu'au début des années 80</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélodine Sommier</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.9187⟩</w:t>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41, pp.185-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v41i41.49563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurence Romani</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tweet stratégique: Use of Twitter as a PR tool by French politicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Frame</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.9201⟩</w:t>
+              <w:t xml:space="preserve">Public Relations Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Digital Publics, 41 (2), pp.278-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pubrev.2014.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01236116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la sémiotique pour penser la complexité de la communication interpersonnelle :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 17, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfsic.6976⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...522 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...54 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing Identities and Constructing Meaning in Interpersonal Encounters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1936,51 +1936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 'Frogs' et les 'Rosbifs' : vers une entente cordiale autour de la table</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Stéréotypes en langue et en discours, 5, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2005,51 +2005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Français, mauvais élèves de la classe de langues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, XXV (1), pp.91-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2121,644 +2121,644 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Going beyond difference in diversity management: towards a transcultural approach to organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Future of UNESCO Chapters: Identity and Intercultural Awareness in Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO / University of Bucharest, Oct 2025, Bucharest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Going beyond difference-based conceptions of multicultural teams to foster transcultural understanding within organisations: from research to practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cnyrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiara Arnaez Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julika Montecinos Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Grunfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IACCM Chapter Conference 2025, Budapest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Cross-Cultural Management / Corvinus University, Oct 2025, Budapest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manœuvres et désordres informationnels dans l’espace public numérique : identification, rôle et narratif des « bots »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Barrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Aiolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transition(s), XXIVe Congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société françaises des Sciences de l'information &amp; de la communication, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Tobias Grunfelder</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithmic isolation: autonomy, freedom, independence and the new interculturality of the digital age.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACCM Chapter Conference 2025, Budapest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Cross-Cultural Management / Corvinus University, Oct 2025, Budapest, France</w:t>
+              <w:t xml:space="preserve">UNESCO Chair Conference « Intercultural Perspectives on Autonomy, Freedom and Independence »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bucharest, Sep 2024, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To what degree is Artificial Intelligence capable of being (inter)culturally competent?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Future of UNESCO Chapters: Identity and Intercultural Awareness in Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNESCO / University of Bucharest, Oct 2025, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">SIETAR Europa Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IESEG Management School, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New interculturalities? Rethinking the relationship between cultures, identities and communication in a mediatised, crisis-ridden world.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th International Association for Intercultural Communication Studies (IAICS) Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Opole, Sep 2024, Opole, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« FORTHEM labs » as an example of informal diplomacy in practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KIND – Knowledge and Informal Diplomacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European University Institute, Nov 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilingual and Pluricultural Classroom Interactions through BIPs: A Case Study Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romée Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards a plurilingual curriculum: fostering pluricultural communication in the digital age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IALIC Annual Congress, Nov 2024, Université de Bordeaux Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2783,51 +2783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Turning space into place? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2902,333 +2902,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’organisation comme espace d’interculturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de l’ACFAS « Dialogue, dissémination et organisation : un colloque en l'honneur de James R. Taylor »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Cooren, May 2023, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why do we find foreigners attractive? Interculturality and seduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IALIC Annual Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Nicosia, Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AI for conversations: tackling the challenge of cultures and identities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sibiu Innovation Days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sibiu, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Everyday Europeanhood in Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th International Congress of UACES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Belfast (Queen's University), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la communication comme activité ou pratique et vice versa : un paradigme commun ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès de la SFSIC, « Numérisation des sociétés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3253,51 +3253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retracing theories of culture and interculturality: new applications to training and practice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIETAR France conference: Revisiting cultural theory and practice for an inclusive society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University Paul Valéry Montpellier 3, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3322,51 +3322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of moments and their [individuals]&amp;quot; : une relecture goffmanienne de la stigmatisation des identités &amp;quot;hégémoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité d’Erving Goffman, acte 2 : Relations, identités, communautés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pascal Lardellier, Sep 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3391,51 +3391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures and identities in a globalised world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIETAR Europa Congress "Rethinking interculturalism"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3460,64 +3460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vos seringues&amp;quot; : la communication de la vaccination contre le Covid-19 du gouvernement français sur Twitter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer la communication gouvernementale en temps de COVID-19 : une crise des réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3568,51 +3568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodine Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Communication Conference (ECREA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3637,64 +3637,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing Erasmus Home: The European Universities Initiative as an example of “Everyday Europeanhood”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Curyło</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Europeanisation of identities through everyday life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Regina Weber, Alexander Brand, Arne Niemann, Mar 2021, [en ligne] Université de Rhine-Waal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3719,64 +3719,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet COCKTAIL : une approche pluridisciplinaire de la circulation des discours sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3814,51 +3814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching and learning about interculturality in 2020: reflections on current and future practices from a European University perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Teaching about and researching interculturality in business contexts: Perspectives, practices and impact - a series of online lectures »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fred Dervin &amp; Zhao Ke, Jul 2020, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3877,303 +3877,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cultural Translation Industry: Liquefying the Cultural Dimension of Localization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les élections européennes sur Twitter : premiers constats croisés des campagnes françaises 2014 / 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Élections européennes 2019 – banalisation ou créativité de la communication politique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Maarek &amp; Nicolas Pélissier, Jul 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cultural Translation Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will Noonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translating Cultures, Cultures in Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IALIC, Nov 2019, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">, Nov 2019, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cultural Translation Industry: Liquefying the Cultural Dimension of Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will Noonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translating Cultures, Cultures in Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Valence, Spain</w:t>
+              <w:t xml:space="preserve">, IALIC, Nov 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-02178840v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élections européennes 2019 sur Twitter : quelle transfrontalité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanta Novello Paglianti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4211,64 +4211,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering victory and defeat: the role of social bots on Twitter during the French PresidentialElections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparing two outsiders' 2016-17 wins: Trump &amp; Macron's campaigns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Maarek, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4293,51 +4293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bad buzz : incivilités, viralité et vulnérabilité politique sur Twitter pendant la campagne présidentielle de 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilités et incivilités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valérie Carayol, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4362,64 +4362,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension culturelle de la localisation des sites web : quelles compétences professionnelles pour sortir de l’impasse théorique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will Noonan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le site web dans les nouveaux écosystèmes de communication multi- et interculturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stockinger, Peter, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4444,51 +4444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doing (No) Good? Specialist and non-Specialist Perspectives on Applied Interculturalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4526,64 +4526,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viralité dans l’espace public numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux sociaux, Traces numériques, Communication électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabien Liénard &amp; Sami Zlitni, Jun 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4608,64 +4608,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Localisation and the theoretical impasse?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will Noonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture in/and multimedia localisation: Measurable quantity or smoke and mirrors?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Noonan, Will; Frame, Alexander; Rivas, Isabel; Gautier, Laurent; Perrin, Aurélie, Nov 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4690,64 +4690,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’irrespect sur les réseaux socionumériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le respect: relations sociales, management, religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4772,64 +4772,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral Tweets, Fake News and Social Bots in Post-Factual Politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4874,208 +4874,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cultural Contagion from Micro to Macro: A Semiopragmatics Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th IASS-AIS World Congress of Semiotics CROSS-INTER-MULTI-TRANS-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kaunas, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Twitter : un nouveau territoire de l'expression contestataire en politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et mobilités Nomadisme technologique et organisationnel, migrations, intelligence et recompositions territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Richard Delaye, Yves Enrègle, Pascal Lardellier, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Future for the Concept of Culture in the Social Sciences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la « contagion » des idées à la diffusion des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pascal Lardellier, Sungdo Kim, Jan 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5100,64 +5100,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#sansmoile7mai : un aperçu diésé de l’expression de la défiance politique sur Twitter pendant les élections présidentielles françaises de 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique autrement ? Innovations citoyennes et défiance partisane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agnès Alexandre-Collier, Dominique Andolfatto, Alexandra Goujon, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5182,51 +5182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Cultural Turn: A Critical Perspective on Culture-Discourse within Public Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Øyvind Ihlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5258,480 +5258,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(Re)constuire la temporalité d’un événement médiatique sur Twitter : une étude contrastive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondrashova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kirgizov Kirgizov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temps, temporalités et information-communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC, Jun 2016, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Digital MPs”? Reflections on Social Media Usage by French Politicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediated (Dis)Continuities : Contesting Pasts, Presents and Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECREA, Nov 2016, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité politique à l’ère du numérique : processus de la légitimation en ligne. Exemple du discours des figures politiques françaises et russes sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondrashova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identité(s), Métamorphoses du Moi et du Nous à l’ère d’Internet et de la globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the dialogical dimension of political tweets: A qualitative analysis of ‘Twitter styles’ of UK candidates during the 2014 EU Parliamentary Elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondrashova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop International « Twitter at the European Elections 2014 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for Research in Economics and Management (CREM); Université de Lorraine, Feb 2015, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quel concept de culture pour penser la socialisation des migrants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations contemporaines, territorialité, information et communication médiatisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Kondrashova</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Digital Public Sphere in Europe ? Twitter at the European Parliamentary Elections 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caja Thimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Frame</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Anastasiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...327 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Einspänner-Pflock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5795,77 +5795,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’influence sur Twitter: Application au projet « Twitter aux Elections Européennes 2014 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Azaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kirgizov Kirgizov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudier le Web politique : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5929,51 +5929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Basaille-Gahitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6005,743 +6005,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Twitter at the European Parliamentary Elections: Comparing Candidates’ “Twitter Styles” between France and Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caja Thimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Anastasiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Einspänner-Pflock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECREA 2014 Lisboa : « Communication for Empowerment : Citizens, Markets, Innovations », 5th European Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Lusófona, Nov 2014, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiance et confidences : la construction d’une communauté professionnelle en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La confiance : Organisations, relations et capital humain. Quatrièmes Rencontres « Entreprise et sacré »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Propédia (Groupe IGS), 3S (CIMEOS, EA 4177, Université de Bourgogne) et OSI (Observatoire Social International), Dec 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margin Calling Margin: Linking Universities, Students and Alumni through a Private Alumni Network Online</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international MeCCSA 2014 : Media and the Margins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Media, Communication and Cultural Studies Association, 2014, Bournemouth, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiamondes et twittersphères : Une analyse contrastive de l’utilisation de Twitter comme outil de communication politique dans 6 pays pendant les élections européennes 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Médiamonde(s) : La communication se moque-t-elle des frontières ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Creating an Alumni Identity Online through Social Media - the Case of “uB-link”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international : « XV April International Academic Conference on Economic and Social Development »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Higher School of Economics, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defining culture and interculturality in the workplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La confiance : Organisations, relations et capital humain. Quatrièmes Rencontres « Entreprise et sacré »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Propédia (Groupe IGS), 3S (CIMEOS, EA 4177, Université de Bourgogne) et OSI (Observatoire Social International), Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">EUPRERA 2009 Congress Corporate citizens of the third millennium. Towards a Shared European Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Jessica Einspänner-Pflock</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes techniques et formes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECREA 2014 Lisboa : « Communication for Empowerment : Citizens, Markets, Innovations », 5th European Communication Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Lusófona, Nov 2014, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Innovations and Reproductions in Cultures and Societies (IRICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Vienne, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser l'interculturel en communication. Performance culturelle et construction des identités au sein d'une association européenne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international MeCCSA 2014 : Media and the Margins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Media, Communication and Cultural Studies Association, 2014, Bournemouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque interdoctoral Bourgogne / Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la culture à la communication au sein de l'organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes chercheurs et recherches récentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Rennes, France. pp.138-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la théorie de l'identité (Identity Theory) à la sémiopragmatique de la communication : les identités multiples dans les interactions interpersonnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités en construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6766,51 +6766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'opérationnalité de la culture organisationnelle au sein d'une association multiculturelle européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture des organisations et DISTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Nice, France. pp.116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6867,64 +6867,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de Twitter par les Eurodéputés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brachotte, G., &amp; Frame, A. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twitter aux Elections Européennes 2014 : regards internationaux sur un outil de communication politique = Twitter at the European Elections 2014: International Perspectives on a Political Communication Tool</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Dijon, France. </w:t>
@@ -6998,51 +6998,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cultures à l’interculturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'Université de Lorraine, 2023, 978-2-38451-055-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62688/edul/b9782384510559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7069,64 +7069,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage de Twitter par les candidats #Eurodéputés @Europarl_FR @Europarl_EN: Perspectives internationales lors des élections au Parlement européen en mai 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS Editions, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7144,77 +7144,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'université à l'ère des réseaux sociaux: logiques, relations, communautés : le cas d'uB-link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7245,77 +7245,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tweets from the Campaign Trail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caja Thimm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7368,64 +7368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizen Participation and Political Communication in a Digital World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frame, Alex and Brachotte, Gilles. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -7456,64 +7456,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace public numérique et participation politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11 (4), 2015, Les Cahiers Du Numérique</w:t>
             </w:r>
           </w:p>
@@ -7540,51 +7540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication et interculturalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès-Lavoisier, pp.334, 2013, Formes et Sens, Jean-Jacques Boutaud, 978-2-7462-4501-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7602,64 +7602,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication and PR from a Cross-Cultural Standpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, pp.150, 2012, 978-90-5201-877-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7669,781 +7669,781 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The European Universities Initiative as an object of study in the context of &amp;quot;Euro-internationalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Curyło</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romée Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexander Frame; Barbara Curyło. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Universities Initiative and the ‘Euro-internationalisation’ of European Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-29, 2025, Routledge/UACES Contemporary European Studies, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003490654-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Where next? Mapping future directions and perspectives for EUI-related research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Curyło</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexander Frame; Barbara Curyło. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Universities Initiative and the ‘Euro-internationalisation’ of European Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-193, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003490654-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une semio-pragmatique de l'interculturation : de la sémiosphère au sémioscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amir Biglari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sémiotique et ses potentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.177-192, 2025, 978-2336534343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenging the dichotomy of (anti-)essentialism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Alexander Frame; Barbara Curyło. </w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fred Dervin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Universities Initiative and the ‘Euro-internationalisation’ of European Higher Education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781003490654-2⟩</w:t>
+              <w:t xml:space="preserve">The Routledge Handbook of Critical Interculturality in Communication and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.347-361, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003513940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultivating criticality: Notions of ‘critical’ applied to teaching and learning about intercultural communication in a Higher Education setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotta Kokkonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romée Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Curyło</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Alexander Frame; Barbara Curyło. </w:t>
+                <w:t xml:space="preserve">Mitra Raappana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fred Dervin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Universities Initiative and the ‘Euro-internationalisation’ of European Higher Education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781003490654-13⟩</w:t>
+              <w:t xml:space="preserve">The Routledge Handbook of Critical Interculturality in Communication and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.407-422, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003513940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Website Localization and the Cultural Dimension: Professional Skills.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will Noonan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Pinède; Luc Masson; Patrick Mpondo-Dicka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital presences of organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Ltd; John Wiley &amp; Sons, pp.141-170, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edwin Hoffman; Florence Laurent-Loubeyre; Arjan Verdooren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer en contexte de diversité: Les individus se rencontrent, pas les cultures !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.5-9, 2024, Des Hauts et Débats</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Lotta Kokkonen</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension culturelle de la localisation des sites web : quelles compétences professionnelles pour sortir de l’impasse théorique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...301 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will Noonan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présences numériques des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, pp.153-180, 2023, 978-1-78949-104-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8468,51 +8468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Of moments and their [individuals] »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Lardellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité d’Erving Goffman, acte 2 : Relations, identités, communautés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.65-80, 2023</w:t>
@@ -8535,475 +8535,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche « culturelle » du sensible en communication : de la préfiguration à la reconfiguration</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La viralité dans l’espace public numérique : L’usage de Twitter lors de l’élection présidentielle française de 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Liénard; Sami Zlitni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quête de visibilité et mise en scène sur les réseaux socionumériques : De la promotion de soi à la cyberviolence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PURH, pp.67-92, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A vos seringues: French Governmental Communication on COVID-19 Vaccination via Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe J Maarek. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manufacturing Government Communication on Covid-19: A comparative approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, 2022, Springer Studies in Media and Political Communication, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-09230-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche culturelle du sensible en communication : De la préfiguration à la reconfiguration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Heilmann. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sensible, passion sémiotique en communication : Dialogues avec Jean-Jacques Boutaud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.117-121, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche « culturelle » du sensible en communication : de la préfiguration à la reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sensible, passion sémiotique en communication : Dialogues avec Jean-Jacques Boutaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.117-128, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching and learning about interculturality in communication and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching Interculturality Otherwise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.15-33, 2022, 978-1-00-334527-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Alexander Frame</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discours de transparence alimentaire à propos des dénominations animales sur Twitter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...265 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Qu’est-ce que l’on mange ? » : Les savoirs alimentaires à l’aune des Sciences de l’Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.243-260, 2021, 978-2-36441-411-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9041,51 +9041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCR Review: Citizenship and Politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon J Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Wessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9153,64 +9153,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tweeting back: Innovative Political Contestation in Viral Posts on Twitter during the 2017 French Presidential Elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collier, A; Goujon, A; Gourges, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics Reinvented. When innovations reshape representative democracy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, p. 153 167, 2020</w:t>
@@ -9239,64 +9239,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’irrespect sur les réseaux socionumériques : L’exemple de Twitter lors de la campagne présidentielle Française de 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delaye-Habermacher, R; Enrègle, Y; Lardellier, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le respect : Du respectable au respecté, à l’ère des interdits et de la transgression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 157‑178, 2020</w:t>
@@ -9325,51 +9325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel concept de culture pour penser l’espace public pluriel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zouari, K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations contemporaines, territorialité, information et communication médiatisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard éditeur, pp.51-68, 2019</w:t>
@@ -9398,51 +9398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Cultural Turn: A Critical Perspective on Culture-Discourse within Public Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Øyvind Ihlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9493,51 +9493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnel politique et médias socionumériques: nouveaux usages et mythes 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication politique (nouvelle édition revue et augmentée) Paris: CNRS éditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.175-202, 2017, Les Essentiels d'Hermès</w:t>
@@ -9566,51 +9566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersectional identities in interpersonal communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kamila Ciepiela. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studying Identity in Communicative Contexts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2016</w:t>
@@ -9633,70 +9633,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser l'altérité : de l'expérience sensible à la figure sensible de l'étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Jacques Boutaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensible En Communication: Du Cognitif Au Symbolique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.73-89, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The EU-Election on Twitter: Comparison of German and French Candidates’ Tweeting styles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caja Thimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Einspänner-Pflock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9718,2025 +9791,2038 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Anastasiadis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Holtz-Bacha, C. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europawahlkampf 2014: Internationale Studien Zur Rolle Der Medien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175-204, 2016, 978-3-658-11019-2 (Print) ; 978-3-658-11020-8 (Online). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-11020-8_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01436295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Jean-Jacques Boutaud. </w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Significations, figures, formes et traces : penser les interactions à travers l’écriture d’une communauté d’alumni en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Galinon-Mélénec; F. Liénard; S. Zlitni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensible En Communication: Du Cognitif Au Symbolique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, pp.73-89, 2016</w:t>
+              <w:t xml:space="preserve">L’Homme-trace : Inscriptions corporelles et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.199-216, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les anciens écrivent leur trace : la mise en signes d’une communauté d’alumni en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Galinon-Mélénec, B.; Liénard, F.; Zlitni, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Homme-trace: Inscriptions corporelles et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.199-216, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance et confidences. Relations entre journalistes et politiques dans la TwittOFFsphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delaye, R. &amp; Lardellier, P. (eds) La confiance: relations, organisations, capital humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, pp.185-202, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étranges interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité d’Erving Goffman, de l’interaction à l’institution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The EU Election on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caja Thimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Einspänner-Pflock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Anastasiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europawahlkampf 2014: Internationale Studien Zur Rolle Der Medien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer VS, pp.176-204, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les alumnis numériques : un vecteur de transmission de valeurs communautaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01239269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leader of my Heart! Use of Twitter by Leaders' Partners during Election Campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Vergniolle de Chantal; Agnès Alexandre-Collier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leadership and Uncertainty Management in Politics. Leaders, Followers and Constraints in Western Democracies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Palgrave Studies in Political Leadership, 9781137439239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01239266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tom Watson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Western European Perspectives on the Development of Public Relations: Other Voices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave, pp.32-43, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leader of my Heart!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre-Collier, A. &amp; De Chantal, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leadership and Uncertainty Management in Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, pp.111-126, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/9781137439246_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significations, figures, formes et traces : penser les interactions à travers l’écriture d’une communauté d’alumni en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Galinon Mélenec; Fabien Liénard; Sami Zlitni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traces, Ecritures, Cultures, Identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01239268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Faculty Goes Social. Universities and Social Media in France: The Case of “uB-Link”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Vergniolle de Chantal; Agnès Alexandre-Collier. </w:t>
+              <w:t xml:space="preserve">Dejan Verčič; Ana Verčič; Sriramesh Krishnamurthy; Jon White. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leadership and Uncertainty Management in Politics. Leaders, Followers and Constraints in Western Democracies</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Palgrave Studies in Political Leadership, 9781137439239</w:t>
+              <w:t xml:space="preserve">Trust and the New Realities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pristop, pp.98-107, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Cultures and Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saila Poutiainen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité d’Erving Goffman, de l’interaction à l’institution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Theoretical Turbulence in Intercultural Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.29-44, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...323 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexivity and Self-Presentation in Multicultural Encounters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Byrd Clark, J.; Dervin, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflexivity and Multimodality in Language Education: Rethinking Multilingualism and Interculturality in accelerating, complex and transnational spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les campagnes des compagnes:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zlitni, S. &amp; Liénard, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication électronique en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.387-402, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PR and Global Interculturation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adeymir Okay, Valérie Carayol &amp; Ralph Tench. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Researching the Changing Profession of Public Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.143-156, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Too many twits?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Crinquand, S &amp; Bravo, P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières de l'intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EME, pp.77-89, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les campagnes des compagnes :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zlitni, S. &amp; Liénard, F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La communication électronique dans la " société d'information " : Quelles usages, quelles pratiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Klog Editions, pp.201-213, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reframing Intercultural Communication Research:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Lardellier &amp; Sungdo Kim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epistémè 7 "New Models, New Paradigms"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Applied Cultural Sciences, Seoul, pp.65-84, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appropriation et usages des TIC chez des &amp;quot; leaders &amp;quot; politiques en France et en Grande-Bretagne : pratiques et discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les frontières de l'intime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions EME, pp.77-89, 2012</w:t>
+              <w:t xml:space="preserve">La communication électronique: enjeux de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.65-76, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...63 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations de l'Autre dans l'interaction : stéréotypes, prototypes, sosies et barbares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La communication électronique dans la " société d'information " : Quelles usages, quelles pratiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Klog Editions, pp.201-213, 2012</w:t>
+              <w:t xml:space="preserve">L'identité plurielle. Images de soi, regards sur les autres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.271-284, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing cultures. Sur l'interculturalité de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métamorphose des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.143-153, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plurilinguisme au sein d'AEGEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurilinguisme, interculturalité et emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.318, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonctionnement d'un espace utopique européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer l'utopie : économie solidaire et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.59, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypes nationaux et prototypes européens dans l'interaction interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stéréotypes et prototypes nationaux en Europe, Paris : Forum des Langues Européennes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Forum des Langues Européennes, pp.177, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11746,175 +11832,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Universities Initiative and the ‘Euro-internationalisation’ of European Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Curyło</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003490654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003490654⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05521833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer l'angle d'une information télévisée en anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11924,100 +12010,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPENSER L'INTERCULTUREL EN COMMUNICATION Performance culturelle et construction des identités au sein d'une association européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bourgogne, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00441656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12027,105 +12113,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication et Interculturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Bourgogne Franche-Comté, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03502816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId235"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12193,51 +12279,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DF1BD61"/>
+    <w:nsid w:val="6FBBE1C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12424,51 +12510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexander-frame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6802-7806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130808105" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05537470v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brachotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2025.33.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05447331v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958251336586" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05351540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Fraga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salvi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2024.32.9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Kokkonen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;e Jager" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Raappana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci12090579" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cury&#322;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2022.2134986" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2021.25.3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502805v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodine Sommier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2021.1999096" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Romani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9201" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6976" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.3625" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.12700" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2017.17.8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carayol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v41i41.49563" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pubrev.2014.11.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.508" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676302v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3221" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H3Z7Z4BN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05351731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Barrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Aiolfi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522023v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cnyrim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Arnaez Ortega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julika Montecinos Baumann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Grunfelder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860456v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860451v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Thiele" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860440v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860447v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860434v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860459v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182635v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088912v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02439497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Noonan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420384v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134647v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanta Novello Paglianti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02017532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116598v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116617v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02017589v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116595v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116647v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116644v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116636v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Ihlen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116677v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondrashova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov Kirgizov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116669v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237759v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237765v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caja Thimm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Anastasiadis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Einsp&#228;nner-Pflock" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Azaza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Basaille-Gahitte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237785v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237793v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237803v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441665v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441657v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441666v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462570v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436344v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510559" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059830v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01580312v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Henry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soichot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239117v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/18894" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-06168-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239116v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429683v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lcn.revuesonline.com/resnum.jsp?editionId=3063" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866090v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521865v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521844v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003490654-2/european-universities-initiative-object-scientific-study-context-euro-internationalisation-alexander-frame-barbara-cury&#322;o-rom&#233;e-jager?context=ubx&amp;amp;refId=7aa350c8-cb93-46e4-a4b6-48b6ea188757" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490654-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521850v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003490654-13/next-mapping-future-directions-perspectives-eui-related-research-barbara-cury&#322;o-alexander-frame?context=ubx&amp;amp;refId=e33968af-43c6-4247-ad30-b9e2d6981405" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490654-13" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521815v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860811v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003513940" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860818v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860802v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03489381v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860792v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973961v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973935v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860780v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Selmi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09230-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860774v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860789v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088933v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon J Yates" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wessels" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hepburn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishanth Weerakkody" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088918v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088850v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088935v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2398-391420180000003009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869911v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429812v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436295v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429803v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237808v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429761v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429648v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137439246_8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239268v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239266v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429636v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239269v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429774v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429644v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074621v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074625v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074623v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866092v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866091v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866096v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866098v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866095v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676298v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676299v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676300v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462519v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462525v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462529v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521833v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490654" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462567v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441656v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03502816v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexander-frame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6802-7806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130808105" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2025.33.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05447331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958251336586" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05537470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brachotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05351540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Fraga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salvi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2024.32.9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860783v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cury&#322;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2022.2134986" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Kokkonen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;e Jager" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Raappana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci12090579" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2021.25.3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502805v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodine Sommier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2021.1999096" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Romani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9201" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6976" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059832v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.12700" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.3625" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2017.17.8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429655v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carayol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v41i41.49563" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pubrev.2014.11.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.508" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676302v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3221" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H3Z7Z4BN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522023v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cnyrim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Arnaez Ortega" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julika Montecinos Baumann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Grunfelder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05351731v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Barrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Aiolfi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860454v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Thiele" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860434v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860447v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860459v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182635v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088912v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420384v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Noonan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02439497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134647v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanta Novello Paglianti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02017532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116598v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116617v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02017589v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116595v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116647v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116644v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116636v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Ihlen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116677v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondrashova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov Kirgizov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237759v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237765v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caja Thimm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Anastasiadis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Einsp&#228;nner-Pflock" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Azaza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Basaille-Gahitte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237803v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237793v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237790v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237862v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441666v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462557v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441657v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441665v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462570v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436344v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510559" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059830v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01580312v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Henry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soichot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239117v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/18894" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-06168-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239116v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429683v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lcn.revuesonline.com/resnum.jsp?editionId=3063" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866090v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003490654-2/european-universities-initiative-object-scientific-study-context-euro-internationalisation-alexander-frame-barbara-cury&#322;o-rom&#233;e-jager?context=ubx&amp;amp;refId=7aa350c8-cb93-46e4-a4b6-48b6ea188757" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490654-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521850v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003490654-13/next-mapping-future-directions-perspectives-eui-related-research-barbara-cury&#322;o-alexander-frame?context=ubx&amp;amp;refId=e33968af-43c6-4247-ad30-b9e2d6981405" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490654-13" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521865v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860818v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003513940" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860811v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860802v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521815v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03489381v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860792v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860774v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860780v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Selmi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09230-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860789v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973935v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088933v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon J Yates" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wessels" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hepburn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishanth Weerakkody" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088918v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088850v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088935v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2398-391420180000003009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869911v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429812v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429803v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436295v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05572080v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429761v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429636v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429774v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239269v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239266v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429644v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429648v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137439246_8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239268v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074625v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074623v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866092v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866091v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866098v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866095v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866096v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676300v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676299v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676298v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462519v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462525v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462529v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521833v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490654" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462567v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441656v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03502816v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>