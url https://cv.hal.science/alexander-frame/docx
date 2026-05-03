--- v1 (2026-04-01)
+++ v2 (2026-05-03)
@@ -1268,187 +1268,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Repenser l'intégration républicaine à l'aune de l'interculturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24, pp.59-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communiquer.3625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Fries-Paiola, Julie Gothuey, Déborah Kessler-Bilthauer, Thierry Panisset, Estelle Reinert, dirs, Étudier la culture aujourd’hui. Enjeux identitaires, numériques, artistiques et spatiaux d’un objet de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (33), pp.335-337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.12700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059832v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02116601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Future for the Concept of Culture in the Social Sciences ?</w:t>
               </w:r>
@@ -1506,200 +1506,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelques jalons pour une histoire des relations publiques en France, des années 1900 jusqu'au début des années 80</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41, pp.185-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v41i41.49563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour l'interculturel au sein des SIC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11, pp.85-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429655v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-01429706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tweet stratégique: Use of Twitter as a PR tool by French politicians</w:t>
               </w:r>
@@ -2087,651 +2087,854 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reframing intercultural competence beyond training and the individual: A learning and development approach in the ELEVATE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cnyrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romée Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zelno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intercultural Competence: Practices, Innovations and Controversies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIETAR France &amp; Université Paris Cité, Mar 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manœuvres et désordres informationnels dans l’espace public numérique : identification, rôle et narratif des « bots »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Barrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Aiolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transition(s), XXIVe Congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société françaises des Sciences de l'information &amp; de la communication, Jun 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Going beyond difference in diversity management: towards a transcultural approach to organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Future of UNESCO Chapters: Identity and Intercultural Awareness in Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO / University of Bucharest, Oct 2025, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Going beyond difference-based conceptions of multicultural teams to foster transcultural understanding within organisations: from research to practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cnyrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naiara Arnaez Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julika Montecinos Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Grunfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IACCM Chapter Conference 2025, Budapest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Cross-Cultural Management / Corvinus University, Oct 2025, Budapest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Alexander Frame</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IncluKIT: Intercultural Training for Migrant Reception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romée Jager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition(s), XXIVe Congrès de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société françaises des Sciences de l'information &amp; de la communication, Jun 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">SIETAR Europa Congress: Systems: The Ecosystem of Interculturalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIETAR Europa, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« FORTHEM labs » as an example of informal diplomacy in practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KIND – Knowledge and Informal Diplomacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European University Institute, Nov 2024, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New interculturalities? Rethinking the relationship between cultures, identities and communication in a mediatised, crisis-ridden world.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th International Association for Intercultural Communication Studies (IAICS) Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Opole, Sep 2024, Opole, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To what degree is Artificial Intelligence capable of being (inter)culturally competent?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIETAR Europa Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IESEG Management School, Jun 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic isolation: autonomy, freedom, independence and the new interculturality of the digital age.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNESCO Chair Conference « Intercultural Perspectives on Autonomy, Freedom and Independence »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Bucharest, Sep 2024, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilingual and Pluricultural Classroom Interactions through BIPs: A Case Study Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romée Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2747,750 +2950,750 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards a plurilingual curriculum: fostering pluricultural communication in the digital age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IALIC Annual Congress, Nov 2024, Université de Bordeaux Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Turning space into place? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collet Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Thiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les études germaniques et les études culturelles : réceptions, méthodes et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philipp Jonke, May 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everyday Europeanhood in Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56th International Congress of UACES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Belfast (Queen's University), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AI for conversations: tackling the challenge of cultures and identities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sibiu Innovation Days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sibiu, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why do we find foreigners attractive? Interculturality and seduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IALIC Annual Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Nicosia, Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation comme espace d’interculturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de l’ACFAS « Dialogue, dissémination et organisation : un colloque en l'honneur de James R. Taylor »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Cooren, May 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Why do we find foreigners attractive? Interculturality and seduction.</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retracing theories of culture and interculturality: new applications to training and practice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALIC Annual Congress 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Nicosia, Cyprus</w:t>
+              <w:t xml:space="preserve">SIETAR France conference: Revisiting cultural theory and practice for an inclusive society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Paul Valéry Montpellier 3, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la communication comme activité ou pratique et vice versa : un paradigme commun ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès de la SFSIC, « Numérisation des sociétés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of moments and their [individuals]&amp;quot; : une relecture goffmanienne de la stigmatisation des identités &amp;quot;hégémoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité d’Erving Goffman, acte 2 : Relations, identités, communautés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pascal Lardellier, Sep 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures and identities in a globalised world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIETAR Europa Congress "Rethinking interculturalism"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vos seringues&amp;quot; : la communication de la vaccination contre le Covid-19 du gouvernement français sur Twitter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3506,73 +3709,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer la communication gouvernementale en temps de COVID-19 : une crise des réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03581191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical approaches to cultural identities in the public sphere: Assessing and reducing the gap between academic and public discourses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3601,73 +3804,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Communication Conference (ECREA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing Erasmus Home: The European Universities Initiative as an example of “Everyday Europeanhood”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3683,237 +3886,401 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Europeanisation of identities through everyday life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Regina Weber, Alexander Brand, Arne Niemann, Mar 2021, [en ligne] Université de Rhine-Waal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet COCKTAIL : une approche pluridisciplinaire de la circulation des discours sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La circulation des discours dans les réseaux socio-numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching and learning about interculturality in 2020: reflections on current and future practices from a European University perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Teaching about and researching interculturality in business contexts: Perspectives, practices and impact - a series of online lectures »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fred Dervin &amp; Zhao Ke, Jul 2020, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cultural Translation Industry: Liquefying the Cultural Dimension of Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will Noonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translating Cultures, Cultures in Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IALIC, Nov 2019, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cultural Translation Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will Noonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translating Cultures, Cultures in Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Valence, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élections européennes sur Twitter : premiers constats croisés des campagnes françaises 2014 / 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3929,319 +4296,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élections européennes 2019 – banalisation ou créativité de la communication politique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Maarek &amp; Nicolas Pélissier, Jul 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élections européennes 2019 sur Twitter : quelle transfrontalité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanta Novello Paglianti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre ensemble [en milieu transfrontalier] Des flux, des médias, des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bad buzz : incivilités, viralité et vulnérabilité politique sur Twitter pendant la campagne présidentielle de 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vulnérabilités et incivilités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valérie Carayol, Mar 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension culturelle de la localisation des sites web : quelles compétences professionnelles pour sortir de l’impasse théorique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134647v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Will Noonan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le site web dans les nouveaux écosystèmes de communication multi- et interculturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stockinger, Peter, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering victory and defeat: the role of social bots on Twitter during the French PresidentialElections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4257,224 +4611,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparing two outsiders' 2016-17 wins: Trump &amp; Macron's campaigns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Maarek, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doing (No) Good? Specialist and non-Specialist Perspectives on Applied Interculturalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4490,73 +4693,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IALIC 2018 – THE 'GOOD' INTERCULTURALIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fred Dervin, Aug 2018, Helsinki, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viralité dans l’espace public numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4572,155 +4775,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux sociaux, Traces numériques, Communication électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabien Liénard &amp; Sami Zlitni, Jun 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Localisation and the theoretical impasse?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will Noonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture in/and multimedia localisation: Measurable quantity or smoke and mirrors?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Noonan, Will; Frame, Alexander; Rivas, Isabel; Gautier, Laurent; Perrin, Aurélie, Nov 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’irrespect sur les réseaux socionumériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4736,401 +4939,401 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le respect: relations sociales, management, religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral Tweets, Fake News and Social Bots in Post-Factual Politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIG IDEAS! Challenging Public Relations Research and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUPRERA, Sep 2018, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Twitter : un nouveau territoire de l'expression contestataire en politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires et mobilités Nomadisme technologique et organisationnel, migrations, intelligence et recompositions territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Richard Delaye, Yves Enrègle, Pascal Lardellier, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Contagion from Micro to Macro: A Semiopragmatics Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IASS-AIS World Congress of Semiotics CROSS-INTER-MULTI-TRANS-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Future for the Concept of Culture in the Social Sciences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la « contagion » des idées à la diffusion des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pascal Lardellier, Sungdo Kim, Jan 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#sansmoile7mai : un aperçu diésé de l’expression de la défiance politique sur Twitter pendant les élections présidentielles françaises de 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5146,1161 +5349,1161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique autrement ? Innovations citoyennes et défiance partisane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agnès Alexandre-Collier, Dominique Andolfatto, Alexandra Goujon, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Cultural Turn: A Critical Perspective on Culture-Discourse within Public Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Øyvind Ihlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Relations and the Power of Creativity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Digital MPs”? Reflections on Social Media Usage by French Politicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediated (Dis)Continuities : Contesting Pasts, Presents and Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECREA, Nov 2016, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)constuire la temporalité d’un événement médiatique sur Twitter : une étude contrastive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondrashova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kirgizov Kirgizov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps, temporalités et information-communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC, Jun 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité politique à l’ère du numérique : processus de la légitimation en ligne. Exemple du discours des figures politiques françaises et russes sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondrashova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identité(s), Métamorphoses du Moi et du Nous à l’ère d’Internet et de la globalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the dialogical dimension of political tweets: A qualitative analysis of ‘Twitter styles’ of UK candidates during the 2014 EU Parliamentary Elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondrashova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop International « Twitter at the European Elections 2014 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Research in Economics and Management (CREM); Université de Lorraine, Feb 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel concept de culture pour penser la socialisation des migrants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations contemporaines, territorialité, information et communication médiatisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Digital Public Sphere in Europe ? Twitter at the European Parliamentary Elections 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caja Thimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Anastasiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Einspänner-Pflock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Annual International Conference on Communication and Mass Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’influence sur Twitter: Application au projet « Twitter aux Elections Européennes 2014 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lobna Azaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kirgizov Kirgizov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudier le Web politique : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A web application for event detection and exploratory data analysis for Twitter data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kirgizov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Savonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Basaille-Gahitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twitter at the European Elections 2014: International Perspectives on a Political Communication Tool</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiance et confidences : la construction d’une communauté professionnelle en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La confiance : Organisations, relations et capital humain. Quatrièmes Rencontres « Entreprise et sacré »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Propédia (Groupe IGS), 3S (CIMEOS, EA 4177, Université de Bourgogne) et OSI (Observatoire Social International), Dec 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Twitter at the European Parliamentary Elections: Comparing Candidates’ “Twitter Styles” between France and Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caja Thimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Anastasiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Einspänner-Pflock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECREA 2014 Lisboa : « Communication for Empowerment : Citizens, Markets, Innovations », 5th European Communication Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade Lusófona, Nov 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margin Calling Margin: Linking Universities, Students and Alumni through a Private Alumni Network Online</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international MeCCSA 2014 : Media and the Margins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Media, Communication and Cultural Studies Association, 2014, Bournemouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiamondes et twittersphères : Une analyse contrastive de l’utilisation de Twitter comme outil de communication politique dans 6 pays pendant les élections européennes 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6316,534 +6519,534 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Médiamonde(s) : La communication se moque-t-elle des frontières ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating an Alumni Identity Online through Social Media - the Case of “uB-link”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international : « XV April International Academic Conference on Economic and Social Development »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Higher School of Economics, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes techniques et formes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations and Reproductions in Cultures and Societies (IRICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Vienne, Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser l'interculturel en communication. Performance culturelle et construction des identités au sein d'une association européenne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque interdoctoral Bourgogne / Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining culture and interculturality in the workplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPRERA 2009 Congress Corporate citizens of the third millennium. Towards a Shared European Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la culture à la communication au sein de l'organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes chercheurs et recherches récentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Rennes, France. pp.138-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la théorie de l'identité (Identity Theory) à la sémiopragmatique de la communication : les identités multiples dans les interactions interpersonnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités en construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'opérationnalité de la culture organisationnelle au sein d'une association multiculturelle européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture des organisations et DISTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Nice, France. pp.116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6853,51 +7056,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de Twitter par les Eurodéputés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6907,74 +7110,74 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brachotte, G., &amp; Frame, A. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twitter aux Elections Européennes 2014 : regards internationaux sur un outil de communication politique = Twitter at the European Elections 2014: International Perspectives on a Political Communication Tool</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Dijon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6984,122 +7187,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cultures à l’interculturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'Université de Lorraine, 2023, 978-2-38451-055-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62688/edul/b9782384510559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage de Twitter par les candidats #Eurodéputés @Europarl_FR @Europarl_EN: Perspectives internationales lors des élections au Parlement européen en mai 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7108,638 +7311,638 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS Editions, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'université à l'ère des réseaux sociaux: logiques, relations, communautés : le cas d'uB-link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.160, 2017, 978-2-343-10842-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tweets from the Campaign Trail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caja Thimm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alex Frame; Arnaud Mercier; Gilles Brachotte; Caja Thimm. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, pp.274, 2016, Bonner Beiträge zur Medienwissenschaft, 978-3-631-67009-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-653-06168-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/978-3-653-06168-0⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-01239117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citizen Participation and Political Communication in a Digital World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frame, Alex and Brachotte, Gilles. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.230, 2015, Routledge Studies in New Media and Cyberculture, 9781138935037</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01239116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace public numérique et participation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, pp.230, 2015, Routledge Studies in New Media and Cyberculture, 9781138935037</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11 (4), 2015, Les Cahiers Du Numérique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...71 lines deleted...]
-              <w:t xml:space="preserve">, 11 (4), 2015, Les Cahiers Du Numérique</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication et interculturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermès-Lavoisier, pp.334, 2013, Formes et Sens, Jean-Jacques Boutaud, 978-2-7462-4501-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Hermès-Lavoisier, pp.334, 2013, Formes et Sens, Jean-Jacques Boutaud, 978-2-7462-4501-3</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication and PR from a Cross-Cultural Standpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, pp.150, 2012, 978-90-5201-877-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (48)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Universities Initiative as an object of study in the context of &amp;quot;Euro-internationalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7762,105 +7965,105 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romée Jager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexander Frame; Barbara Curyło. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Universities Initiative and the ‘Euro-internationalisation’ of European Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3-29, 2025, Routledge/UACES Contemporary European Studies, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003490654-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where next? Mapping future directions and perspectives for EUI-related research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Curyło</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7870,708 +8073,816 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexander Frame; Barbara Curyło. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Universities Initiative and the ‘Euro-internationalisation’ of European Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-193, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003490654-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une semio-pragmatique de l'interculturation : de la sémiosphère au sémioscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amir Biglari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sémiotique et ses potentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.177-192, 2025, 978-2336534343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">David Bousquet</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultivating criticality: Notions of ‘critical’ applied to teaching and learning about intercultural communication in a Higher Education setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotta Kokkonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romée Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Raappana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fred Dervin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Critical Interculturality in Communication and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.347-361, 2024, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+              <w:t xml:space="preserve">, Routledge, pp.407-422, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003513940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Mitra Raappana</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenging the dichotomy of (anti-)essentialism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fred Dervin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Critical Interculturality in Communication and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.407-422, 2024, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+              <w:t xml:space="preserve">, Routledge, pp.347-361, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003513940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Website Localization and the Cultural Dimension: Professional Skills.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will Noonan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Pinède; Luc Masson; Patrick Mpondo-Dicka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital presences of organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Ltd; John Wiley &amp; Sons, pp.141-170, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edwin Hoffman; Florence Laurent-Loubeyre; Arjan Verdooren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer en contexte de diversité: Les individus se rencontrent, pas les cultures !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.5-9, 2024, Des Hauts et Débats</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension culturelle de la localisation des sites web : quelles compétences professionnelles pour sortir de l’impasse théorique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will Noonan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présences numériques des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, pp.153-180, 2023, 978-1-78949-104-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Of moments and their [individuals] »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Lardellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité d’Erving Goffman, acte 2 : Relations, identités, communautés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.65-80, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A vos seringues: French Governmental Communication on COVID-19 Vaccination via Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe J Maarek. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manufacturing Government Communication on Covid-19: A comparative approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, 2022, Springer Studies in Media and Political Communication, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-09230-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viralité dans l’espace public numérique : L’usage de Twitter lors de l’élection présidentielle française de 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8591,392 +8902,284 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Liénard; Sami Zlitni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quête de visibilité et mise en scène sur les réseaux socionumériques : De la promotion de soi à la cyberviolence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PURH, pp.67-92, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche culturelle du sensible en communication : De la préfiguration à la reconfiguration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Heilmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sensible, passion sémiotique en communication : Dialogues avec Jean-Jacques Boutaud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.117-121, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche « culturelle » du sensible en communication : de la préfiguration à la reconfiguration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sensible, passion sémiotique en communication : Dialogues avec Jean-Jacques Boutaud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.117-128, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching and learning about interculturality in communication and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching Interculturality Otherwise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.15-33, 2022, 978-1-00-334527-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours de transparence alimentaire à propos des dénominations animales sur Twitter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8992,198 +9195,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Qu’est-ce que l’on mange ? » : Les savoirs alimentaires à l’aune des Sciences de l’Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.243-260, 2021, 978-2-36441-411-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCR Review: Citizenship and Politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon J Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Wessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hepburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishanth Weerakkody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yates, S; Rice, R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Digital Technology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, p. 451-470, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tweeting back: Innovative Political Contestation in Viral Posts on Twitter during the 2017 French Presidential Elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9203,73 +9406,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collier, A; Goujon, A; Gourges, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics Reinvented. When innovations reshape representative democracy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, p. 153 167, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’irrespect sur les réseaux socionumériques : L’exemple de Twitter lors de la campagne présidentielle Française de 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9289,1331 +9492,1499 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delaye-Habermacher, R; Enrègle, Y; Lardellier, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le respect : Du respectable au respecté, à l’ère des interdits et de la transgression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 157‑178, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel concept de culture pour penser l’espace public pluriel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zouari, K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations contemporaines, territorialité, information et communication médiatisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard éditeur, pp.51-68, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Cultural Turn: A Critical Perspective on Culture-Discourse within Public Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Øyvind Ihlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bowman, S; Crookes, A; Romenti, S; Ihlen, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Relations and the Power of Creativity: strategic opportunities. Vol. 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emerald, pp.151-162, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/S2398-391420180000003009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnel politique et médias socionumériques: nouveaux usages et mythes 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication politique (nouvelle édition revue et augmentée) Paris: CNRS éditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.175-202, 2017, Les Essentiels d'Hermès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The EU-Election on Twitter: Comparison of German and French Candidates’ Tweeting styles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caja Thimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Einspänner-Pflock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Anastasiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Holtz-Bacha, C. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europawahlkampf 2014: Internationale Studien Zur Rolle Der Medien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175-204, 2016, 978-3-658-11019-2 (Print) ; 978-3-658-11020-8 (Online). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-11020-8_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersectional identities in interpersonal communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kamila Ciepiela. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studying Identity in Communicative Contexts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'altérité : de l'expérience sensible à la figure sensible de l'étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Jacques Boutaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensible En Communication: Du Cognitif Au Symbolique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.73-89, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Significations, figures, formes et traces : penser les interactions à travers l’écriture d’une communauté d’alumni en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Galinon-Mélénec; F. Liénard; S. Zlitni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Homme-trace : Inscriptions corporelles et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.199-216, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les anciens écrivent leur trace : la mise en signes d’une communauté d’alumni en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Galinon-Mélénec, B.; Liénard, F.; Zlitni, S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Homme-trace: Inscriptions corporelles et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.199-216, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiance et confidences. Relations entre journalistes et politiques dans la TwittOFFsphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delaye, R. &amp; Lardellier, P. (eds) La confiance: relations, organisations, capital humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, pp.185-202, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leader of my Heart! Use of Twitter by Leaders' Partners during Election Campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Vergniolle de Chantal; Agnès Alexandre-Collier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leadership and Uncertainty Management in Politics. Leaders, Followers and Constraints in Western Democracies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Palgrave Studies in Political Leadership, 9781137439239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01239266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les alumnis numériques : un vecteur de transmission de valeurs communautaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01239269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étranges interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité d’Erving Goffman, de l’interaction à l’institution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The EU Election on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caja Thimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Einspänner-Pflock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Anastasiadis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europawahlkampf 2014: Internationale Studien Zur Rolle Der Medien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Springer VS, pp.176-204, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...443 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...180 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tom Watson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Western European Perspectives on the Development of Public Relations: Other Voices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, pp.32-43, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Of “Tweets”, “Twits” and “Twats”. Use of Twitter by Leaders’ Partners during Election Campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Leadership in Western Democracies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.111-126, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Significations, figures, formes et traces : penser les interactions à travers l’écriture d’une communauté d’alumni en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brachotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Galinon Mélenec; Fabien Liénard; Sami Zlitni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traces, Ecritures, Cultures, Identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01239268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leader of my Heart!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10623,178 +10994,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre-Collier, A. &amp; De Chantal, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leadership and Uncertainty Management in Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, pp.111-126, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/9781137439246_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Faculty Goes Social. Universities and Social Media in France: The Case of “uB-Link”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10814,219 +11099,219 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dejan Verčič; Ana Verčič; Sriramesh Krishnamurthy; Jon White. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trust and the New Realities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pristop, pp.98-107, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Cultures and Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saila Poutiainen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Turbulence in Intercultural Communication Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.29-44, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexivity and Self-Presentation in Multicultural Encounters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Byrd Clark, J.; Dervin, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflexivity and Multimodality in Language Education: Rethinking Multilingualism and Interculturality in accelerating, complex and transnational spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campagnes des compagnes:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11046,219 +11331,219 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zlitni, S. &amp; Liénard, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication électronique en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.387-402, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PR and Global Interculturation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adeymir Okay, Valérie Carayol &amp; Ralph Tench. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Researching the Changing Profession of Public Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.143-156, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Too many twits?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crinquand, S &amp; Bravo, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les frontières de l'intime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EME, pp.77-89, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campagnes des compagnes :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11278,146 +11563,215 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zlitni, S. &amp; Liénard, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication électronique dans la " société d'information " : Quelles usages, quelles pratiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Klog Editions, pp.201-213, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reframing Intercultural Communication Research:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Lardellier &amp; Sungdo Kim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epistémè 7 "New Models, New Paradigms"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Applied Cultural Sciences, Seoul, pp.65-84, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations de l'Autre dans l'interaction : stéréotypes, prototypes, sosies et barbares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'identité plurielle. Images de soi, regards sur les autres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.271-284, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation et usages des TIC chez des &amp;quot; leaders &amp;quot; politiques en France et en Grande-Bretagne : pratiques et discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brachotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11433,396 +11787,327 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication électronique: enjeux de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert-Lucas, pp.65-76, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing cultures. Sur l'interculturalité de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métamorphose des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.143-153, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plurilinguisme au sein d'AEGEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurilinguisme, interculturalité et emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.318, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonctionnement d'un espace utopique européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer l'utopie : économie solidaire et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.59, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypes nationaux et prototypes européens dans l'interaction interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stéréotypes et prototypes nationaux en Europe, Paris : Forum des Langues Européennes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Forum des Langues Européennes, pp.177, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11832,175 +12117,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Universities Initiative and the ‘Euro-internationalisation’ of European Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Curyło</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003490654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer l'angle d'une information télévisée en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12010,100 +12295,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPENSER L'INTERCULTUREL EN COMMUNICATION Performance culturelle et construction des identités au sein d'une association européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bourgogne, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00441656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12113,105 +12398,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication et Interculturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Bourgogne Franche-Comté, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03502816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId236"/>
+      <w:footerReference w:type="default" r:id="rId240"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12279,51 +12564,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FBBE1C2"/>
+    <w:nsid w:val="74579CD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12510,51 +12795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexander-frame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6802-7806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130808105" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2025.33.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05447331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958251336586" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05537470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brachotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05351540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Fraga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salvi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2024.32.9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860783v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cury&#322;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2022.2134986" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Kokkonen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;e Jager" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Raappana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci12090579" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2021.25.3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502805v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodine Sommier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2021.1999096" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Romani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9201" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6976" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059832v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.12700" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.3625" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2017.17.8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429655v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carayol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v41i41.49563" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pubrev.2014.11.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.508" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676302v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3221" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H3Z7Z4BN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522023v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cnyrim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Arnaez Ortega" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julika Montecinos Baumann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Grunfelder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05351731v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Barrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Aiolfi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860454v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Thiele" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860434v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860447v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860459v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182635v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088912v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420384v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Noonan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02439497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134647v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanta Novello Paglianti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02017532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116598v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116617v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02017589v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116595v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116647v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116644v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116636v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Ihlen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116677v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondrashova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov Kirgizov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237759v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237765v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caja Thimm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Anastasiadis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Einsp&#228;nner-Pflock" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Azaza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Basaille-Gahitte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237803v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237793v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237790v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237862v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441666v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462557v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441657v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441665v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462570v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436344v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510559" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059830v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01580312v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Henry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soichot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239117v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/18894" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-06168-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239116v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429683v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lcn.revuesonline.com/resnum.jsp?editionId=3063" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866090v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003490654-2/european-universities-initiative-object-scientific-study-context-euro-internationalisation-alexander-frame-barbara-cury&#322;o-rom&#233;e-jager?context=ubx&amp;amp;refId=7aa350c8-cb93-46e4-a4b6-48b6ea188757" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490654-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521850v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003490654-13/next-mapping-future-directions-perspectives-eui-related-research-barbara-cury&#322;o-alexander-frame?context=ubx&amp;amp;refId=e33968af-43c6-4247-ad30-b9e2d6981405" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490654-13" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521865v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860818v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003513940" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860811v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860802v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521815v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03489381v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860792v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860774v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860780v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Selmi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09230-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860789v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973935v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502792v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088933v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon J Yates" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wessels" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hepburn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishanth Weerakkody" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088918v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088850v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088935v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2398-391420180000003009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869911v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429812v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429803v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436295v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05572080v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429761v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429636v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429774v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239269v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239266v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429644v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429648v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137439246_8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239268v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074625v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074623v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866092v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866091v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866098v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866095v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866096v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676300v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676299v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676298v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462519v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462525v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462529v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521833v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490654" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462567v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441656v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03502816v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexander-frame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6802-7806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130808105" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2025.33.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05447331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958251336586" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05537470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brachotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05351540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Fraga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salvi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2024.32.9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860783v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cury&#322;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2022.2134986" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Kokkonen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;e Jager" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Raappana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci12090579" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2021.25.3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502805v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodine Sommier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2021.1999096" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Romani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9201" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6976" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.3625" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.12700" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2017.17.8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carayol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v41i41.49563" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pubrev.2014.11.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.508" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676302v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3221" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H3Z7Z4BN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573540v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cnyrim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zelno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05351731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Barrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Aiolfi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522018v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Arnaez Ortega" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julika Montecinos Baumann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Grunfelder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Thiele" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860449v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860459v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860436v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502809v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088912v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02439497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Noonan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134647v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanta Novello Paglianti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116624v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02017532v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116604v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116598v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02017589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116629v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116655v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116644v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Ihlen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116677v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondrashova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov Kirgizov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116672v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caja Thimm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Anastasiadis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Einsp&#228;nner-Pflock" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Azaza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417834v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Basaille-Gahitte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237793v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237862v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441657v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441665v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441659v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436344v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510559" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059830v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01580312v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Henry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soichot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/18894" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-06168-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239116v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lcn.revuesonline.com/resnum.jsp?editionId=3063" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866084v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866090v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521844v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003490654-2/european-universities-initiative-object-scientific-study-context-euro-internationalisation-alexander-frame-barbara-cury&#322;o-rom&#233;e-jager?context=ubx&amp;amp;refId=7aa350c8-cb93-46e4-a4b6-48b6ea188757" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490654-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521850v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003490654-13/next-mapping-future-directions-perspectives-eui-related-research-barbara-cury&#322;o-alexander-frame?context=ubx&amp;amp;refId=e33968af-43c6-4247-ad30-b9e2d6981405" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490654-13" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521865v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003513940" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860818v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860802v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521815v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03489381v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860792v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860780v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Selmi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09230-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860774v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860789v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973961v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973935v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088933v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon J Yates" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wessels" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hepburn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishanth Weerakkody" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088918v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088850v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088935v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059652v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2398-391420180000003009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869911v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436295v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429812v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429803v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05572080v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237808v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429761v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239266v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239269v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429774v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429644v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577612v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239268v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429648v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137439246_8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074625v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074623v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074621v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866091v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866098v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866095v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866096v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676299v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676300v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676298v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462519v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462525v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462529v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521833v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490654" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462567v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441656v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03502816v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>