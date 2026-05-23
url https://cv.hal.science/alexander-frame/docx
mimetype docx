--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,12509 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12457 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.34482758621px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexander Frame </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexander-frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6802-7806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130808105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=yFchxhAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interculturalities in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38119/cacs.2025.33.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning paradigmatic distinctions in cross-cultural management research: On the “duality” of culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (2), pp.377-396. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14705958251336586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage néonatal et discours sur X : une étude longitudinale pour penser l’évolution des représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Produire, traiter et diffuser les données : les enjeux pour les SHS, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourses on X regarding newborn screening : A source of inequality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.185-232. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38119/cacs.2024.32.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Erasmus home: the European universities initiative as an example of ‘Everyday Europeanhood’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Curyło</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contemporary European Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (2), pp.334-349. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14782804.2022.2134986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming Essentialism? Students’ Reflections on Learning Intercultural Communication Online</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Kokkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romée Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Raappana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue "Teaching and Learning Interculturality in Education around the World: Anything New under the Sun?", 12 (9), pp.579. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/educsci12090579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral Tweets, Fake News and Social Bots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, pp.53-78. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38119/cacs.2021.25.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ivory Tower to Social Arena :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodine Sommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Intercultural Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (6), pp.711-716. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14708477.2021.1999096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Intercultural Tensions in Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodine Sommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, pp.11-24. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.9187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Cross-Cultural Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Romani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, pp.25-40. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.9201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Migrant Socialisation in the Light of Critical Intercultural Communication: Proposals to Favour the Integration Process in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.6976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fries-Paiola, Julie Gothuey, Déborah Kessler-Bilthauer, Thierry Panisset, Estelle Reinert, dirs, Étudier la culture aujourd’hui. Enjeux identitaires, numériques, artistiques et spatiaux d’un objet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (33), pp.335-337. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.12700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'intégration républicaine à l'aune de l'interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.59-79. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.3625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Future for the Concept of Culture in the Social Sciences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.151-171. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38119/cacs.2017.17.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'interculturel au sein des SIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.85-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques jalons pour une histoire des relations publiques en France, des années 1900 jusqu'au début des années 80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.185-202. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v41i41.49563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tweet stratégique: Use of Twitter as a PR tool by French politicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Relations Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Digital Publics, 41 (2), pp.278-287. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pubrev.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sémiotique pour penser la complexité de la communication interpersonnelle :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Identities and Constructing Meaning in Interpersonal Encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société néophilologique de Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, LXXXI, pp. 85-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'Frogs' et les 'Rosbifs' : vers une entente cordiale autour de la table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stéréotypes en langue et en discours, 5, https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Français, mauvais élèves de la classe de langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXV (1), pp.91-107. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.3221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reframing intercultural competence beyond training and the individual: A learning and development approach in the ELEVATE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cnyrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romée Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zelno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercultural Competence: Practices, Innovations and Controversies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIETAR France &amp; Université Paris Cité, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manœuvres et désordres informationnels dans l’espace public numérique : identification, rôle et narratif des « bots »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Aiolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition(s), XXIVe Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société françaises des Sciences de l'information &amp; de la communication, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond difference in diversity management: towards a transcultural approach to organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of UNESCO Chapters: Identity and Intercultural Awareness in Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO / University of Bucharest, Oct 2025, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond difference-based conceptions of multicultural teams to foster transcultural understanding within organisations: from research to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cnyrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiara Arnaez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julika Montecinos Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Grunfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACCM Chapter Conference 2025, Budapest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Cross-Cultural Management / Corvinus University, Oct 2025, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IncluKIT: Intercultural Training for Migrant Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romée Jager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIETAR Europa Congress: Systems: The Ecosystem of Interculturalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIETAR Europa, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New interculturalities? Rethinking the relationship between cultures, identities and communication in a mediatised, crisis-ridden world.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Association for Intercultural Communication Studies (IAICS) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Opole, Sep 2024, Opole, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what degree is Artificial Intelligence capable of being (inter)culturally competent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIETAR Europa Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IESEG Management School, Jun 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic isolation: autonomy, freedom, independence and the new interculturality of the digital age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Chair Conference « Intercultural Perspectives on Autonomy, Freedom and Independence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bucharest, Sep 2024, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« FORTHEM labs » as an example of informal diplomacy in practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KIND – Knowledge and Informal Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European University Institute, Nov 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilingual and Pluricultural Classroom Interactions through BIPs: A Case Study Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romée Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a plurilingual curriculum: fostering pluricultural communication in the digital age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IALIC Annual Congress, Nov 2024, Université de Bordeaux Montaigne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Turning space into place? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études germaniques et les études culturelles : réceptions, méthodes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philipp Jonke, May 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI for conversations: tackling the challenge of cultures and identities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sibiu Innovation Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sibiu, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we find foreigners attractive? Interculturality and seduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALIC Annual Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation comme espace d’interculturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l’ACFAS « Dialogue, dissémination et organisation : un colloque en l'honneur de James R. Taylor »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Cooren, May 2023, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everyday Europeanhood in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th International Congress of UACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Belfast (Queen's University), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retracing theories of culture and interculturality: new applications to training and practice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIETAR France conference: Revisiting cultural theory and practice for an inclusive society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Paul Valéry Montpellier 3, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la communication comme activité ou pratique et vice versa : un paradigme commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de la SFSIC, « Numérisation des sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of moments and their [individuals]&amp;quot; : une relecture goffmanienne de la stigmatisation des identités &amp;quot;hégémoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité d’Erving Goffman, acte 2 : Relations, identités, communautés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal Lardellier, Sep 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures and identities in a globalised world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIETAR Europa Congress "Rethinking interculturalism"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vos seringues&amp;quot; : la communication de la vaccination contre le Covid-19 du gouvernement français sur Twitter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer la communication gouvernementale en temps de COVID-19 : une crise des réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03581191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical approaches to cultural identities in the public sphere: Assessing and reducing the gap between academic and public discourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodine Sommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Communication Conference (ECREA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet COCKTAIL : une approche pluridisciplinaire de la circulation des discours sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des discours dans les réseaux socio-numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Erasmus Home: The European Universities Initiative as an example of “Everyday Europeanhood”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Curyło</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Europeanisation of identities through everyday life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regina Weber, Alexander Brand, Arne Niemann, Mar 2021, [en ligne] Université de Rhine-Waal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching and learning about interculturality in 2020: reflections on current and future practices from a European University perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Teaching about and researching interculturality in business contexts: Perspectives, practices and impact - a series of online lectures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fred Dervin &amp; Zhao Ke, Jul 2020, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cultural Translation Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Noonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translating Cultures, Cultures in Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections européennes sur Twitter : premiers constats croisés des campagnes françaises 2014 / 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élections européennes 2019 – banalisation ou créativité de la communication politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Maarek &amp; Nicolas Pélissier, Jul 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cultural Translation Industry: Liquefying the Cultural Dimension of Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Noonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translating Cultures, Cultures in Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IALIC, Nov 2019, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections européennes 2019 sur Twitter : quelle transfrontalité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanta Novello Paglianti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre ensemble [en milieu transfrontalier] Des flux, des médias, des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bad buzz : incivilités, viralité et vulnérabilité politique sur Twitter pendant la campagne présidentielle de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et incivilités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Carayol, Mar 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension culturelle de la localisation des sites web : quelles compétences professionnelles pour sortir de l’impasse théorique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Noonan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le site web dans les nouveaux écosystèmes de communication multi- et interculturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stockinger, Peter, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering victory and defeat: the role of social bots on Twitter during the French PresidentialElections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing two outsiders' 2016-17 wins: Trump &amp; Macron's campaigns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Maarek, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing (No) Good? Specialist and non-Specialist Perspectives on Applied Interculturalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALIC 2018 – THE 'GOOD' INTERCULTURALIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fred Dervin, Aug 2018, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viralité dans l’espace public numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux, Traces numériques, Communication électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien Liénard &amp; Sami Zlitni, Jun 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Localisation and the theoretical impasse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Noonan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture in/and multimedia localisation: Measurable quantity or smoke and mirrors?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Noonan, Will; Frame, Alexander; Rivas, Isabel; Gautier, Laurent; Perrin, Aurélie, Nov 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’irrespect sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le respect: relations sociales, management, religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral Tweets, Fake News and Social Bots in Post-Factual Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIG IDEAS! Challenging Public Relations Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUPRERA, Sep 2018, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Contagion from Micro to Macro: A Semiopragmatics Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IASS-AIS World Congress of Semiotics CROSS-INTER-MULTI-TRANS-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter : un nouveau territoire de l'expression contestataire en politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et mobilités Nomadisme technologique et organisationnel, migrations, intelligence et recompositions territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Richard Delaye, Yves Enrègle, Pascal Lardellier, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Future for the Concept of Culture in the Social Sciences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la « contagion » des idées à la diffusion des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal Lardellier, Sungdo Kim, Jan 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#sansmoile7mai : un aperçu diésé de l’expression de la défiance politique sur Twitter pendant les élections présidentielles françaises de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique autrement ? Innovations citoyennes et défiance partisane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Alexandre-Collier, Dominique Andolfatto, Alexandra Goujon, Oct 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Cultural Turn: A Critical Perspective on Culture-Discourse within Public Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øyvind Ihlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Relations and the Power of Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Digital MPs”? Reflections on Social Media Usage by French Politicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediated (Dis)Continuities : Contesting Pasts, Presents and Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECREA, Nov 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)constuire la temporalité d’un événement médiatique sur Twitter : une étude contrastive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kondrashova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kirgizov Kirgizov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, temporalités et information-communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité politique à l’ère du numérique : processus de la légitimation en ligne. Exemple du discours des figures politiques françaises et russes sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kondrashova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité(s), Métamorphoses du Moi et du Nous à l’ère d’Internet et de la globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dialogical dimension of political tweets: A qualitative analysis of ‘Twitter styles’ of UK candidates during the 2014 EU Parliamentary Elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kondrashova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International « Twitter at the European Elections 2014 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Research in Economics and Management (CREM); Université de Lorraine, Feb 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel concept de culture pour penser la socialisation des migrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations contemporaines, territorialité, information et communication médiatisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Digital Public Sphere in Europe ? Twitter at the European Parliamentary Elections 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caja Thimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Anastasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Einspänner-Pflock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Conference on Communication and Mass Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’influence sur Twitter: Application au projet « Twitter aux Elections Européennes 2014 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Azaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kirgizov Kirgizov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier le Web politique : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web application for event detection and exploratory data analysis for Twitter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kirgizov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Savonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Basaille-Gahitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter at the European Elections 2014: International Perspectives on a Political Communication Tool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance et confidences : la construction d’une communauté professionnelle en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance : Organisations, relations et capital humain. Quatrièmes Rencontres « Entreprise et sacré »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Propédia (Groupe IGS), 3S (CIMEOS, EA 4177, Université de Bourgogne) et OSI (Observatoire Social International), Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter at the European Parliamentary Elections: Comparing Candidates’ “Twitter Styles” between France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caja Thimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Anastasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Einspänner-Pflock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECREA 2014 Lisboa : « Communication for Empowerment : Citizens, Markets, Innovations », 5th European Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Lusófona, Nov 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margin Calling Margin: Linking Universities, Students and Alumni through a Private Alumni Network Online</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international MeCCSA 2014 : Media and the Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Media, Communication and Cultural Studies Association, 2014, Bournemouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiamondes et twittersphères : Une analyse contrastive de l’utilisation de Twitter comme outil de communication politique dans 6 pays pendant les élections européennes 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Médiamonde(s) : La communication se moque-t-elle des frontières ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating an Alumni Identity Online through Social Media - the Case of “uB-link”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international : « XV April International Academic Conference on Economic and Social Development »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Higher School of Economics, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining culture and interculturality in the workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPRERA 2009 Congress Corporate citizens of the third millennium. Towards a Shared European Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes techniques et formes sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations and Reproductions in Cultures and Societies (IRICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Vienne, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l'interculturel en communication. Performance culturelle et construction des identités au sein d'une association européenne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdoctoral Bourgogne / Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la culture à la communication au sein de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes chercheurs et recherches récentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rennes, France. pp.138-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorie de l'identité (Identity Theory) à la sémiopragmatique de la communication : les identités multiples dans les interactions interpersonnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités en construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opérationnalité de la culture organisationnelle au sein d'une association multiculturelle européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture des organisations et DISTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Nice, France. pp.116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de Twitter par les Eurodéputés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brachotte, G., &amp; Frame, A. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twitter aux Elections Européennes 2014 : regards internationaux sur un outil de communication politique = Twitter at the European Elections 2014: International Perspectives on a Political Communication Tool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cultures à l’interculturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l'Université de Lorraine, 2023, 978-2-38451-055-9. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384510559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de Twitter par les candidats #Eurodéputés @Europarl_FR @Europarl_EN: Perspectives internationales lors des élections au Parlement européen en mai 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Editions, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université à l'ère des réseaux sociaux: logiques, relations, communautés : le cas d'uB-link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.160, 2017, 978-2-343-10842-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tweets from the Campaign Trail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caja Thimm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alex Frame; Arnaud Mercier; Gilles Brachotte; Caja Thimm. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, pp.274, 2016, Bonner Beiträge zur Medienwissenschaft, 978-3-631-67009-5. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-653-06168-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen Participation and Political Communication in a Digital World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frame, Alex and Brachotte, Gilles. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230, 2015, Routledge Studies in New Media and Cyberculture, 9781138935037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace public numérique et participation politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11 (4), 2015, Les Cahiers Du Numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès-Lavoisier, pp.334, 2013, Formes et Sens, Jean-Jacques Boutaud, 978-2-7462-4501-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication and PR from a Cross-Cultural Standpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, pp.150, 2012, 978-90-5201-877-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Universities Initiative as an object of study in the context of &amp;quot;Euro-internationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Curyło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romée Jager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexander Frame; Barbara Curyło. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Universities Initiative and the ‘Euro-internationalisation’ of European Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-29, 2025, Routledge/UACES Contemporary European Studies, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003490654-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where next? Mapping future directions and perspectives for EUI-related research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Curyło</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexander Frame; Barbara Curyło. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Universities Initiative and the ‘Euro-internationalisation’ of European Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-193, 2025, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003490654-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une semio-pragmatique de l'interculturation : de la sémiosphère au sémioscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amir Biglari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sémiotique et ses potentiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.177-192, 2025, 978-2336534343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the dichotomy of (anti-)essentialism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Critical Interculturality in Communication and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.347-361, 2024, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003513940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivating criticality: Notions of ‘critical’ applied to teaching and learning about intercultural communication in a Higher Education setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Kokkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romée Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Raappana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Critical Interculturality in Communication and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.407-422, 2024, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003513940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Website Localization and the Cultural Dimension: Professional Skills.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Noonan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Pinède; Luc Masson; Patrick Mpondo-Dicka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital presences of organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd; John Wiley &amp; Sons, pp.141-170, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edwin Hoffman; Florence Laurent-Loubeyre; Arjan Verdooren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer en contexte de diversité: Les individus se rencontrent, pas les cultures !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.5-9, 2024, Des Hauts et Débats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension culturelle de la localisation des sites web : quelles compétences professionnelles pour sortir de l’impasse théorique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Noonan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présences numériques des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.153-180, 2023, 978-1-78949-104-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Of moments and their [individuals] »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lardellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité d’Erving Goffman, acte 2 : Relations, identités, communautés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.65-80, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vos seringues: French Governmental Communication on COVID-19 Vaccination via Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Selmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe J Maarek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manufacturing Government Communication on Covid-19: A comparative approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2022, Springer Studies in Media and Political Communication, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-09230-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viralité dans l’espace public numérique : L’usage de Twitter lors de l’élection présidentielle française de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Liénard; Sami Zlitni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quête de visibilité et mise en scène sur les réseaux socionumériques : De la promotion de soi à la cyberviolence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PURH, pp.67-92, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche culturelle du sensible en communication : De la préfiguration à la reconfiguration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Heilmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sensible, passion sémiotique en communication : Dialogues avec Jean-Jacques Boutaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.117-121, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche « culturelle » du sensible en communication : de la préfiguration à la reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sensible, passion sémiotique en communication : Dialogues avec Jean-Jacques Boutaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.117-128, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching and learning about interculturality in communication and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Interculturality Otherwise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.15-33, 2022, 978-1-00-334527-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours de transparence alimentaire à propos des dénominations animales sur Twitter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Qu’est-ce que l’on mange ? » : Les savoirs alimentaires à l’aune des Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.243-260, 2021, 978-2-36441-411-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCR Review: Citizenship and Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeon J Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Wessels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hepburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishanth Weerakkody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yates, S; Rice, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Digital Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, p. 451-470, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tweeting back: Innovative Political Contestation in Viral Posts on Twitter during the 2017 French Presidential Elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collier, A; Goujon, A; Gourges, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics Reinvented. When innovations reshape representative democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, p. 153 167, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’irrespect sur les réseaux socionumériques : L’exemple de Twitter lors de la campagne présidentielle Française de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delaye-Habermacher, R; Enrègle, Y; Lardellier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le respect : Du respectable au respecté, à l’ère des interdits et de la transgression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 157‑178, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel concept de culture pour penser l’espace public pluriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zouari, K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations contemporaines, territorialité, information et communication médiatisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard éditeur, pp.51-68, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Cultural Turn: A Critical Perspective on Culture-Discourse within Public Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øyvind Ihlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bowman, S; Crookes, A; Romenti, S; Ihlen, O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Relations and the Power of Creativity: strategic opportunities. Vol. 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald, pp.151-162, 2018, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S2398-391420180000003009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnel politique et médias socionumériques: nouveaux usages et mythes 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication politique (nouvelle édition revue et augmentée) Paris: CNRS éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.175-202, 2017, Les Essentiels d'Hermès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU-Election on Twitter: Comparison of German and French Candidates’ Tweeting styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caja Thimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Einspänner-Pflock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Anastasiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holtz-Bacha, C. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europawahlkampf 2014: Internationale Studien Zur Rolle Der Medien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-204, 2016, 978-3-658-11019-2 (Print) ; 978-3-658-11020-8 (Online). </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-658-11020-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersectional identities in interpersonal communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamila Ciepiela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studying Identity in Communicative Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'altérité : de l'expérience sensible à la figure sensible de l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Boutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensible En Communication: Du Cognitif Au Symbolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.73-89, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significations, figures, formes et traces : penser les interactions à travers l’écriture d’une communauté d’alumni en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Galinon-Mélénec; F. Liénard; S. Zlitni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme-trace : Inscriptions corporelles et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.199-216, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anciens écrivent leur trace : la mise en signes d’une communauté d’alumni en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galinon-Mélénec, B.; Liénard, F.; Zlitni, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme-trace: Inscriptions corporelles et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.199-216, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance et confidences. Relations entre journalistes et politiques dans la TwittOFFsphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delaye, R. &amp; Lardellier, P. (eds) La confiance: relations, organisations, capital humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.185-202, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alumnis numériques : un vecteur de transmission de valeurs communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étranges interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité d’Erving Goffman, de l’interaction à l’institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU Election on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caja Thimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Einspänner-Pflock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Anastasiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europawahlkampf 2014: Internationale Studien Zur Rolle Der Medien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer VS, pp.176-204, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leader of my Heart! Use of Twitter by Leaders' Partners during Election Campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Vergniolle de Chantal; Agnès Alexandre-Collier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership and Uncertainty Management in Politics. Leaders, Followers and Constraints in Western Democracies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Palgrave Studies in Political Leadership, 9781137439239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tom Watson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Western European Perspectives on the Development of Public Relations: Other Voices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, pp.32-43, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of “Tweets”, “Twits” and “Twats”. Use of Twitter by Leaders’ Partners during Election Campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Leadership in Western Democracies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.111-126, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significations, figures, formes et traces : penser les interactions à travers l’écriture d’une communauté d’alumni en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Galinon Mélenec; Fabien Liénard; Sami Zlitni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces, Ecritures, Cultures, Identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leader of my Heart!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre-Collier, A. &amp; De Chantal, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership and Uncertainty Management in Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, pp.111-126, 2015, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137439246_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Faculty Goes Social. Universities and Social Media in France: The Case of “uB-Link”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dejan Verčič; Ana Verčič; Sriramesh Krishnamurthy; Jon White. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust and the New Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pristop, pp.98-107, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Cultures and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saila Poutiainen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Turbulence in Intercultural Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.29-44, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexivity and Self-Presentation in Multicultural Encounters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Byrd Clark, J.; Dervin, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexivity and Multimodality in Language Education: Rethinking Multilingualism and Interculturality in accelerating, complex and transnational spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes des compagnes:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zlitni, S. &amp; Liénard, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication électronique en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.387-402, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PR and Global Interculturation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adeymir Okay, Valérie Carayol &amp; Ralph Tench. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researching the Changing Profession of Public Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.143-156, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Too many twits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crinquand, S &amp; Bravo, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de l'intime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EME, pp.77-89, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes des compagnes :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zlitni, S. &amp; Liénard, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication électronique dans la " société d'information " : Quelles usages, quelles pratiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klog Editions, pp.201-213, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reframing Intercultural Communication Research:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lardellier &amp; Sungdo Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémè 7 "New Models, New Paradigms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Applied Cultural Sciences, Seoul, pp.65-84, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation et usages des TIC chez des &amp;quot; leaders &amp;quot; politiques en France et en Grande-Bretagne : pratiques et discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication électronique: enjeux de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.65-76, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de l'Autre dans l'interaction : stéréotypes, prototypes, sosies et barbares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité plurielle. Images de soi, regards sur les autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.271-284, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing cultures. Sur l'interculturalité de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métamorphose des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.143-153, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme au sein d'AEGEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, interculturalité et emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.318, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement d'un espace utopique européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer l'utopie : économie solidaire et démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.59, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypes nationaux et prototypes européens dans l'interaction interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stéréotypes et prototypes nationaux en Europe, Paris : Forum des Langues Européennes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum des Langues Européennes, pp.177, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Universities Initiative and the ‘Euro-internationalisation’ of European Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Curyło</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003490654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer l'angle d'une information télévisée en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPENSER L'INTERCULTUREL EN COMMUNICATION Performance culturelle et construction des identités au sein d'une association européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bourgogne, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00441656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et Interculturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Bourgogne Franche-Comté, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03502816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12564,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74579CD6"/>
+    <w:nsid w:val="50A07A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12795,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexander-frame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6802-7806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130808105" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2025.33.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05447331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958251336586" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05537470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brachotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05351540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Fraga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salvi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2024.32.9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860783v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cury&#322;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2022.2134986" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Kokkonen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;e Jager" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Raappana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci12090579" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2021.25.3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502805v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodine Sommier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2021.1999096" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Romani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9201" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6976" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.3625" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.12700" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2017.17.8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carayol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v41i41.49563" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pubrev.2014.11.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.508" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676302v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3221" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H3Z7Z4BN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573540v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cnyrim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zelno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05351731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Barrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Aiolfi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522018v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Arnaez Ortega" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julika Montecinos Baumann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Grunfelder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Thiele" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860449v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860459v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860436v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502809v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088912v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02439497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Noonan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134647v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanta Novello Paglianti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116624v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02017532v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116604v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116598v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02017589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116629v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116655v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116644v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Ihlen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116677v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondrashova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov Kirgizov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116672v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caja Thimm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Anastasiadis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Einsp&#228;nner-Pflock" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Azaza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417834v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Basaille-Gahitte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237793v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237862v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441657v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441665v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441659v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436344v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510559" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059830v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01580312v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Henry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soichot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/18894" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-06168-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239116v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lcn.revuesonline.com/resnum.jsp?editionId=3063" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866084v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866090v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521844v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003490654-2/european-universities-initiative-object-scientific-study-context-euro-internationalisation-alexander-frame-barbara-cury&#322;o-rom&#233;e-jager?context=ubx&amp;amp;refId=7aa350c8-cb93-46e4-a4b6-48b6ea188757" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490654-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521850v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003490654-13/next-mapping-future-directions-perspectives-eui-related-research-barbara-cury&#322;o-alexander-frame?context=ubx&amp;amp;refId=e33968af-43c6-4247-ad30-b9e2d6981405" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490654-13" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521865v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003513940" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860818v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860802v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521815v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03489381v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860792v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860780v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Selmi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09230-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860774v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860789v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973961v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973935v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088933v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon J Yates" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wessels" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hepburn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishanth Weerakkody" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088918v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088850v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088935v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059652v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2398-391420180000003009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869911v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436295v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429812v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429803v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05572080v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237808v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429761v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239266v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239269v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429774v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429644v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577612v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239268v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429648v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137439246_8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074625v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074623v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074621v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866091v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866098v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866095v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866096v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676299v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676300v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676298v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462519v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462525v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462529v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521833v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490654" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462567v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441656v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03502816v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexander-frame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6802-7806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130808105" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=yFchxhAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521877v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2025.33.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05447331v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958251336586" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05537470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brachotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Level" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05351540v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Fraga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salvi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2024.32.9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cury&#322;o" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2022.2134986" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Kokkonen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;e Jager" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Raappana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci12090579" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2021.25.3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502805v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodine Sommier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2021.1999096" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088927v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9187" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088928v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Romani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9201" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088934v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6976" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.12700" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.3625" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059816v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38119/cacs.2017.17.8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429706v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carayol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v41i41.49563" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pubrev.2014.11.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866099v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.508" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.3221" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H3Z7Z4BN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cnyrim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zelno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05351731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Barrot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Aiolfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Arnaez Ortega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julika Montecinos Baumann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Grunfelder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573661v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860456v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568334v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Thiele" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860449v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860440v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860459v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457481v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502809v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182635v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088912v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Noonan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02439497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanta Novello Paglianti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02017532v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116604v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02017589v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116655v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116644v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116636v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Ihlen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116669v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondrashova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov Kirgizov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116672v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caja Thimm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Anastasiadis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Einsp&#228;nner-Pflock" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Azaza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417834v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Basaille-Gahitte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237793v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237803v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237790v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237862v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237785v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462557v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441665v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441659v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436344v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510559" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01580312v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Henry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soichot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/18894" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-06168-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239116v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429683v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lcn.revuesonline.com/resnum.jsp?editionId=3063" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866084v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866090v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003490654-2/european-universities-initiative-object-scientific-study-context-euro-internationalisation-alexander-frame-barbara-cury&#322;o-rom&#233;e-jager?context=ubx&amp;amp;refId=7aa350c8-cb93-46e4-a4b6-48b6ea188757" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490654-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521850v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003490654-13/next-mapping-future-directions-perspectives-eui-related-research-barbara-cury&#322;o-alexander-frame?context=ubx&amp;amp;refId=e33968af-43c6-4247-ad30-b9e2d6981405" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490654-13" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521865v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860818v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003513940" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860811v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860802v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521815v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03489381v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860792v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Selmi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09230-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860774v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860789v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973961v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973935v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502792v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088933v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon J Yates" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wessels" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hepburn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishanth Weerakkody" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088918v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088850v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088935v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059652v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2398-391420180000003009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869911v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436295v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-11020-8_9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429812v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429803v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05572080v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237808v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429761v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239269v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429636v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429774v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239266v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429644v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577612v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239268v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429648v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137439246_8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074625v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074623v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074621v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866092v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866091v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866098v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866095v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866096v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676300v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676299v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676298v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462519v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462525v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462529v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521833v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490654" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462567v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441656v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03502816v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>