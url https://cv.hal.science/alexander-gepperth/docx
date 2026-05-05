--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -1405,191 +1405,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to be attractive: probabilistic computation with dynamic attractor networks</w:t>
+                <w:t xml:space="preserve">Incremental learning algorithms and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lefort</w:t>
+                <w:t xml:space="preserve">Barbara Hammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internal Conference on Development and LEarning (ICDL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418141v1</w:t>
+                <w:t xml:space="preserve">hal-01418129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental learning algorithms and applications</w:t>
+                <w:t xml:space="preserve">Learning to be attractive: probabilistic computation with dynamic attractor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Hammer</w:t>
+                <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Internal Conference on Development and LEarning (ICDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418129v1</w:t>
+                <w:t xml:space="preserve">hal-01418141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Advantages of Deep Prototype-Based Learning</w:t>
               </w:r>
@@ -1872,459 +1872,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A light-weight real-time applicable hand gesture recognition system for automotive applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Kopinski</w:t>
+                <w:t xml:space="preserve">Resource-efficient incremental learning in very high dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gepperth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Magand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Uwe Handmann</w:t>
+                <w:t xml:space="preserve">Ursula Körner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Intelligent Vehicles (IV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bruges, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251413v1</w:t>
+                <w:t xml:space="preserve">hal-01251015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active learning of local predictable representations with artificial curiosity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Learning of local predictable representations in partially learnable environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Development and Learning and Epigenetic Robotics (ICDL-Epirob)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Providence, United States</w:t>
+              <w:t xml:space="preserve">The International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Killarney, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205619v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource-efficient incremental learning in very high dimensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active learning of local predictable representations with artificial curiosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ursula Körner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Development and Learning and Epigenetic Robotics (ICDL-Epirob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251015v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning of local predictable representations in partially learnable environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lefort</w:t>
+                <w:t xml:space="preserve">A light-weight real-time applicable hand gesture recognition system for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kopinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Handmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Intelligent Vehicles (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Seoul, South Korea. pp.336-342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2015.7225708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205611v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using self-organizing maps for regression: the importance of the output function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2479,64 +2479,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Körner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Providence, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2700,51 +2700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latency-Based Probabilistic Information Processing in Recurrent Neural Hierarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Neural Networks (ICANN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Hamburg, Germany. pp.715 - 722, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2772,698 +2772,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROPRE: PROjection and PREdiction for multimodal correlations learning. An application to pedestrians visual data discrimination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lefort</w:t>
+                <w:t xml:space="preserve">Context-based vector fields for multi-object tracking in application to road traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor Sattarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN - International Joint Conference on Neural Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference On Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.1179 - 1185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2014.6957847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061662v1</w:t>
+                <w:t xml:space="preserve">hal-01098701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-based vector fields for multi-object tracking in application to road traffic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
+                <w:t xml:space="preserve">A real-time applicable 3D gesture recognition system for automobile HMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kopinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Charles Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Reynaud</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Handmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference On Intelligent Transportation Systems (ITSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.1179 - 1185, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.2616 - 2622, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2014.6958109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2014.6957847⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01098701v2</w:t>
+                <w:t xml:space="preserve">hal-01098700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-time applicable 3D gesture recognition system for automobile HMI</w:t>
+                <w:t xml:space="preserve">Neural Network Based Data Fusion for Hand Pose Recognition with Multiple ToF Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kopinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gepperth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Geisler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Handmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference On Intelligent Transportation Systems (ITSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Artificial Neural Networks (ICANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Hamburg, Germany. pp.233 - 240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11179-7_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2014.6958109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01098700v1</w:t>
+                <w:t xml:space="preserve">hal-01098697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Network Based Data Fusion for Hand Pose Recognition with Multiple ToF Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Kopinski</w:t>
+                <w:t xml:space="preserve">Neural network based 2D/3D fusion for robotic object recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Charles Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Uwe Handmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Neural Networks (ICANN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Symposium on artificial neural networks (ESANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bruges, Belgium. pp.127 - 132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11179-7_30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01098697v1</w:t>
+                <w:t xml:space="preserve">hal-01012090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural network based 2D/3D fusion for robotic object recognition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
+                <w:t xml:space="preserve">PROPRE: PROjection and PREdiction for multimodal correlations learning. An application to pedestrians visual data discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on artificial neural networks (ESANN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bruges, Belgium. pp.127 - 132</w:t>
+              <w:t xml:space="preserve">IJCNN - International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01012090v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust visual pedestrian detection by tight coupling to tracking</w:t>
+                <w:t xml:space="preserve">Latency-based probabilistic information processing in a learning feedback hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference On Intelligent Transportation Systems (ITSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.1935 - 1940, </w:t>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Beijing, China. pp.3031 - 3037, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2014.6957989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2014.6889919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098703v1</w:t>
+                <w:t xml:space="preserve">hal-01098704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-of-Flight based multi-sensor fusion strategies for hand gesture recognition</w:t>
               </w:r>
@@ -3551,135 +3512,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latency-based probabilistic information processing in a learning feedback hierarchy</w:t>
+                <w:t xml:space="preserve">Robust visual pedestrian detection by tight coupling to tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor Sattarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Heisele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Beijing, China. pp.3031 - 3037, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference On Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.1935 - 1940, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN.2014.6889919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2014.6957989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098704v1</w:t>
+                <w:t xml:space="preserve">hal-01098703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of visual pedestrians data by combining projection and prediction learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3730,51 +3730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Modal System for Road Detection and Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3812,51 +3812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal space representation driven by self-evaluation of predictability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kopinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3907,51 +3907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Network Fusion of Color, Depth and Location for Object Instance Recognition on a Mobile Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Charles Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4145,51 +4145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous concept formation driven by predictability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Charles Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on development and learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4601,51 +4601,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD5E31B4"/>
+    <w:nsid w:val="5D521056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4832,51 +4832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexander-gepperth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19465916X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418128v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gepperth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Garcia Ortiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Sattarov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Heisele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.01.036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Karaoguz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-016-9389-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Gogate" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-016-9390-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dittes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Garcia Ortiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.03.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2012.11.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647809v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Rebhan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hasler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Fritsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lesort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hammer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418135v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44781-0_15" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kopinski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sachara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Handmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44781-0_22" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01251413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Magand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225708" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula K&#246;rner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346148" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346155" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinal Mohit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856542" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11179-7_90" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098701v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alberto Rodriguez Florez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Reynaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957847" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Caron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6958109" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098697v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11179-7_30" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957989" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Malysiak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098704v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2014.6889919" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087392v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola K. Rozo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Gonz&#225;lez O." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2013.6698825" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763676v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755295v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Battesti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duceux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TePRA.2012.6215666" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01418147v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexander-gepperth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19465916X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418128v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gepperth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Garcia Ortiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Sattarov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Heisele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.01.036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Karaoguz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-016-9389-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Gogate" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-016-9390-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dittes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Garcia Ortiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.03.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2012.11.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647809v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Rebhan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hasler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Fritsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lesort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hammer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418135v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44781-0_15" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kopinski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sachara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Handmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44781-0_22" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251015v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula K&#246;rner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01251413v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Magand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225708" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346148" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346155" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinal Mohit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856542" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11179-7_90" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098701v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alberto Rodriguez Florez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Reynaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957847" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Caron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6958109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098697v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11179-7_30" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2014.6889919" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Malysiak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957989" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087392v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola K. Rozo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Gonz&#225;lez O." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2013.6698825" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763676v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755295v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Battesti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duceux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TePRA.2012.6215666" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01418147v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>