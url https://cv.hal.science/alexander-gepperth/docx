--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -1241,701 +1241,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards incremental deep learning: multi-level change detection in a hierarchical recognition architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hecht</w:t>
+                <w:t xml:space="preserve">Incremental Learning for Bootstrapping Object Classifier Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cem Karaoguz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">IEEE International Conference On Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418132v1</w:t>
+                <w:t xml:space="preserve">hal-01418160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Learning for Bootstrapping Object Classifier Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incremental learning algorithms and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Hammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference On Intelligent Transportation Systems (ITSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418160v1</w:t>
+                <w:t xml:space="preserve">hal-01418129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental learning algorithms and applications</w:t>
+                <w:t xml:space="preserve">Learning to be attractive: probabilistic computation with dynamic attractor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Hammer</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Internal Conference on Development and LEarning (ICDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418129v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to be attractive: probabilistic computation with dynamic attractor networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational Advantages of Deep Prototype-Based Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internal Conference on Development and LEarning (ICDL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Artificial Neural Networks (ICANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Barcelona, Spain. pp.121 - 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44781-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418141v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Advantages of Deep Prototype-Based Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hecht</w:t>
+                <w:t xml:space="preserve">A Deep Learning Approach for Hand Posture Recognition from Depth Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kopinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Sachara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Handmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Neural Networks (ICANN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Barcelona, Spain. pp.121 - 127, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, Barcelona, Spain. pp.179 - 186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44781-0_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44781-0_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01418135v1</w:t>
+                <w:t xml:space="preserve">hal-01418137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Learning Approach for Hand Posture Recognition from Depth Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabian Sachara</w:t>
+                <w:t xml:space="preserve">Towards incremental deep learning: multi-level change detection in a hierarchical recognition architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uwe Handmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Neural Networks (ICANN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bruges, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44781-0_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01418137v1</w:t>
+                <w:t xml:space="preserve">hal-01418132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple technique for improving multi-class classification with neural networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Kopinski</w:t>
+                <w:t xml:space="preserve">Learning of local predictable representations in partially learnable environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uwe Handmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on artificial neural networks (ESANN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">The International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Killarney, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251009v1</w:t>
+                <w:t xml:space="preserve">hal-01205611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource-efficient incremental learning in very high dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1980,2043 +1967,2056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning of local predictable representations in partially learnable environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Active learning of local predictable representations with artificial curiosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Killarney, Ireland</w:t>
+              <w:t xml:space="preserve">International Conference on Development and Learning and Epigenetic Robotics (ICDL-Epirob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205611v1</w:t>
+                <w:t xml:space="preserve">hal-01205619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active learning of local predictable representations with artificial curiosity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lefort</w:t>
+                <w:t xml:space="preserve">A light-weight real-time applicable hand gesture recognition system for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kopinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Handmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Development and Learning and Epigenetic Robotics (ICDL-Epirob)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Intelligent Vehicles (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Seoul, South Korea. pp.336-342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2015.7225708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205619v1</w:t>
+                <w:t xml:space="preserve">hal-01251413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A light-weight real-time applicable hand gesture recognition system for automotive applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Magand</w:t>
+                <w:t xml:space="preserve">Using self-organizing maps for regression: the importance of the output function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uwe Handmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Intelligent Vehicles (IV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bruges, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVS.2015.7225708⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01251413v1</w:t>
+                <w:t xml:space="preserve">hal-01251011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using self-organizing maps for regression: the importance of the output function</w:t>
+                <w:t xml:space="preserve">A generative-discriminative learning model for noisy information fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hecht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Development and Learning (ICDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Providence, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEVLRN.2015.7346148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251011v1</w:t>
+                <w:t xml:space="preserve">hal-01250967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generative-discriminative learning model for noisy information fusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biologically inspired incremental learning for high-dimensional spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gepperth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Gepperth</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Körner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Development and Learning (ICDL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Providence, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEVLRN.2015.7346155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DEVLRN.2015.7346148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01250967v1</w:t>
+                <w:t xml:space="preserve">hal-01250961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologically inspired incremental learning for high-dimensional spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple technique for improving multi-class classification with neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kopinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ursula Körner</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Handmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Symposium on artificial neural networks (ESANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bruges, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DEVLRN.2015.7346155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01250961v1</w:t>
+                <w:t xml:space="preserve">hal-01251009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scene context is more than a Bayesian prior: Competitive vehicle detection with restricted detectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hecht</w:t>
+                <w:t xml:space="preserve">Context-based vector fields for multi-object tracking in application to road traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor Sattarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mrinal Mohit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Egor Sattarov</w:t>
+                <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Intelligent Vehicles(IV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IVS.2014.6856542⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference On Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.1179 - 1185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2014.6957847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098707v1</w:t>
+                <w:t xml:space="preserve">hal-01098701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latency-Based Probabilistic Information Processing in Recurrent Neural Hierarchies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural network based 2D/3D fusion for robotic object recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Charles Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Neural Networks (ICANN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Symposium on artificial neural networks (ESANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bruges, Belgium. pp.127 - 132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11179-7_90⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01098699v1</w:t>
+                <w:t xml:space="preserve">hal-01012090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-based vector fields for multi-object tracking in application to road traffic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
+                <w:t xml:space="preserve">Neural Network Based Data Fusion for Hand Pose Recognition with Multiple ToF Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kopinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Reynaud</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Geisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Handmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference On Intelligent Transportation Systems (ITSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2014.6957847⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Neural Networks (ICANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Hamburg, Germany. pp.233 - 240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11179-7_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098701v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A real-time applicable 3D gesture recognition system for automobile HMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kopinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Geisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Charles Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Handmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference On Intelligent Transportation Systems (ITSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.2616 - 2622, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITSC.2014.6958109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Network Based Data Fusion for Hand Pose Recognition with Multiple ToF Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Kopinski</w:t>
+                <w:t xml:space="preserve">PROPRE: PROjection and PREdiction for multimodal correlations learning. An application to pedestrians visual data discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Uwe Handmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Neural Networks (ICANN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCNN - International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Pékin, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098697v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural network based 2D/3D fusion for robotic object recognition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust visual pedestrian detection by tight coupling to tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor Sattarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Heisele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on artificial neural networks (ESANN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference On Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.1935 - 1940, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2014.6957989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01012090v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROPRE: PROjection and PREdiction for multimodal correlations learning. An application to pedestrians visual data discrimination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lefort</w:t>
+                <w:t xml:space="preserve">Time-of-Flight based multi-sensor fusion strategies for hand gesture recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kopinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Malysiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Handmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN - International Joint Conference on Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Pékin, China</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Computational Intelligence and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061662v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latency-based probabilistic information processing in a learning feedback hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Beijing, China. pp.3031 - 3037, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IJCNN.2014.6889919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-of-Flight based multi-sensor fusion strategies for hand gesture recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Darius Malysiak</w:t>
+                <w:t xml:space="preserve">Discrimination of visual pedestrians data by combining projection and prediction learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uwe Handmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Computational Intelligence and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">European Symposium on artificial neural networks (ESANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098695v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust visual pedestrian detection by tight coupling to tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural Network Fusion of Color, Depth and Location for Object Instance Recognition on a Mobile Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Charles Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference On Intelligent Transportation Systems (ITSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second Workshop on Assistive Computer Vision and Robotics (ACVR), in conjunction with European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098703v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of visual pedestrians data by combining projection and prediction learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Multimodal space representation driven by self-evaluation of predictability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kopinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on artificial neural networks (ESANN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061654v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Modal System for Road Detection and Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dearborn, Michigan, United States. pp.1365-1370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal space representation driven by self-evaluation of predictability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Kopinski</w:t>
+                <w:t xml:space="preserve">Scene context is more than a Bayesian prior: Competitive vehicle detection with restricted detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrinal Mohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor Sattarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Intelligent Vehicles(IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Detroit, United States. pp.1358 - 1364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2014.6856542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061668v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Network Fusion of Color, Depth and Location for Object Instance Recognition on a Mobile Robot</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Latency-Based Probabilistic Information Processing in Recurrent Neural Hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workshop on Assistive Computer Vision and Robotics (ACVR), in conjunction with European Conference on Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Artificial Neural Networks (ICANN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Hamburg, Germany. pp.715 - 722, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11179-7_90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087392v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Geometric and Energy-Based Point Cloud Semantic Segmentation Methods</w:t>
               </w:r>
@@ -4126,312 +4126,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous concept formation driven by predictability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RGBD object recognition and visual texture classification for indoor semantic mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duceux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on development and learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technologies for Practical Robot Applications (TePRA), 2012 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, United States. pp.127 - 132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TePRA.2012.6215666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763671v1</w:t>
+                <w:t xml:space="preserve">hal-00755295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-training of context models for real-time object detection</w:t>
+                <w:t xml:space="preserve">Simultaneous concept formation driven by predictability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Charles Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Intelligent Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">International conference on development and learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763676v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RGBD object recognition and visual texture classification for indoor semantic mapping</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-training of context models for real-time object detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies for Practical Robot Applications (TePRA), 2012 IEEE International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Symposium on Intelligent Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TePRA.2012.6215666⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00755295v1</w:t>
+                <w:t xml:space="preserve">hal-00763676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4601,51 +4601,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D521056"/>
+    <w:nsid w:val="A12ED87F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4832,51 +4832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexander-gepperth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19465916X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418128v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gepperth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Garcia Ortiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Sattarov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Heisele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.01.036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Karaoguz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-016-9389-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Gogate" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-016-9390-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dittes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Garcia Ortiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.03.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2012.11.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647809v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Rebhan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hasler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Fritsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lesort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hammer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418135v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44781-0_15" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kopinski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sachara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Handmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44781-0_22" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251015v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula K&#246;rner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01251413v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Magand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225708" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346148" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346155" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinal Mohit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856542" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11179-7_90" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098701v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alberto Rodriguez Florez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Reynaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957847" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Caron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6958109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098697v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11179-7_30" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2014.6889919" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Malysiak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957989" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087392v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola K. Rozo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Gonz&#225;lez O." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2013.6698825" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763676v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755295v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Battesti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duceux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TePRA.2012.6215666" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01418147v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexander-gepperth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19465916X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418128v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gepperth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Garcia Ortiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Sattarov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Heisele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.01.036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Karaoguz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-016-9389-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Gogate" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-016-9390-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dittes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Garcia Ortiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.03.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2012.11.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647809v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Rebhan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hasler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Fritsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lesort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418160v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hammer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44781-0_15" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kopinski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Sachara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Handmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44781-0_22" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251015v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula K&#246;rner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01251413v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Magand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225708" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251011v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346148" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250961v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2015.7346155" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251009v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098701v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alberto Rodriguez Florez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Reynaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957847" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Caron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098697v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11179-7_30" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6958109" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957989" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Malysiak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2014.6889919" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098707v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinal Mohit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856542" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098699v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11179-7_90" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963863v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola K. Rozo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Gonz&#225;lez O." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2013.6698825" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755295v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Battesti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duceux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TePRA.2012.6215666" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763676v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01418147v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>