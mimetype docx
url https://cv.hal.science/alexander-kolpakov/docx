--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -182,118 +182,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574304v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dual Jacobian of a Generalised Hyperbolic Tetrahedron, and Volumes of Prisms</w:t>
+                <w:t xml:space="preserve">Combinatorial Decompositions, Kirillov-Reshetikhin Invariants, and the Volume Conjecture for Hyperbolic Polyhedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kolpakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Murakami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tokyo Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 39, pp.45 - 67. </w:t>
+              <w:t xml:space="preserve">Experimental Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3836/tjm/1471873312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10586458.2016.1242441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396110v1</w:t>
+                <w:t xml:space="preserve">hal-01396113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodesic growth of right-angled Coxeter groups based on trees</w:t>
               </w:r>
@@ -364,209 +364,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141141v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperbolic 4-manifolds, colourings and mutations</w:t>
+                <w:t xml:space="preserve">The Dual Jacobian of a Generalised Hyperbolic Tetrahedron, and Volumes of Prisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kolpakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leone Slavich</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Murakami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1112/plms/pdw025⟩</w:t>
+              <w:t xml:space="preserve">Tokyo Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39, pp.45 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3836/tjm/1471873312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396108v1</w:t>
+                <w:t xml:space="preserve">hal-01396110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Decompositions, Kirillov-Reshetikhin Invariants, and the Volume Conjecture for Hyperbolic Polyhedra</w:t>
+                <w:t xml:space="preserve">Hyperbolic 4-manifolds, colourings and mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kolpakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jun Murakami</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leone Slavich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.1 - 15. </w:t>
+              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.163 - 184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10586458.2016.1242441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1112/plms/pdw025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396113v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some hyperbolic three-manifolds that bound geometrically</w:t>
               </w:r>
@@ -669,51 +669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetries of Hyperbolic 4-Manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kolpakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leone Slavich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1001,196 +1001,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume of a doubly truncated hyperbolic tetrahedron</w:t>
+                <w:t xml:space="preserve">Deformation of finite-volume hyperbolic Coxeter polyhedra, limiting growth rates and Pisot numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kolpakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Murakami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aequationes Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (3), pp.449-463. </w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (8), pp.1709-1724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00010-012-0153-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2012.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713381v6</w:t>
+                <w:t xml:space="preserve">hal-00699562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of finite-volume hyperbolic Coxeter polyhedra, limiting growth rates and Pisot numbers</w:t>
+                <w:t xml:space="preserve">Volume of a doubly truncated hyperbolic tetrahedron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kolpakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Murakami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (8), pp.1709-1724. </w:t>
+              <w:t xml:space="preserve">Aequationes Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (3), pp.449-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2012.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00010-012-0153-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699562v2</w:t>
+                <w:t xml:space="preserve">hal-00713381v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the optimality of the ideal right-angled 24-cell</w:t>
               </w:r>
@@ -1625,177 +1625,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting cusped hyperbolic three-manifold that bound geometrically</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional maps and subgroups growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kolpakov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858015v2</w:t>
+                <w:t xml:space="preserve">hal-01858014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional maps and subgroups growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Ciobanu</w:t>
+                <w:t xml:space="preserve">Counting cusped hyperbolic three-manifold that bound geometrically</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kolpakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Kolpakov</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Riolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858014v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Many cusped hyperbolic 3-manifolds do not bound geometrically</w:t>
               </w:r>
@@ -1807,51 +1807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kolpakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan W Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Riolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1895,51 +1895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kolpakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan W. Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leone Slavich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2229,51 +2229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574304v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ciobanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolpakov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396110v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Murakami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3836/tjm/1471873312" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141141v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-016-0667-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leone Slavich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pdw025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2016.1242441" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287540v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tschantz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/12520" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163571v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv210" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Kellerhals" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2012-062-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837649v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-013-0247-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0017089512000651" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713381v6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00010-012-0153-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699562v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2012.04.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751349v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2012.12.1941" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605572v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mednykh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pashkevich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11512-011-0148-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606856v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11202-009-0096-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651324v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Rocke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858015v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Riolo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858014v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006688v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan W Reid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499756v4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan W. Reid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574304v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ciobanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolpakov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396113v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Murakami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2016.1242441" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141141v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-016-0667-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3836/tjm/1471873312" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leone Slavich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pdw025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287540v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tschantz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/12520" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163571v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv210" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Kellerhals" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2012-062-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837649v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-013-0247-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0017089512000651" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699562v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2012.04.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713381v6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00010-012-0153-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751349v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2012.12.1941" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605572v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mednykh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pashkevich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11512-011-0148-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606856v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11202-009-0096-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651324v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Rocke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858014v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858015v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Riolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006688v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan W Reid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499756v4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan W. Reid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>