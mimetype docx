--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -338,265 +338,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Challenges of food and feed for the future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of the Original Agroecological Survey and Indicator System tool (OASIS) to organic and conventional farms in Belgium, France, and Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Baumont</w:t>
+                <w:t xml:space="preserve">Paola Migliorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Brumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Gaifami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101418⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2025.1581667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934722v1</w:t>
+                <w:t xml:space="preserve">hal-05151200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Original Agroecological Survey and Indicator System tool (OASIS) to organic and conventional farms in Belgium, France, and Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Challenges of food and feed for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7, </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (Supplement 1), pp.101418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fagro.2025.1581667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151200v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philanthropic Funding for Agroecology in Europe – Opening the (black) box of sustainable food system actors</w:t>
               </w:r>
@@ -729,51 +729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple agroecological practices use and climate change mitigation. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charan K Nichenametla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1246,399 +1246,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The balance of carbon emissions versus burial in fish ponds: The role of primary producers and management practices</w:t>
+                <w:t xml:space="preserve">The socio-economic performance of agroecology. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Girard</w:t>
+                <w:t xml:space="preserve">Ioanna Mouratiadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kintan Kamilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A Davidson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+                <w:t xml:space="preserve">Maria Luisa Paracchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2024.102456⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (2), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-024-00945-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756067v1</w:t>
+                <w:t xml:space="preserve">hal-04527200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying out fish ponds, for an entire growth season, as an agroecological practice: maintaining primary producers for fish production and biodiversity conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Research Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, pp.125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/openreseurope.16363.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The socio-economic performance of agroecology. A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The balance of carbon emissions versus burial in fish ponds: The role of primary producers and management practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Mouratiadou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angelica Marchetti</w:t>
+                <w:t xml:space="preserve">Tuba Bucak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luisa Paracchini</w:t>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (2), pp.19. </w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.102456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-024-00945-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2024.102456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527200v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate silence: a comparative study of governmental and non-governmental messaging on soil health in Wisconsin, USA</w:t>
               </w:r>
@@ -1752,1277 +1752,1277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of agroecology in Austria and Germany [version 1; peer review: 2 approved]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Brumer</w:t>
+                <w:t xml:space="preserve">Insights into agroecological farming practice implementation by conservation-minded farmers in North America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin M Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tor Arvid Breland</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caley Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bosseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.15431.1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2023.1090690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119205v1</w:t>
+                <w:t xml:space="preserve">hal-04207398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into agroecological farming practice implementation by conservation-minded farmers in North America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erin M Silva</w:t>
+                <w:t xml:space="preserve">Disturbance and resilience of aquatic plant communities in fish ponds after temporary dry periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Fontanilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Brives</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Bosseler</w:t>
+                <w:t xml:space="preserve">Mathieu Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vanacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2023.1090690⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10452-023-10032-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207398v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbance and resilience of aquatic plant communities in fish ponds after temporary dry periods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Fontanilles</w:t>
+                <w:t xml:space="preserve">L'agroécologie peut-elle contribuer à satisfaire nos besoins en protéines d’ici 2050 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Forsyth Sijpestijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vanacker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.VPC-2022-3845</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119252v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agroécologie peut-elle contribuer à satisfaire nos besoins en protéines d’ici 2050 ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecology research in Europe funded by European and transnational programmes: current status and perspectives [version 2; peer review: 2 approved]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Iocola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia Forsyth Sijpestijn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Wezel</w:t>
+                <w:t xml:space="preserve">Corrado Ciaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luca Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Maurino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (139), pp.1-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.15264.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000354v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology research in Europe funded by European and transnational programmes: current status and perspectives [version 2; peer review: 2 approved]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In‐field cover crop strips support carabid communities and shape the ecological trait repartition in maize fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Colombo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Grard</w:t>
+                <w:t xml:space="preserve">Coralie Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Maurino</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (139), pp.1-38. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (1), pp.152-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.15264.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/afe.12540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119143v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In‐field cover crop strips support carabid communities and shape the ecological trait repartition in maize fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Undestroyed winter cover crop strips support wild bee abundance and diversity in intensive cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/afe.12540⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (1), pp.179-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-023-02741-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813213v1</w:t>
+                <w:t xml:space="preserve">hal-04645568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undestroyed winter cover crop strips support wild bee abundance and diversity in intensive cropping systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Triquet</w:t>
+                <w:t xml:space="preserve">Development of agroecology in Austria and Germany [version 1; peer review: 2 approved]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Brumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ferrer</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Dauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor Arvid Breland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Grard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (1), pp.179-204. </w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (25), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-023-02741-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.15431.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645568v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Mixed Intercropping Protect Cereals from Aphid-Borne Viruses? An Experimental Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Roume</w:t>
+                <w:t xml:space="preserve">Can agroecology help in meeting our 2050 protein requirements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Forsyth Sijpestijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects13060521⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 256, pp.104822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2022.104822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706303v1</w:t>
+                <w:t xml:space="preserve">hal-03764732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of cacao agroforestry versus mono-cropping systems for enhanced sustainability. A review with a focus on yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Mattalia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Wezel</w:t>
+                <w:t xml:space="preserve">Pierre Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Costet</w:t>
+                <w:t xml:space="preserve">Patrick Jagoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforestry Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 96, pp.1077-1089. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10457-022-00765-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can agroecology help in meeting our 2050 protein requirements?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgia Forsyth Sijpestijn</w:t>
+                <w:t xml:space="preserve">Can Mixed Intercropping Protect Cereals from Aphid-Borne Viruses? An Experimental Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 256, pp.104822. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (6), pp.521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2022.104822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects13060521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764732v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide contamination of fish ponds in relation to crop area in a mixed farmland-pond landscape (Dombes area, France)</w:t>
               </w:r>
@@ -3047,51 +3047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3125,51 +3125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undestroyed winter cover crop strip in maize fields supports ground-dwelling arthropods and predation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3177,51 +3177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 326, pp.107783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3249,559 +3249,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐scale mosaics in top‐down pest control by ants from natural coffee forests to plantations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Good Pastures, Good Meadows: Mountain Farmers’ Assessment, Perceptions on Ecosystem Services, and Proposals for Biodiversity Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Stüber</w:t>
+                <w:t xml:space="preserve">Sibylle Stöckli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayco J M Tack</w:t>
+                <w:t xml:space="preserve">Erich Tasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyene Zewdie</w:t>
+                <w:t xml:space="preserve">Heike Nitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esayas Mendesil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.3376⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.5609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13105609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713328v1</w:t>
+                <w:t xml:space="preserve">hal-03699635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and Pest Management in French Polynesian Farming Systems and Drivers and Barriers for Implementation of Practices Based on Agroecological Principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of artificial waterbodies to biodiversity: A glass half empty or half full?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Zamora-Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Surchat</w:t>
+                <w:t xml:space="preserve">Christiane Ilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Demierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Couraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2021.708647⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 753, pp.141987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676598v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good Pastures, Good Meadows: Mountain Farmers’ Assessment, Perceptions on Ecosystem Services, and Proposals for Biodiversity Management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi‐scale mosaics in top‐down pest control by ants from natural coffee forests to plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erich Tasser</w:t>
+                <w:t xml:space="preserve">Moritz Stüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heike Nitsch</w:t>
+                <w:t xml:space="preserve">Ayco J M Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Vincent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beyene Zewdie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esayas Mendesil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamiru Shimales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13105609⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (7), pp.e03376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.3376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699635v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of artificial waterbodies to biodiversity: A glass half empty or half full?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil and Pest Management in French Polynesian Farming Systems and Drivers and Barriers for Implementation of Practices Based on Agroecological Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Demierre</w:t>
+                <w:t xml:space="preserve">Mélanie Surchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor Arvid Breland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Wezel</w:t>
+                <w:t xml:space="preserve">Philippe Couraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 753, pp.141987. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.708647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2021.708647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712752v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroécologie et viticulture : Les pratiques, les territoires viticoles agroécologiques et la demande des consommateurs</w:t>
               </w:r>
@@ -3895,51 +3895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bezner Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Stüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Liebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4131,3380 +4131,3380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial. L’agroécologie, une science, un concept, des pratiques culturales, un mouvement politique. Bref historique</w:t>
+                <w:t xml:space="preserve">A Green Deal for implementing agroecological systems: Reforming the Common Agricultural Policy of the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Sportes</w:t>
+                <w:t xml:space="preserve">Alain Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+                <w:t xml:space="preserve">Olivier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Wezel</w:t>
+                <w:t xml:space="preserve">Balogh, Lili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Wipf</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paolo Bàrberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Batello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of sustainable and organic agricultural systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (2), pp.83-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3220/LBF1610123299000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138197v1</w:t>
+                <w:t xml:space="preserve">hal-03138183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological principles and elements and their implications for transitioning to sustainable food systems. A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complementarity of grasslands and cereal fields ensures carabid regional diversity in French farmlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Massaloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-020-00646-z⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online, 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-020-02002-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410520v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity of grasslands and cereal fields ensures carabid regional diversity in French farmlands</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Policies for agroecology in France: implementation and impact in practice, research and education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Online, 22 p. </w:t>
+              <w:t xml:space="preserve">Landbauforschung - Journal of Sustainable and Organic Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (2), pp.66-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-020-02002-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3220/LBF1608660604000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886417v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policies for agroecology in France: implementation and impact in practice, research and education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Wezel</w:t>
+                <w:t xml:space="preserve">Controversial topics in agroecology: A European perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Migliorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bàrberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe David</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Gaifami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Gkisakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landbauforschung - Journal of Sustainable and Organic Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3220/LBF1608660604000⟩</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF AGRICULTURE AND NATURAL RESOURCES </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (3), pp.159-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7764/ijanr.v47i3.2265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708674v1</w:t>
+                <w:t xml:space="preserve">hal-03144140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversial topics in agroecology: A European perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-method approach for the integrative assessment of soil functions: Application on a coastal mountainous site of the Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bellon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Gaifami</w:t>
+                <w:t xml:space="preserve">Elsa L Dingkuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassilis Gkisakis</w:t>
+                <w:t xml:space="preserve">Felix J.J.A. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen C.J. Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF AGRICULTURE AND NATURAL RESOURCES </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7764/ijanr.v47i3.2265⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 264, pp.110461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.110461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144140v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Green Deal for implementing agroecological systems: Reforming the Common Agricultural Policy of the European Union</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intercropping impacts the host location behaviour and population growth of aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balogh, Lili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Bàrberi</w:t>
+                <w:t xml:space="preserve">Agathe Mansion-Vaquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Batello</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Magro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of sustainable and organic agricultural systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3220/LBF1610123299000⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue: Insects in Agroecosystems, 168 (1), pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138183v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-method approach for the integrative assessment of soil functions: Application on a coastal mountainous site of the Philippines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa L Dingkuhn</w:t>
+                <w:t xml:space="preserve">Students’ knowledge and expectations about sustainable food systems in higher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Migliorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix J.J.A. Bianchi</w:t>
+                <w:t xml:space="preserve">Eve Veromann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen C.J. Groot</w:t>
+                <w:t xml:space="preserve">Carola Strassner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Wagner</w:t>
+                <w:t xml:space="preserve">Dominika Średnicka-Tober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 264, pp.110461. </w:t>
+              <w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (6), pp.1087-1110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.110461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJSHE-12-2019-0356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713386v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercropping impacts the host location behaviour and population growth of aphids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
+                <w:t xml:space="preserve">Landscape diversity and field border density enhance carabid diversity in adjacent grasslands and cereal fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Massaloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Magro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eea.12848⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-020-01063-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713224v1</w:t>
+                <w:t xml:space="preserve">hal-02886412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students’ knowledge and expectations about sustainable food systems in higher education</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroecological principles and elements and their implications for transitioning to sustainable food systems. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominika Średnicka-Tober</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gemmill Herren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bezner Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmundo Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Luiz Rodrigues Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJSHE-12-2019-0356⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (6), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-020-00646-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702424v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape diversity and field border density enhance carabid diversity in adjacent grasslands and cereal fields</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tolon</w:t>
+                <w:t xml:space="preserve">Editorial. L’agroécologie, une science, un concept, des pratiques culturales, un mouvement politique. Bref historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.9-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886412v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological practices for climate change adaptation in semiarid and subhumid Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Debray</w:t>
+                <w:t xml:space="preserve">Wheat genotypic diversity and intercropping to control cereal aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mansion-Vaquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2018.1509166⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 285, pp.106604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.106604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823770v1</w:t>
+                <w:t xml:space="preserve">hal-03713208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat genotypic diversity and intercropping to control cereal aphids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Mansion-Vaquié</w:t>
+                <w:t xml:space="preserve">A simple biodiversity assessment scheme supporting nature-friendly farm management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasser Erich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdisser Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaikner Michaela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stöckli Sibylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.106604⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.105649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713208v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple biodiversity assessment scheme supporting nature-friendly farm management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The economic potential of agroecology: empirical evidence from Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rüdisser Johannes</w:t>
+                <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plaikner Michaela</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Wezel</w:t>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stöckli Sibylle</w:t>
+                <w:t xml:space="preserve">Janneke Bruil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Brunori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Maria Costa Madureira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105649⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, online first, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703723v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economic potential of agroecology: empirical evidence from Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroecological practices for climate change adaptation in semiarid and subhumid Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janneke Bruil</w:t>
+                <w:t xml:space="preserve">Valentine Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Brunori</w:t>
+                <w:t xml:space="preserve">Adeline Lambert-Derkimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livia Maria Costa Madureira</w:t>
+                <w:t xml:space="preserve">Katia Roesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir Lieblein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, online first, </w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (4), pp.429-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2018.1509166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625121v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping agroecology in europe. New developments and applications</w:t>
+                <w:t xml:space="preserve">Challenges and action points to amplify agroecology in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Bellon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Margriet Goris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janneke Bruil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges F. Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 (8), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su10082751⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 10 (5), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su10051598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618542v1</w:t>
+                <w:t xml:space="preserve">hal-02624200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and action points to amplify agroecology in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water quality parameters and tipping points of dragonfly diversity and abundance in fishponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vanacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges F. Félix</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beat Oertli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (5), 12 p. </w:t>
+              <w:t xml:space="preserve">Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (3), pp.321-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su10051598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10201-018-0549-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624200v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water quality parameters and tipping points of dragonfly diversity and abundance in fishponds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroecology in Europe: Research, Education, Collective Action Networks, and Alternative Food Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beat Oertli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julia Goette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lagneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Passuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Reisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10201-018-0549-z⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su10041214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712766v1</w:t>
+                <w:t xml:space="preserve">hal-03821620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers' perceptions, preferences, and propositions for result-oriented measures in mountain farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Dubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 70, pp.117-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology in Europe: Research, Education, Collective Action Networks, and Alternative Food Systems</w:t>
+                <w:t xml:space="preserve">Mapping agroecology in europe. New developments and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Reisman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 (4), pp.1214. </w:t>
+              <w:t xml:space="preserve">, 2018, 10 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su10041214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su10082751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821620v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of adoption of agroecological practices for winegrowers and influence from policies in the province of Trento, Italy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M.S. Scholberg</w:t>
+                <w:t xml:space="preserve">Converging and diverging principles and practices of organic agriculture regulations and agroecology. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Migliorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C.J. Groot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.07.048⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (6), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-017-0472-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823782v1</w:t>
+                <w:t xml:space="preserve">hal-02967779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converging and diverging principles and practices of organic agriculture regulations and agroecology. A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Migliorini</w:t>
+                <w:t xml:space="preserve">Drivers of adoption of agroecological practices for winegrowers and influence from policies in the province of Trento, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Garini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vanwindekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.S. Scholberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C.J. Groot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (6), pp.63. </w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.200-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-017-0472-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.07.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967779v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of tipping points for aquatic plants and water quality parameters in fish pond systems: A multi-year approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A manifesto for the valorization of wild edible plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Arthaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loretta Bacchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Visioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Cappelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.12.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 191, pp.180-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2016.05.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637608v1</w:t>
+                <w:t xml:space="preserve">hal-03823822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A manifesto for the valorization of wild edible plants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emily Caruso</w:t>
+                <w:t xml:space="preserve">Agroecology territories : places for sustainable agricultural and food systems and biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Martin</w:t>
+                <w:t xml:space="preserve">Hélène Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2016.05.061⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (2), pp.132-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2015.1115799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823822v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology territories : places for sustainable agricultural and food systems and biodiversity conservation</w:t>
+                <w:t xml:space="preserve">Rural agricultural regions and sustainable development: a case study of the Allgäu region in Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Dufour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabine Weizenegger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40 (2), pp.132-144. </w:t>
+              <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.717-737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21683565.2015.1115799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10668-015-9674-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088992v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rural agricultural regions and sustainable development: a case study of the Allgäu region in Germany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of tipping points for aquatic plants and water quality parameters in fish pond systems: A multi-year approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vanacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Weizenegger</w:t>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (3), pp.717-737. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.39-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10668-015-9674-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.12.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823804v1</w:t>
+                <w:t xml:space="preserve">hal-02637608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Result-oriented approaches to the management of drinking water catchments in agricultural landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-criteria and multi-stakeholder assessment of cropping systemsfor a result-oriented water quality preservation action programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alois Heissenhuber</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurette Paravano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 59 (2), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.131-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09640568.2014.1000453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2014.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198247v1</w:t>
+                <w:t xml:space="preserve">hal-01173340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria and multi-stakeholder assessment of cropping systemsfor a result-oriented water quality preservation action programme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Result-oriented approaches to the management of drinking water catchments in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Ravier</w:t>
+                <w:t xml:space="preserve">Maria Zipfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Prost</w:t>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Wezel</w:t>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurette Paravano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alois Heissenhuber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42, pp.131-140. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (2), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2014.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2014.1000453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173340v1</w:t>
+                <w:t xml:space="preserve">hal-01198247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The blurred boundaries of ecological, sustainable, and agroecological intensification: a review</w:t>
               </w:r>
@@ -7620,90 +7620,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining tipping points in aquatic ecosystems: The case of biodiversity and chlorophyll x relations in fish pond systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vanacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 52, pp.184-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7731,1624 +7731,1624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity patterns of nutrient-rich fish ponds and implications for conservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversity in eutrophicated shallow lakes: determination of tipping points and tools for monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Oertli</w:t>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rosset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Leroy</w:t>
+                <w:t xml:space="preserve">Sandrine Angélibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10201-013-0419-7⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 723 (1), pp.63-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-013-1678-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111012v1</w:t>
+                <w:t xml:space="preserve">halsde-00942822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity in eutrophicated shallow lakes: determination of tipping points and tools for monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroecology and herbivore farming systems - principles and practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 109, pp.753-767</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00942822v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology and herbivore farming systems - principles and practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of drinking water catchment areas in cooperation with agriculture and the specific role of organic farming. Experiences from Germany and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Peeters</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Mundler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36, pp.585-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2013.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090267v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of drinking water catchment areas in cooperation with agriculture and the specific role of organic farming. Experiences from Germany and France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecological practices for sustainable agriculture. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne F. Barataud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2013.10.010⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-013-0180-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004351v1</w:t>
+                <w:t xml:space="preserve">hal-01234800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological practices for sustainable agriculture. A review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ferrer</w:t>
+                <w:t xml:space="preserve">Is eutrophication really a major impairment for small waterbody biodiversity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Angélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-013-0180-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (2), pp.415-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234800v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is eutrophication really a major impairment for small waterbody biodiversity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversity patterns of nutrient-rich fish ponds and implications for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Oertli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Rosset</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Joël Robin</w:t>
+                <w:t xml:space="preserve">B. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 51 (2), pp.415-425. </w:t>
+              <w:t xml:space="preserve">Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.213-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10201-013-0419-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179539v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varied impact of land use on water and sediment parameters in fish ponds of the Dombes agro-ecosystem, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-term succession of aquatic plant species richness along ecosystem productivity and dispersal gradients in shallow lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vallod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2013.780656⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24, pp.148-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2012.01436.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00959824v1</w:t>
+                <w:t xml:space="preserve">halsde-00784515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une typologie d'agriculteurs pour étudier les proximités techniques à l'agriculture biologique à l'échelle d'une zone à enjeu eau</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using biodiversity to valorise local food products: the case of fish ponds in a cultural landscape, their biodiversity, and carp production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vallod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/rk9z-ng90⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (6), pp.1395-1408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10499-013-9641-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016275v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00959825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term succession of aquatic plant species richness along ecosystem productivity and dispersal gradients in shallow lakes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Robin</w:t>
+                <w:t xml:space="preserve">L'agriculture biologique pour préserver la qualité de l'eau ? Comparaison de trois cas emblématiques, en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Mundler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24, pp.148-156. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.481-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2012.01436.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/pr5v-ve44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00784515v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using biodiversity to valorise local food products: the case of fish ponds in a cultural landscape, their biodiversity, and carp production</w:t>
+                <w:t xml:space="preserve">Management effects on water quality, sediments and fish production in extensive fish ponds in the Dombes region, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10499-013-9641-x⟩</w:t>
+              <w:t xml:space="preserve">Limnologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.210-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.limno.2012.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00959825v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00828329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture biologique pour préserver la qualité de l'eau ? Comparaison de trois cas emblématiques, en France et en Allemagne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Varied impact of land use on water and sediment parameters in fish ponds of the Dombes agro-ecosystem, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vallod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/pr5v-ve44⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (4), pp.854-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2013.780656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004762v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00959824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management effects on water quality, sediments and fish production in extensive fish ponds in the Dombes region, France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une typologie d'agriculteurs pour étudier les proximités techniques à l'agriculture biologique à l'échelle d'une zone à enjeu eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Gratecap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vallod</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.limno.2012.11.003⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.509-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/rk9z-ng90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00828329v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of light stress from phytoplankton on the relationship between aquatic vegetation and the propagule bank in shallow lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9411,51 +9411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des pratiques agropiscicoles sur la biodiversité des étangs de la Dombes (Ain, France) en vue d'une valorisation de produits du terroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9763,212 +9763,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the development of agroecology in Europe - Country Reports Series, Vol. 2</w:t>
+                <w:t xml:space="preserve">Teaching methods and tips for embedded food systems education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...49 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isara, Lyon, France, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684393v1</w:t>
+                <w:t xml:space="preserve">hal-04683307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching methods and tips for embedded food systems education</w:t>
+                <w:t xml:space="preserve">Mapping the development of agroecology in Europe - Country Reports Series, Vol. 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kintan Kamilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileios Gkisakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isara, France; Agroecology Europe, Belgium. 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.11094953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683307v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the development of agroecology in Europe - Country Reports Series, Vol. 1</w:t>
               </w:r>
@@ -9980,51 +9980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasileios Gkisakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isara, France; Agroecology Europe, Belgium. 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7774412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10371,64 +10371,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological practices supporting the provision of goods and services in agriculture. Examples from France et Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10603,51 +10603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French policy for agroecology : development, implementation, and lessons learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enrica Chiappero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rules of Utopia. Policies to drive us out of the crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondazione Giangiacomo Feltrinelli, 2019, 978-88-6835-373-5</w:t>
@@ -10758,51 +10758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecology and sustainable food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10857,51 +10857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological Management in Fish Pond Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11128,51 +11128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological Principles and Practices for Grass-Based Farming Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11214,103 +11214,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Agroecological Practices to Higher Education Students, Farmers and Other Stakeholders. Examples from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexander Wezel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological practices for sustainable agriculture: principles, applications, and making the transition</w:t>
@@ -11369,51 +11369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mundler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11545,51 +11545,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C38DF847"/>
+    <w:nsid w:val="96DA092D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11776,51 +11776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexander-wezel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5088-5087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188389075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05556145v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Massaloux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2026.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04934722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101418" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05151200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Migliorini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brumer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gaifami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Marchetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2025.1581667" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05056229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lina Bader" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Isabella Moeller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F&#233;ret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2489416" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05293784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charan K Nichenametla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Boughamoura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kintan Kamilia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01048-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05226433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Madsen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bezner Kerr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Cevallos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bazille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00976-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04995120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rastorgueva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C F Bassignana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Angarita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fasso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hassink" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2477215" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04994564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Mobarak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilliana Hatoum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kmoch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Torralba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Lieblein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd.2024.00024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04756067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Davidson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Bucak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102456" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04756351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.16363.2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04527200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Paracchini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00945-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04791674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charan Nichenametla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Tarpey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Cousins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Orueta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schwegler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2419404" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04119205v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dauber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Arvid Breland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15431.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04207398v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caley Stafford" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Brives" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bosseler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1090690" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04119252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fontanilles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gu&#233;rin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10032-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04000354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Forsyth Sijpestijn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04119143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Iocola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Ciaccia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maurino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15264.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03813213v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Triquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12540" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04645568v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02741-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03706303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grauby" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13060521" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03760360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mattalia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Costet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00765-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03764732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104822" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03699647v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20492-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03621653v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107783" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713328v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz St&#252;ber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayco J M Tack" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyene Zewdie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esayas Mendesil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiru Shimales" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3376" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03676598v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Surchat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couraud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.708647" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03699635v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle St&#246;ckli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Tasser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Nitsch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13105609" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Zamora-Mar&#237;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Ilg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Demierre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141987" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05057266v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05066092v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Liebert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Enloe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100540" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713367v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon Sampson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Cely-Santos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gemmill-Herren" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Babin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Bernhart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.686492" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138197v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410520v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gemmill Herren" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Barrios" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz Rodrigues Gon&#231;alves" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00646-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02886417v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02002-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708674v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3220/LBF1608660604000" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144140v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Gkisakis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/ijanr.v47i3.2265" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138183v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peeters" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lefebvre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balogh, Lili" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Batello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3220/LBF1610123299000" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713386v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa L Dingkuhn" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix J.J.A. Bianchi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen C.J. Groot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wagner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110461" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713224v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mansion-Vaqui&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12848" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03702424v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Veromann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Strassner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika &#346;rednicka-Tober" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-12-2019-0356" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02886412v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-01063-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03823770v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Debray" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lambert-Derkimba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Roesch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1509166" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713208v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106604" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03703723v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasser Erich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;disser Johannes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plaikner Michaela" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#246;ckli Sibylle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105649" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625121v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Douwe van Der Ploeg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Bruil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Maria Costa Madureira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.09.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618542v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10082751" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624200v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margriet Goris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges F. F&#233;lix" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10051598" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712766v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Oertli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-018-0549-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087584v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nitsch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmid" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Dubbert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03821620v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Goette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lagneaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Passuello" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Reisman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10041214" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03823782v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Garini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanwindekens" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.S. Scholberg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.J. Groot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.07.048" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967779v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0472-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637608v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.12.033" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03823822v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Bacchetta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Visioli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cappelli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Caruso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.05.061" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088992v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1115799" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03823804v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Weizenegger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-015-9674-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198247v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zipfer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Heissenhuber" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2014.1000453" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ravier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Paravano" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2014.07.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532268v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizachew Soboksa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Mcclelland" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delespesse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Boissau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0333-y" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01121702v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.12.011" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111012v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oertli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosset" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-013-0419-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942822v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ang&#233;libert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1678-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04090267v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004351v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Barataud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mundler" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.10.010" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1GBNR4L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234800v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0180-7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179539v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosset" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12201" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00959824v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufloux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renoud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallod" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.780656" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016275v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rk9z-ng90" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784515v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01436.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64CK073V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00959825v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chazoule" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-013-9641-x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2X1TSCLK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004762v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Fleury" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pr5v-ve44" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00828329v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2012.11.003" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0LXWDHW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745474v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mousset" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02730.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3FCZMP2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04093612v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9980" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886499v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallod" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009004" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05533355v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dauby" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04684393v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Gkisakis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11094953" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683307v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04061823v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7774412" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04104051v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gliessman" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Jun Zheng" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zeng" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xundong Li" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672892v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0088" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672249v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Stolze" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Frick" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Schmid" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle St&#246;ckl" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bogner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672996v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Feret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653275v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globalagriculture.org/fileadmin/files/weltagrarbericht/IAASTD-Buch/PDFBuch/BuchWebTransformationFoodSystems.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03673277v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03781457v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/documents/card/en/c/CA0153EN" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672065v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672954v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672940v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Francis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672945v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Silva" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672925v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672914v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087783v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexander-wezel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5088-5087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188389075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05556145v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Massaloux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2026.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05151200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Migliorini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brumer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gaifami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Marchetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2025.1581667" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04934722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101418" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05056229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lina Bader" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Isabella Moeller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F&#233;ret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2489416" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05293784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charan K Nichenametla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Boughamoura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kintan Kamilia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01048-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05226433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Madsen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bezner Kerr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Cevallos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bazille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00976-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04995120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rastorgueva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C F Bassignana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Angarita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fasso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hassink" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2477215" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04994564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Mobarak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilliana Hatoum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kmoch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Torralba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Lieblein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd.2024.00024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04527200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Paracchini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00945-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04756351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.16363.2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04756067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Davidson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Bucak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102456" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04791674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charan Nichenametla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Tarpey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Cousins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Orueta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schwegler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2419404" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04207398v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caley Stafford" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Brives" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bosseler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1090690" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04119252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fontanilles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gu&#233;rin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10032-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04000354v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Forsyth Sijpestijn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04119143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Iocola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Ciaccia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maurino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15264.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03813213v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Triquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12540" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04645568v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02741-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04119205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dauber" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Arvid Breland" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15431.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03764732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104822" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03760360v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mattalia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Costet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00765-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03706303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grauby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13060521" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03699647v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20492-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03621653v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107783" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03699635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle St&#246;ckli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Tasser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Nitsch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13105609" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712752v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Zamora-Mar&#237;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Ilg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Demierre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141987" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz St&#252;ber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayco J M Tack" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyene Zewdie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esayas Mendesil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiru Shimales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3376" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03676598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Surchat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couraud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.708647" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05057266v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05066092v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Liebert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Enloe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100540" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713367v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon Sampson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Cely-Santos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gemmill-Herren" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Babin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Bernhart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.686492" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138183v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peeters" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lefebvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balogh, Lili" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Batello" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3220/LBF1610123299000" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02886417v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02002-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708674v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3220/LBF1608660604000" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144140v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Gkisakis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/ijanr.v47i3.2265" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713386v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa L Dingkuhn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix J.J.A. Bianchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen C.J. Groot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wagner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110461" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713224v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mansion-Vaqui&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12848" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03702424v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Veromann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Strassner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika &#346;rednicka-Tober" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-12-2019-0356" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02886412v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-01063-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410520v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gemmill Herren" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Barrios" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz Rodrigues Gon&#231;alves" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00646-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138197v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713208v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106604" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03703723v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasser Erich" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;disser Johannes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plaikner Michaela" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#246;ckli Sibylle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105649" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625121v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Douwe van Der Ploeg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Bruil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Maria Costa Madureira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.09.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03823770v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Debray" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lambert-Derkimba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Roesch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1509166" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624200v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margriet Goris" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges F. F&#233;lix" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10051598" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712766v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Oertli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-018-0549-z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03821620v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Goette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lagneaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Passuello" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Reisman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10041214" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087584v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nitsch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmid" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Dubbert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618542v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10082751" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967779v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0472-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03823782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Garini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanwindekens" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.S. Scholberg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.J. Groot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.07.048" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03823822v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Bacchetta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Visioli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cappelli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Caruso" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Martin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.05.061" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088992v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1115799" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03823804v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Weizenegger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-015-9674-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637608v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.12.033" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173340v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ravier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Paravano" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2014.07.006" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198247v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zipfer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Heissenhuber" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2014.1000453" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532268v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizachew Soboksa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Mcclelland" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delespesse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Boissau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0333-y" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01121702v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.12.011" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942822v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ang&#233;libert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1678-3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04090267v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004351v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Barataud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mundler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.10.010" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1GBNR4L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234800v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0180-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179539v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosset" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12201" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111012v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oertli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosset" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-013-0419-7" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784515v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallod" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01436.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64CK073V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00959825v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chazoule" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-013-9641-x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2X1TSCLK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004762v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Fleury" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pr5v-ve44" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00828329v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2012.11.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0LXWDHW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00959824v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufloux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renoud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.780656" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016275v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rk9z-ng90" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745474v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mousset" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02730.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3FCZMP2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04093612v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9980" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886499v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallod" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009004" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05533355v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dauby" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683307v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04684393v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Gkisakis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11094953" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04061823v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7774412" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04104051v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gliessman" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Jun Zheng" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zeng" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xundong Li" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672892v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0088" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672249v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Stolze" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Frick" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Schmid" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle St&#246;ckl" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bogner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672996v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Feret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653275v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globalagriculture.org/fileadmin/files/weltagrarbericht/IAASTD-Buch/PDFBuch/BuchWebTransformationFoodSystems.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03673277v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03781457v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/documents/card/en/c/CA0153EN" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672065v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672954v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672940v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Francis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672945v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Silva" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672925v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672914v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087783v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>