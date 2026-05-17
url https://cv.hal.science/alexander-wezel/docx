--- v1 (2026-04-12)
+++ v2 (2026-05-17)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -338,9313 +338,9447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Original Agroecological Survey and Indicator System tool (OASIS) to organic and conventional farms in Belgium, France, and Italy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fish stock management as a driver of a nested community structure of macrophytes in fish pond systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Migliorini</w:t>
+                <w:t xml:space="preserve">Léo Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Brumer</w:t>
+                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Gaifami</w:t>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelica Marchetti</w:t>
+                <w:t xml:space="preserve">Robby Wijns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7, </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fagro.2025.1581667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-026-06203-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151200v1</w:t>
+                <w:t xml:space="preserve">hal-05607539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Challenges of food and feed for the future</w:t>
+                <w:t xml:space="preserve">Philanthropic Funding for Agroecology in Europe – Opening the (black) box of sustainable food system actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Baumont</w:t>
+                <w:t xml:space="preserve">Clara Lina Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Nina Isabella Moeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101418⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2025.2489416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934722v1</w:t>
+                <w:t xml:space="preserve">hal-05056229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philanthropic Funding for Agroecology in Europe – Opening the (black) box of sustainable food system actors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nina Isabella Moeller</w:t>
+                <w:t xml:space="preserve">Application of the Original Agroecological Survey and Indicator System tool (OASIS) to organic and conventional farms in Belgium, France, and Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Grard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Wezel</w:t>
+                <w:t xml:space="preserve">Paola Migliorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Féret</w:t>
+                <w:t xml:space="preserve">Anna Brumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Gaifami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2025.2489416⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2025.1581667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056229v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple agroecological practices use and climate change mitigation. A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Challenges of food and feed for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-025-01048-9⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (Supplement 1), pp.101418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293784v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology supports sustainable development in Africa. A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidney Madsen</w:t>
+                <w:t xml:space="preserve">Multiple agroecological practices use and climate change mitigation. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Bezner Kerr</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Charan K Nichenametla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Boughamoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kintan Kamilia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Bazille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 45 (34), </w:t>
+              <w:t xml:space="preserve">, 2025, 45, pp.58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-024-00976-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-025-01048-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226433v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological Living Labs as entry points for transition towards sustainable food systems: a novel framework for the evaluation of living labs at different scales</w:t>
+                <w:t xml:space="preserve">Agroecology supports sustainable development in Africa. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Rastorgueva</w:t>
+                <w:t xml:space="preserve">Sidney Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C F Bassignana</w:t>
+                <w:t xml:space="preserve">Rachel Bezner Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kintan Kamilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Angarita</w:t>
+                <w:t xml:space="preserve">Maria Fernanda Cevallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Hassink</w:t>
+                <w:t xml:space="preserve">Claire Bazille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2025.2477215⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-024-00976-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995120v1</w:t>
+                <w:t xml:space="preserve">hal-05226433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm Trees as Cultural Keystone Species: Bridging Biocultural Conservation and Sustainable Development in the Morocco High Atlas Mountains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecological Living Labs as entry points for transition towards sustainable food systems: a novel framework for the evaluation of living labs at different scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Rastorgueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaima Mobarak</w:t>
+                <w:t xml:space="preserve">C F Bassignana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilliana Hatoum</w:t>
+                <w:t xml:space="preserve">E Angarita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Kmoch</w:t>
+                <w:t xml:space="preserve">A Fasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Torralba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geir Lieblein</w:t>
+                <w:t xml:space="preserve">J Hassink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mountain Research and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1659/mrd.2024.00024⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2025.2477215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994564v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The socio-economic performance of agroecology. A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farm Trees as Cultural Keystone Species: Bridging Biocultural Conservation and Sustainable Development in the Morocco High Atlas Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Mobarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Mouratiadou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angelica Marchetti</w:t>
+                <w:t xml:space="preserve">Lilliana Hatoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luisa Paracchini</w:t>
+                <w:t xml:space="preserve">Laura Kmoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Torralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir Lieblein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-024-00945-9⟩</w:t>
+              <w:t xml:space="preserve">Mountain Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (1), pp.R11-R22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1659/mrd.2024.00024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527200v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying out fish ponds, for an entire growth season, as an agroecological practice: maintaining primary producers for fish production and biodiversity conservation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climate silence: a comparative study of governmental and non-governmental messaging on soil health in Wisconsin, USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charan Nichenametla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Tarpey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Cousins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Orueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Schwegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.16363.2⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2024.2419404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756351v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The balance of carbon emissions versus burial in fish ponds: The role of primary producers and management practices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+                <w:t xml:space="preserve">The socio-economic performance of agroecology. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Mouratiadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kintan Kamilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Paracchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2024.102456⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (2), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-024-00945-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756067v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate silence: a comparative study of governmental and non-governmental messaging on soil health in Wisconsin, USA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drying out fish ponds, for an entire growth season, as an agroecological practice: maintaining primary producers for fish production and biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2024.2419404⟩</w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.16363.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791674v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into agroecological farming practice implementation by conservation-minded farmers in North America</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The balance of carbon emissions versus burial in fish ponds: The role of primary producers and management practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin M Silva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathan Bosseler</w:t>
+                <w:t xml:space="preserve">Tuba Bucak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2023.1090690⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.102456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2024.102456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207398v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbance and resilience of aquatic plant communities in fish ponds after temporary dry periods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecology research in Europe funded by European and transnational programmes: current status and perspectives [version 2; peer review: 2 approved]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Iocola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Ciaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Fontanilles</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Vanacker</w:t>
+                <w:t xml:space="preserve">Stefania Maurino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10452-023-10032-y⟩</w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (139), pp.1-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.15264.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119252v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agroécologie peut-elle contribuer à satisfaire nos besoins en protéines d’ici 2050 ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgia Forsyth Sijpestijn</w:t>
+                <w:t xml:space="preserve">In‐field cover crop strips support carabid communities and shape the ecological trait repartition in maize fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (1), pp.152-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/afe.12540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000354v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology research in Europe funded by European and transnational programmes: current status and perspectives [version 2; peer review: 2 approved]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into agroecological farming practice implementation by conservation-minded farmers in North America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin M Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ileana Iocola</w:t>
+                <w:t xml:space="preserve">Caley Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrado Ciaccia</w:t>
+                <w:t xml:space="preserve">Jeanne Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Colombo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefania Maurino</w:t>
+                <w:t xml:space="preserve">Nathan Bosseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.15264.1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2023.1090690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119143v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In‐field cover crop strips support carabid communities and shape the ecological trait repartition in maize fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disturbance and resilience of aquatic plant communities in fish ponds after temporary dry periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Fontanilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Rouifed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Triquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tolon</w:t>
+                <w:t xml:space="preserve">Mathieu Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ferrer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Vanacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (1), pp.152-163. </w:t>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/afe.12540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10452-023-10032-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813213v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undestroyed winter cover crop strips support wild bee abundance and diversity in intensive cropping systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Triquet</w:t>
+                <w:t xml:space="preserve">L'agroécologie peut-elle contribuer à satisfaire nos besoins en protéines d’ici 2050 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Forsyth Sijpestijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ferrer</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.VPC-2022-3845</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645568v1</w:t>
+                <w:t xml:space="preserve">hal-04000354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of agroecology in Austria and Germany [version 1; peer review: 2 approved]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Brumer</w:t>
+                <w:t xml:space="preserve">Undestroyed winter cover crop strips support wild bee abundance and diversity in intensive cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Grard</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.15431.1⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (1), pp.179-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-023-02741-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119205v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can agroecology help in meeting our 2050 protein requirements?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgia Forsyth Sijpestijn</w:t>
+                <w:t xml:space="preserve">Development of agroecology in Austria and Germany [version 1; peer review: 2 approved]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Brumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Dauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor Arvid Breland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Grard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2022.104822⟩</w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (25), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.15431.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764732v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of cacao agroforestry versus mono-cropping systems for enhanced sustainability. A review with a focus on yield</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulia Mattalia</w:t>
+                <w:t xml:space="preserve">Pesticide contamination of fish ponds in relation to crop area in a mixed farmland-pond landscape (Dombes area, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Costet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10457-022-00765-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-20492-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03760360v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Mixed Intercropping Protect Cereals from Aphid-Borne Viruses? An Experimental Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Roume</w:t>
+                <w:t xml:space="preserve">Can agroecology help in meeting our 2050 protein requirements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Forsyth Sijpestijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects13060521⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 256, pp.104822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2022.104822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706303v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide contamination of fish ponds in relation to crop area in a mixed farmland-pond landscape (Dombes area, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Sarrazin</w:t>
+                <w:t xml:space="preserve">Contribution of cacao agroforestry versus mono-cropping systems for enhanced sustainability. A review with a focus on yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Mattalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jagoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Guerin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Deheuvels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, pp.1077-1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-022-20492-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10457-022-00765-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03699647v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undestroyed winter cover crop strip in maize fields supports ground-dwelling arthropods and predation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Triquet</w:t>
+                <w:t xml:space="preserve">Can Mixed Intercropping Protect Cereals from Aphid-Borne Viruses? An Experimental Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2021.107783⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (6), pp.521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects13060521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621653v1</w:t>
+                <w:t xml:space="preserve">hal-03706303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good Pastures, Good Meadows: Mountain Farmers’ Assessment, Perceptions on Ecosystem Services, and Proposals for Biodiversity Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Undestroyed winter cover crop strip in maize fields supports ground-dwelling arthropods and predation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Vincent</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13105609⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 326, pp.107783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2021.107783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699635v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of artificial waterbodies to biodiversity: A glass half empty or half full?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroécologie et viticulture : Les pratiques, les territoires viticoles agroécologiques et la demande des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178, pp.12-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712752v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi‐scale mosaics in top‐down pest control by ants from natural coffee forests to plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Stüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayco J M Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyene Zewdie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esayas Mendesil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamiru Shimales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 102 (7), pp.e03376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ecy.3376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil and Pest Management in French Polynesian Farming Systems and Drivers and Barriers for Implementation of Practices Based on Agroecological Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Surchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tor Arvid Breland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Couraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.708647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fsufs.2021.708647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroécologie et viticulture : Les pratiques, les territoires viticoles agroécologiques et la demande des consommateurs</w:t>
+                <w:t xml:space="preserve">Good Pastures, Good Meadows: Mountain Farmers’ Assessment, Perceptions on Ecosystem Services, and Proposals for Biodiversity Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Celette</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Stöckli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Tasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Nitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.5609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13105609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057266v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can agroecology improve food security and nutrition? A review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moritz Stüber</w:t>
+                <w:t xml:space="preserve">Contribution of artificial waterbodies to biodiversity: A glass half empty or half full?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Zamora-Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Ilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Demierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Liebert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Enloe</w:t>
+                <w:t xml:space="preserve">Nelly Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Food Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100540⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 753, pp.141987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066092v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Sovereignty and Rights-Based Approaches Strengthen Food Security and Nutrition Across the Globe: A Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can agroecology improve food security and nutrition? A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bezner Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidney Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Stüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Liebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devon Sampson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Annelie Bernhart</w:t>
+                <w:t xml:space="preserve">Stephanie Enloe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2021.686492⟩</w:t>
+              <w:t xml:space="preserve">Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.100540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713367v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Green Deal for implementing agroecological systems: Reforming the Common Agricultural Policy of the European Union</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food Sovereignty and Rights-Based Approaches Strengthen Food Security and Nutrition Across the Globe: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devon Sampson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Cely-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gemmill-Herren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Peeters</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caterina Batello</w:t>
+                <w:t xml:space="preserve">Annelie Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of sustainable and organic agricultural systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3220/LBF1610123299000⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.686492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2021.686492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138183v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity of grasslands and cereal fields ensures carabid regional diversity in French farmlands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tolon</w:t>
+                <w:t xml:space="preserve">A multi-method approach for the integrative assessment of soil functions: Application on a coastal mountainous site of the Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa L Dingkuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix J.J.A. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen C.J. Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Online, 22 p. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 264, pp.110461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-020-02002-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.110461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886417v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policies for agroecology in France: implementation and impact in practice, research and education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Wezel</w:t>
+                <w:t xml:space="preserve">Controversial topics in agroecology: A European perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Migliorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe David</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paolo Bàrberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Gaifami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Gkisakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landbauforschung - Journal of Sustainable and Organic Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3220/LBF1608660604000⟩</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF AGRICULTURE AND NATURAL RESOURCES </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (3), pp.159-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7764/ijanr.v47i3.2265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708674v1</w:t>
+                <w:t xml:space="preserve">hal-03144140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controversial topics in agroecology: A European perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">A Green Deal for implementing agroecological systems: Reforming the Common Agricultural Policy of the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balogh, Lili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bàrberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vassilis Gkisakis</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Batello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL JOURNAL OF AGRICULTURE AND NATURAL RESOURCES </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7764/ijanr.v47i3.2265⟩</w:t>
+              <w:t xml:space="preserve">Journal of sustainable and organic agricultural systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (2), pp.83-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3220/LBF1610123299000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144140v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-method approach for the integrative assessment of soil functions: Application on a coastal mountainous site of the Philippines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa L Dingkuhn</w:t>
+                <w:t xml:space="preserve">Complementarity of grasslands and cereal fields ensures carabid regional diversity in French farmlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Massaloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 264, pp.110461. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online, 22 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.110461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-020-02002-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713386v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercropping impacts the host location behaviour and population growth of aphids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Policies for agroecology in France: implementation and impact in practice, research and education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Mansion-Vaquié</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Magro</w:t>
+                <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eea.12848⟩</w:t>
+              <w:t xml:space="preserve">Landbauforschung - Journal of Sustainable and Organic Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (2), pp.66-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3220/LBF1608660604000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713224v1</w:t>
+                <w:t xml:space="preserve">hal-03708674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students’ knowledge and expectations about sustainable food systems in higher education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Migliorini</w:t>
+                <w:t xml:space="preserve">Intercropping impacts the host location behaviour and population growth of aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mansion-Vaquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Veromann</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Magro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJSHE-12-2019-0356⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue: Insects in Agroecosystems, 168 (1), pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702424v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape diversity and field border density enhance carabid diversity in adjacent grasslands and cereal fields</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tolon</w:t>
+                <w:t xml:space="preserve">Students’ knowledge and expectations about sustainable food systems in higher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Migliorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Veromann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Strassner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Średnicka-Tober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-020-01063-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (6), pp.1087-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJSHE-12-2019-0356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886412v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological principles and elements and their implications for transitioning to sustainable food systems. A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape diversity and field border density enhance carabid diversity in adjacent grasslands and cereal fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Massaloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-020-00646-z⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-020-01063-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410520v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial. L’agroécologie, une science, un concept, des pratiques culturales, un mouvement politique. Bref historique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecological principles and elements and their implications for transitioning to sustainable food systems. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gemmill Herren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bezner Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmundo Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Sportes</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André Luiz Rodrigues Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (6), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-020-00646-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138197v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat genotypic diversity and intercropping to control cereal aphids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Mansion-Vaquié</w:t>
+                <w:t xml:space="preserve">Editorial. L’agroécologie, une science, un concept, des pratiques culturales, un mouvement politique. Bref historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ferrer</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.9-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713208v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple biodiversity assessment scheme supporting nature-friendly farm management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Plaikner Michaela</w:t>
+                <w:t xml:space="preserve">Wheat genotypic diversity and intercropping to control cereal aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mansion-Vaquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105649⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 285, pp.106604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.106604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703723v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economic potential of agroecology: empirical evidence from Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple biodiversity assessment scheme supporting nature-friendly farm management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasser Erich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdisser Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaikner Michaela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Livia Maria Costa Madureira</w:t>
+                <w:t xml:space="preserve">Stöckli Sibylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.09.003⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.105649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625121v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological practices for climate change adaptation in semiarid and subhumid Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The economic potential of agroecology: empirical evidence from Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janneke Bruil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Brunori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Debray</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Geir Lieblein</w:t>
+                <w:t xml:space="preserve">Livia Maria Costa Madureira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2018.1509166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, online first, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823770v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and action points to amplify agroecology in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecological practices for climate change adaptation in semiarid and subhumid Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lambert-Derkimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margriet Goris</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Peeters</w:t>
+                <w:t xml:space="preserve">Katia Roesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir Lieblein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su10051598⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (4), pp.429-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2018.1509166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624200v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water quality parameters and tipping points of dragonfly diversity and abundance in fishponds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges and action points to amplify agroecology in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margriet Goris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janneke Bruil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beat Oertli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georges F. Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (3), pp.321-333. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10201-018-0549-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su10051598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712766v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology in Europe: Research, Education, Collective Action Networks, and Alternative Food Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water quality parameters and tipping points of dragonfly diversity and abundance in fishponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vanacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Goette</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beat Oertli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su10041214⟩</w:t>
+              <w:t xml:space="preserve">Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (3), pp.321-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10201-018-0549-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821620v1</w:t>
+                <w:t xml:space="preserve">hal-03712766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' perceptions, preferences, and propositions for result-oriented measures in mountain farming</w:t>
+                <w:t xml:space="preserve">Agroecology in Europe: Research, Education, Collective Action Networks, and Alternative Food Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Vincent</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Goette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lagneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Passuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nitsch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maren Dubbert</w:t>
+                <w:t xml:space="preserve">Erica Reisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su10041214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087584v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping agroecology in europe. New developments and applications</w:t>
+                <w:t xml:space="preserve">Farmers' perceptions, preferences, and propositions for result-oriented measures in mountain farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Bellon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Dubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.117-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618542v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converging and diverging principles and practices of organic agriculture regulations and agroecology. A review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping agroecology in europe. New developments and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-017-0472-4⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su10082751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967779v1</w:t>
+                <w:t xml:space="preserve">hal-02618542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of adoption of agroecological practices for winegrowers and influence from policies in the province of Trento, Italy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M.S. Scholberg</w:t>
+                <w:t xml:space="preserve">Converging and diverging principles and practices of organic agriculture regulations and agroecology. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Migliorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C.J. Groot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.07.048⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (6), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-017-0472-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823782v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A manifesto for the valorization of wild edible plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drivers of adoption of agroecological practices for winegrowers and influence from policies in the province of Trento, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Garini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vanwindekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.S. Scholberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loretta Bacchetta</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.C.J. Groot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2016.05.061⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.200-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.07.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823822v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology territories : places for sustainable agricultural and food systems and biodiversity conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Wezel</w:t>
+                <w:t xml:space="preserve">A manifesto for the valorization of wild edible plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loretta Bacchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Visioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Cappelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Brives</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annie Dufour</w:t>
+                <w:t xml:space="preserve">Gary Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2015.1115799⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 191, pp.180-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2016.05.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088992v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rural agricultural regions and sustainable development: a case study of the Allgäu region in Germany</w:t>
+                <w:t xml:space="preserve">Agroecology territories : places for sustainable agricultural and food systems and biodiversity conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Weizenegger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (3), pp.717-737. </w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (2), pp.132-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10668-015-9674-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2015.1115799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823804v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of tipping points for aquatic plants and water quality parameters in fish pond systems: A multi-year approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rural agricultural regions and sustainable development: a case study of the Allgäu region in Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Arthaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Robin</w:t>
+                <w:t xml:space="preserve">Sabine Weizenegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64, pp.39-48. </w:t>
+              <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.717-737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.12.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10668-015-9674-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637608v1</w:t>
+                <w:t xml:space="preserve">hal-03823804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria and multi-stakeholder assessment of cropping systemsfor a result-oriented water quality preservation action programme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of tipping points for aquatic plants and water quality parameters in fish pond systems: A multi-year approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vanacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Ravier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2014.07.006⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.39-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.12.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173340v1</w:t>
+                <w:t xml:space="preserve">hal-02637608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Result-oriented approaches to the management of drinking water catchments in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zipfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alois Heissenhuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 59 (2), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09640568.2014.1000453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The blurred boundaries of ecological, sustainable, and agroecological intensification: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-criteria and multi-stakeholder assessment of cropping systemsfor a result-oriented water quality preservation action programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gizachew Soboksa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurette Paravano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-015-0333-y⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.131-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2014.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532268v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining tipping points in aquatic ecosystems: The case of biodiversity and chlorophyll x relations in fish pond systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The blurred boundaries of ecological, sustainable, and agroecological intensification: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizachew Soboksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelby Mcclelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delespesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Payet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Robin</w:t>
+                <w:t xml:space="preserve">Apolline Boissau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 52, pp.184-193. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (4), pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-015-0333-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121702v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity in eutrophicated shallow lakes: determination of tipping points and tools for monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Determining tipping points in aquatic ecosystems: The case of biodiversity and chlorophyll x relations in fish pond systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vanacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-013-1678-3⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.184-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00942822v1</w:t>
+                <w:t xml:space="preserve">hal-01121702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecology and herbivore farming systems - principles and practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 109, pp.753-767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of drinking water catchment areas in cooperation with agriculture and the specific role of organic farming. Experiences from Germany and France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversity in eutrophicated shallow lakes: determination of tipping points and tools for monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne F. Barataud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Angélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2013.10.010⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 723 (1), pp.63-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-013-1678-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004351v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00942822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological practices for sustainable agriculture. A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of drinking water catchment areas in cooperation with agriculture and the specific role of organic farming. Experiences from Germany and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Mundler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36, pp.585-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2013.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-013-0180-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01234800v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is eutrophication really a major impairment for small waterbody biodiversity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecological practices for sustainable agriculture. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Rosset</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Joël Robin</w:t>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 51 (2), pp.415-425. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-013-0180-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179539v1</w:t>
+                <w:t xml:space="preserve">hal-01234800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity patterns of nutrient-rich fish ponds and implications for conservation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is eutrophication really a major impairment for small waterbody biodiversity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Oertli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Leroy</w:t>
+                <w:t xml:space="preserve">Véronique Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Angélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10201-013-0419-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (2), pp.415-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111012v1</w:t>
+                <w:t xml:space="preserve">hal-01179539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term succession of aquatic plant species richness along ecosystem productivity and dispersal gradients in shallow lakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Arthaud</w:t>
+                <w:t xml:space="preserve">Biodiversity patterns of nutrient-rich fish ponds and implications for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Oertli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vallod</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24, pp.148-156. </w:t>
+              <w:t xml:space="preserve">Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.213-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2012.01436.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10201-013-0419-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00784515v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using biodiversity to valorise local food products: the case of fish ponds in a cultural landscape, their biodiversity, and carp production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'agriculture biologique pour préserver la qualité de l'eau ? Comparaison de trois cas emblématiques, en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vallod</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Mundler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10499-013-9641-x⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.481-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/pr5v-ve44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00959825v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture biologique pour préserver la qualité de l'eau ? Comparaison de trois cas emblématiques, en France et en Allemagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine C. Aubry</w:t>
+                <w:t xml:space="preserve">Short-term succession of aquatic plant species richness along ecosystem productivity and dispersal gradients in shallow lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vallod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Fleury</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/pr5v-ve44⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24, pp.148-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2012.01436.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004762v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00784515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management effects on water quality, sediments and fish production in extensive fish ponds in the Dombes region, France.</w:t>
+                <w:t xml:space="preserve">Using biodiversity to valorise local food products: the case of fish ponds in a cultural landscape, their biodiversity, and carp production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 43, pp.210-218. </w:t>
+              <w:t xml:space="preserve">Aquaculture International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (6), pp.1395-1408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.limno.2012.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10499-013-9641-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00828329v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00959825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varied impact of land use on water and sediment parameters in fish ponds of the Dombes agro-ecosystem, France</w:t>
+                <w:t xml:space="preserve">Management effects on water quality, sediments and fish production in extensive fish ponds in the Dombes region, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallod</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2013.780656⟩</w:t>
+              <w:t xml:space="preserve">Limnologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.210-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.limno.2012.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00959824v1</w:t>
+                <w:t xml:space="preserve">halsde-00828329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une typologie d'agriculteurs pour étudier les proximités techniques à l'agriculture biologique à l'échelle d'une zone à enjeu eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Varied impact of land use on water and sediment parameters in fish ponds of the Dombes agro-ecosystem, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Gratecap</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vallod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/rk9z-ng90⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (4), pp.854-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2013.780656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016275v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00959824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of light stress from phytoplankton on the relationship between aquatic vegetation and the propagule bank in shallow lakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Arthaud</w:t>
+                <w:t xml:space="preserve">Une typologie d'agriculteurs pour étudier les proximités techniques à l'agriculture biologique à l'échelle d'une zone à enjeu eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Gratecap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Mousset</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 57 (4), pp.666 - 675. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.509-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2011.02730.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/rk9z-ng90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01745474v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des pratiques agropiscicoles sur la biodiversité des étangs de la Dombes (Ain, France) en vue d'une valorisation de produits du terroir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Effect of light stress from phytoplankton on the relationship between aquatic vegetation and the propagule bank in shallow lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vallod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (4), pp.666 - 675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.9980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2011.02730.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093612v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence des pratiques agropiscicoles sur la biodiversité des étangs de la Dombes (Ain, France) en vue d'une valorisation de produits du terroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vallod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.9980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agroecology as a science, a movement and a practice. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vallod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (4), pp.503-515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/agro/2009004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9654,837 +9788,837 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the development of agroecology in Europe - Country Reports Series, Vol. 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kintan Kamilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dauby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISARA, France; Agroecology Europe, Belgium. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching methods and tips for embedded food systems education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isara, Lyon, France, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the development of agroecology in Europe - Country Reports Series, Vol. 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kintan Kamilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasileios Gkisakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isara, France; Agroecology Europe, Belgium. 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.11094953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the development of agroecology in Europe - Country Reports Series, Vol. 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasileios Gkisakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isara, France; Agroecology Europe, Belgium. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7774412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecology for Food Security and Nutrition : Proceedings of the International Symposium on Agroecology in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Gliessman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si-Jun Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xundong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FAO, pp.225, 2018, 978-92-5-130733-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological practices for sustainable agriculture: principles, applications, and making the transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">World Scientific, 504 p., 2017, 978-1-78634-305-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/q0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Result-oriented Measures for Biodiversity in Mountain Farming. A Policy Handbook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Stolze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebekka Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Stöckl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bogner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Research Institute of Organic Agriculture (FiBL), 2015, 978-3-03736-288-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological practices supporting the provision of goods and services in agriculture. Examples from France et Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISARA-Lyon, 68 p., 2014, 978-2-9547431-1-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10494,990 +10628,990 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological approaches and other innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformation of our food systems - the making of a paradigm shift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zukunftsstiftung Landwirtschaft (Foundation on Future Farming)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.140-145, 2020, 978-3-00-066209-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French policy for agroecology : development, implementation, and lessons learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enrica Chiappero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rules of Utopia. Policies to drive us out of the crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondazione Giangiacomo Feltrinelli, 2019, 978-88-6835-373-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological practices for the management of drinking-water catchments in agricultural landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecology and sustainable food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carola Strassner. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology for Food Security and Nutrition : Proceedings of the International Symposium on Agroecology for Sustainable Agriculture and Food Systems in China</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.51-59, 2018, 978-92-5-130733-5</w:t>
+              <w:t xml:space="preserve">A sustainable food systems guide (produced as part of and subject to the SUSPLUS project)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.38-40, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781457v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology and sustainable food systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroecological practices for the management of drinking-water catchments in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A sustainable food systems guide (produced as part of and subject to the SUSPLUS project)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.38-40, 2018</w:t>
+              <w:t xml:space="preserve">Agroecology for Food Security and Nutrition : Proceedings of the International Symposium on Agroecology for Sustainable Agriculture and Food Systems in China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FAO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-59, 2018, 978-92-5-130733-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672065v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological Management in Fish Pond Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexander Wezel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological practices for sustainable agriculture: principles, applications, and making the transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.355-394, 2017, 978-1-78634-305-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological practices : potentials and policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexander Wezel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological practices for sustainable agriculture: principles, applications, and making the transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.443-480, 2017, 978-1-78634-305-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology and agroecological cropping practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecological Principles and Practices for Grass-Based Farming Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erin M. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexander Wezel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological practices for sustainable agriculture: principles, applications, and making the transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, World Scientific, pp.19-51, 2017, 978-1-78634-305-5</w:t>
+              <w:t xml:space="preserve">, World Scientific, pp.293-354, 2017, 978-1-78634-305-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672945v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological Principles and Practices for Grass-Based Farming Systems</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Teaching Agroecological Practices to Higher Education Students, Farmers and Other Stakeholders. Examples from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexander Wezel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological practices for sustainable agriculture: principles, applications, and making the transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, World Scientific, pp.293-354, 2017, 978-1-78634-305-5</w:t>
+              <w:t xml:space="preserve">, World Scientific, pp.419-444, 2017, 978-1-78634-305-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672925v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Agroecological Practices to Higher Education Students, Farmers and Other Stakeholders. Examples from France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroecology and agroecological cropping practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin M. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexander Wezel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological practices for sustainable agriculture: principles, applications, and making the transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, World Scientific, pp.419-444, 2017, 978-1-78634-305-5</w:t>
+              <w:t xml:space="preserve">, World Scientific, pp.19-51, 2017, 978-1-78634-305-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672914v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The food system approach in agroecology supported by natural and social sciences : topics, concepts, applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mundler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Benkeblia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecology, Ecosystems and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.181-199, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId394"/>
+      <w:footerReference w:type="default" r:id="rId397"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11545,51 +11679,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96DA092D"/>
+    <w:nsid w:val="25EE62FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11776,51 +11910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexander-wezel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5088-5087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188389075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05556145v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Massaloux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2026.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05151200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Migliorini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brumer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gaifami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Marchetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2025.1581667" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04934722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101418" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05056229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lina Bader" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Isabella Moeller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F&#233;ret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2489416" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05293784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charan K Nichenametla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Boughamoura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kintan Kamilia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01048-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05226433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Madsen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bezner Kerr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Cevallos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bazille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00976-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04995120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rastorgueva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C F Bassignana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Angarita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fasso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hassink" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2477215" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04994564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Mobarak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilliana Hatoum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kmoch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Torralba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Lieblein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd.2024.00024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04527200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Paracchini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00945-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04756351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.16363.2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04756067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Davidson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Bucak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102456" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04791674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charan Nichenametla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Tarpey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Cousins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Orueta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schwegler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2419404" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04207398v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caley Stafford" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Brives" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bosseler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1090690" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04119252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fontanilles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gu&#233;rin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10032-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04000354v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Forsyth Sijpestijn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04119143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Iocola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Ciaccia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maurino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15264.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03813213v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Triquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12540" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04645568v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02741-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04119205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dauber" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Arvid Breland" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15431.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03764732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104822" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03760360v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mattalia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Costet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00765-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03706303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grauby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13060521" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03699647v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20492-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03621653v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107783" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03699635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle St&#246;ckli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Tasser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Nitsch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13105609" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712752v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Zamora-Mar&#237;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Ilg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Demierre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141987" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz St&#252;ber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayco J M Tack" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyene Zewdie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esayas Mendesil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiru Shimales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3376" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03676598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Surchat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couraud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.708647" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05057266v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05066092v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Liebert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Enloe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100540" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713367v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon Sampson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Cely-Santos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gemmill-Herren" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Babin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Bernhart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.686492" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138183v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peeters" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lefebvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balogh, Lili" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Batello" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3220/LBF1610123299000" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02886417v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02002-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708674v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3220/LBF1608660604000" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144140v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Gkisakis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/ijanr.v47i3.2265" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713386v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa L Dingkuhn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix J.J.A. Bianchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen C.J. Groot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wagner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110461" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713224v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mansion-Vaqui&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12848" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03702424v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Veromann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Strassner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika &#346;rednicka-Tober" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-12-2019-0356" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02886412v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-01063-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410520v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gemmill Herren" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Barrios" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz Rodrigues Gon&#231;alves" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00646-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138197v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713208v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106604" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03703723v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasser Erich" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;disser Johannes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plaikner Michaela" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#246;ckli Sibylle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105649" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625121v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Douwe van Der Ploeg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Bruil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Maria Costa Madureira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.09.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03823770v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Debray" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lambert-Derkimba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Roesch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1509166" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624200v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margriet Goris" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges F. F&#233;lix" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10051598" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712766v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Oertli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-018-0549-z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03821620v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Goette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lagneaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Passuello" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Reisman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10041214" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087584v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nitsch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmid" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Dubbert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618542v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10082751" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967779v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0472-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03823782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Garini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanwindekens" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.S. Scholberg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.J. Groot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.07.048" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03823822v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Bacchetta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Visioli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cappelli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Caruso" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Martin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.05.061" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088992v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1115799" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03823804v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Weizenegger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-015-9674-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637608v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.12.033" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173340v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ravier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Paravano" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2014.07.006" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198247v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zipfer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Heissenhuber" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2014.1000453" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532268v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizachew Soboksa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Mcclelland" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delespesse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Boissau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0333-y" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01121702v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.12.011" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942822v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ang&#233;libert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1678-3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04090267v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004351v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Barataud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mundler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.10.010" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1GBNR4L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234800v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0180-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179539v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosset" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12201" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111012v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oertli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosset" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-013-0419-7" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784515v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallod" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01436.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64CK073V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00959825v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chazoule" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-013-9641-x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2X1TSCLK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004762v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Fleury" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pr5v-ve44" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00828329v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2012.11.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0LXWDHW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00959824v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufloux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renoud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.780656" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016275v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rk9z-ng90" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745474v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mousset" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02730.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3FCZMP2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04093612v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9980" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886499v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallod" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009004" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05533355v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dauby" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683307v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04684393v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Gkisakis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11094953" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04061823v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7774412" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04104051v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gliessman" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Jun Zheng" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zeng" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xundong Li" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672892v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0088" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672249v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Stolze" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Frick" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Schmid" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle St&#246;ckl" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bogner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672996v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Feret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653275v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globalagriculture.org/fileadmin/files/weltagrarbericht/IAASTD-Buch/PDFBuch/BuchWebTransformationFoodSystems.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03673277v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03781457v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/documents/card/en/c/CA0153EN" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672065v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672954v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672940v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Francis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672945v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Silva" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672925v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672914v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087783v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexander-wezel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5088-5087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188389075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05556145v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Massaloux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2026.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05607539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robby Wijns" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-026-06203-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05056229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lina Bader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Isabella Moeller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F&#233;ret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2489416" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05151200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Migliorini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brumer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gaifami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Marchetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2025.1581667" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04934722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101418" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05293784v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charan K Nichenametla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Boughamoura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kintan Kamilia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01048-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05226433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Madsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bezner Kerr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Cevallos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bazille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00976-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04995120v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rastorgueva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C F Bassignana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Angarita" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fasso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hassink" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2477215" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04994564v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Mobarak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilliana Hatoum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kmoch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Torralba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Lieblein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd.2024.00024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04791674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charan Nichenametla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Tarpey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Cousins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Orueta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schwegler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2419404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04527200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Paracchini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00945-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04756351v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.16363.2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04756067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Davidson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Bucak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102456" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04119143v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Iocola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Ciaccia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Maurino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15264.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03813213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Triquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12540" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04207398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M Silva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caley Stafford" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Brives" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bosseler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1090690" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04119252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fontanilles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gu&#233;rin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10032-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04000354v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Forsyth Sijpestijn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04645568v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02741-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04119205v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dauber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Arvid Breland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15431.1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03699647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20492-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03764732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104822" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03760360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mattalia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Costet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00765-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03706303v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grauby" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13060521" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03621653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107783" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05057266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713328v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz St&#252;ber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayco J M Tack" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyene Zewdie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esayas Mendesil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamiru Shimales" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3376" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03676598v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Surchat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couraud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.708647" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03699635v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle St&#246;ckli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Tasser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Nitsch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13105609" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712752v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Zamora-Mar&#237;n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Ilg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Demierre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141987" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05066092v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Liebert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Enloe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100540" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713367v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon Sampson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Cely-Santos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gemmill-Herren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Babin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Bernhart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.686492" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa L Dingkuhn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix J.J.A. Bianchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen C.J. Groot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wagner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110461" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144140v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Gkisakis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/ijanr.v47i3.2265" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138183v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peeters" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lefebvre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balogh, Lili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Batello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3220/LBF1610123299000" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02886417v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02002-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708674v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3220/LBF1608660604000" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713224v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mansion-Vaqui&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12848" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03702424v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Veromann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Strassner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika &#346;rednicka-Tober" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-12-2019-0356" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02886412v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-01063-z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410520v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gemmill Herren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Barrios" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz Rodrigues Gon&#231;alves" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00646-z" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138197v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713208v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106604" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03703723v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasser Erich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;disser Johannes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plaikner Michaela" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#246;ckli Sibylle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105649" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625121v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Douwe van Der Ploeg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Bruil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Maria Costa Madureira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.09.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03823770v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Debray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lambert-Derkimba" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Roesch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1509166" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624200v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margriet Goris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges F. F&#233;lix" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10051598" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03712766v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Oertli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-018-0549-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03821620v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Goette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lagneaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Passuello" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Reisman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10041214" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087584v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nitsch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schmid" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Dubbert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618542v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10082751" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967779v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0472-4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03823782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Garini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vanwindekens" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.S. Scholberg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.J. Groot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.07.048" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03823822v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Bacchetta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Visioli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cappelli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Caruso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.05.061" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088992v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1115799" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03823804v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Weizenegger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-015-9674-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637608v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.12.033" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198247v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zipfer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Heissenhuber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2014.1000453" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173340v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ravier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Paravano" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2014.07.006" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532268v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizachew Soboksa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Mcclelland" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delespesse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Boissau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0333-y" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01121702v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.12.011" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04090267v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942822v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ang&#233;libert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1678-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004351v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Barataud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mundler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.10.010" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1GBNR4L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234800v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0180-7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179539v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosset" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12201" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111012v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oertli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosset" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-013-0419-7" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004762v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Fleury" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pr5v-ve44" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784515v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vallod" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01436.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64CK073V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00959825v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chazoule" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-013-9641-x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2X1TSCLK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00828329v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2012.11.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0LXWDHW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00959824v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufloux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renoud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.780656" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016275v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rk9z-ng90" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745474v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mousset" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02730.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3FCZMP2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04093612v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9980" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886499v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vallod" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009004" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05533355v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dauby" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683307v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04684393v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Gkisakis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11094953" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04061823v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7774412" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04104051v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Gliessman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Jun Zheng" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zeng" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xundong Li" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672892v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0088" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672249v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Stolze" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Frick" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Schmid" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle St&#246;ckl" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bogner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672996v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Letort" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Feret" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653275v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globalagriculture.org/fileadmin/files/weltagrarbericht/IAASTD-Buch/PDFBuch/BuchWebTransformationFoodSystems.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03673277v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672065v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03781457v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/documents/card/en/c/CA0153EN" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672954v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672940v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Francis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672925v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672914v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672945v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Silva" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087783v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mundler" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>