--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -505,196 +505,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">REMARKS ON A TRIANGULATED VERSION OF AUSLANDER-KLEINER'S GREEN CORRESPONDENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Southeast Asian Bulletin of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2011.13709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DEGENERATING 0 IN TRIANGULATED CATEGORIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Saorín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nagoya Mathematical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 244, pp.158-167. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/nmj.2020.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/nmj.2020.10⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03623297v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03635169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GREEN CORRESPONDENCE AND RELATIVE PROJECTIVITY FOR PAIRS OF ADJOINT FUNCTORS BETWEEN TRIANGULATED CATEGORIES</w:t>
               </w:r>
@@ -749,51 +749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry of the Definition of Degeneration in Triangulated Categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Saorín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1344,191 +1344,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On singular equivalences of Morita type</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guodong Zhou</w:t>
+                <w:t xml:space="preserve">On Morita theory for self-dual modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 385, pp.64-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779337v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-00266860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Willems</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On singular equivalences of Morita type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guodong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 385, pp.64-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00266860v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Noether-Deuring theorem for derived categories</w:t>
               </w:r>
@@ -1577,329 +1577,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hochschild homology invariants of Külshammer type of derived categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deformed preprojective algebras of type L: Kuelshammer spaces and derived equivalences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 346 (1), pp.116-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classifying tame blocks and related algebras up to stable equivalences of Morita type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guodong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 215 (12), pp.2969-2986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the use of Külshammer type invariants in representation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Iranian Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530266v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-00523286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auslander-Reiten conjecture for symmetric algebras of polynomial growth</w:t>
               </w:r>
@@ -1967,51 +1967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Reynolds ideals and derived equivalences for algebras of dihedral and semidihedral type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2206,151 +2206,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Differential graded division algebras, their modules, and dg-simple algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669701v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DG-SEPARABLE DG-EXTENSIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885184v2</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04669701v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential graded orders, their class groups and idèles</w:t>
               </w:r>
@@ -2962,51 +2962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697738v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zimmermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.08.032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517100v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s13291-024-00278-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180090v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33044/revuma.4034" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10485-023-09721-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s13291-022-00246-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03623297v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Saor&#237;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nmj.2020.10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2011.13709" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03621753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2015.1107869" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03623298v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13448" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320761v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03623299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lambre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2015.09.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Saorin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814553v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266860v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Willems" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652205v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530266v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Holm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885184v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669701v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100895v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009060v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Tore Jensen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuping Su" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697738v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zimmermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.08.032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517100v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s13291-024-00278-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180090v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33044/revuma.4034" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10485-023-09721-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s13291-022-00246-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635169v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2011.13709" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03623297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Saor&#237;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nmj.2020.10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03621753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2015.1107869" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03623298v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13448" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320761v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03623299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lambre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2015.09.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Saorin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814553v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Willems" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652205v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Holm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669701v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885184v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100895v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009060v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Tore Jensen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuping Su" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>