--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -81,2741 +81,2816 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential graded Brauer groups over dg-rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxiao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DG-Semiprimary DG-Algebras, Acyclicity and Hopkins-Levitzki Theorem for DG-Algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential graded division algebras, their modules, and dg-simple algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669701v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DG-SEPARABLE DG-EXTENSIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885184v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential graded orders, their class groups and idèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a question of Rickard on tensor product of stably equivalent algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100895v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invariance of generalised Reynolds ideals under derived equivalences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00009060v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degenerations for derived categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernt Tore Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuping Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ore Localisation for differential graded rings; Towards Goldie's theorem for differential graded algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Journal of Algebra, 663, pp.48-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2024.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahresbericht der Deutschen Mathematiker-Vereinigung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 126 (1), pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1365/s13291-024-00278-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential graded Brauer groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de la Unión Matemática Argentina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33044/revuma.4034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clifford's theorem for orbit categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Categorical Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (2), pp.17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10485-023-09721-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahresbericht der Deutschen Mathematiker-Vereinigung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 124 (1), pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1365/s13291-022-00246-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEGENERATING 0 IN TRIANGULATED CATEGORIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Saorín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nagoya Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 244, pp.158-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/nmj.2020.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REMARKS ON A TRIANGULATED VERSION OF AUSLANDER-KLEINER'S GREEN CORRESPONDENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southeast Asian Bulletin of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2011.13709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GREEN CORRESPONDENCE AND RELATIVE PROJECTIVITY FOR PAIRS OF ADJOINT FUNCTORS BETWEEN TRIANGULATED CATEGORIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry of the Definition of Degeneration in Triangulated Categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Saorín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algebras and Representation Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22, pp.801 - 836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Question of Rickard on Tensor Products of Stably Equivalent Algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (1), pp.31-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10586458.2015.1107869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STABLE EQUIVALENCES OF MORITA TYPE DO NOT PRESERVE TENSOR PRODUCTS AND TRIVIAL EXTENSIONS OF ALGEBRAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guodong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 145 (5), pp.1881-1890. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1090/proc/13448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Külshammer ideals of algebras of quaternion type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra and Its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (8), pp.1850157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320761v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hochschild cohomology ring of a Frobenius algebra with semisimple Nakayama automorphism is a Batalin-Vilkovisky algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guodong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 446, pp.103-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2015.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Axiomatic Approach for Degenerations in Triangulated Categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Saorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Categorical Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (4), pp.385-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ring of Polynomial Functors of Prime Degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the American Mathematical Society, Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 367 (10), pp.7161-7192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Willems</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On singular equivalences of Morita type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guodong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 385, pp.64-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Guodong Zhou</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Morita theory for self-dual modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 385, pp.64-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Noether-Deuring theorem for derived categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glasgow Mathematical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54, pp.647-654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hochschild homology invariants of Külshammer type of derived categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformed preprojective algebras of type L: Kuelshammer spaces and derived equivalences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 346 (1), pp.116-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying tame blocks and related algebras up to stable equivalences of Morita type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guodong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 215 (12), pp.2969-2986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of Külshammer type invariants in representation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Iranian Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auslander-Reiten conjecture for symmetric algebras of polynomial growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guodong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beitraege Zur Algebra Und Geometrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 53 (2), pp.349 - 364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Reynolds ideals and derived equivalences for algebras of dihedral and semidihedral type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 320 (9), pp.3425-3437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine Hochschild invariants of derived categories for symmetric algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 308 (1), pp.350-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090209v1</w:t>
-              </w:r>
-[...503 lines deleted...]
-                <w:t xml:space="preserve">hal-00002966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Equivalences Between Categories Of Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th SEAMS-UGM 2019 Intrenational Congress on Mathematics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Yogyakarta, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REMARKS ON A CATEGORICAL DEFINITION OF DEGENERATION IN TRIANGULATED CATEGORIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Symposion on Ring Theory and Representation Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2962,51 +3037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697738v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zimmermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.08.032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517100v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s13291-024-00278-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180090v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33044/revuma.4034" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10485-023-09721-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s13291-022-00246-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635169v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2011.13709" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03623297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Saor&#237;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nmj.2020.10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03621753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2015.1107869" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03623298v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13448" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320761v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03623299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lambre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2015.09.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Saorin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814553v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Willems" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652205v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Holm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669701v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885184v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100895v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009060v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Tore Jensen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuping Su" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614891v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Xu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zimmermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012234v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669701v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885184v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100895v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009060v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002966v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Tore Jensen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuping Su" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2024.08.032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s13291-024-00278-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33044/revuma.4034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10485-023-09721-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s13291-022-00246-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03623297v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Saor&#237;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nmj.2020.10" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2011.13709" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03621753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2015.1107869" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03623298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13448" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320761v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03623299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lambre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2015.09.018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Saorin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814553v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Willems" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652205v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483560v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523286v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Holm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481414v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321041v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>