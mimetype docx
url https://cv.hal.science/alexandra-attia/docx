--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -960,191 +960,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertiges du banquet. Jeux d’habileté et d’équilibre au symposion</w:t>
+                <w:t xml:space="preserve">V. Zachari, E. Lehoux et N. Hosoi (dir.), La cité des regards. Autour de François Lissarrague, Rennes, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Attia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> ASDIWAL, Revue genevoise d’anthropologie et d’histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327102v1</w:t>
+                <w:t xml:space="preserve">hal-03246134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Zachari, E. Lehoux et N. Hosoi (dir.), La cité des regards. Autour de François Lissarrague, Rennes, 2019</w:t>
+                <w:t xml:space="preserve">Vertiges du banquet. Jeux d’habileté et d’équilibre au symposion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ASDIWAL, Revue genevoise d’anthropologie et d’histoire des religions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Jeu, normes et transgressions, 36, pp.29-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/kentron.4415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03246134v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur la production à figures rouges en Italie du sud: le cas du “Lucanien</w:t>
               </w:r>
@@ -2742,51 +2742,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA4ADB0C"/>
+    <w:nsid w:val="8A54CD98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2890,51 +2890,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BCAE4AAB"/>
+    <w:nsid w:val="5D482443"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3038,51 +3038,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B58C84CB"/>
+    <w:nsid w:val="C3A0C662"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3275,51 +3275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-attia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1525-9205" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235660833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://locusludi.ch/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciao.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389033v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Bars-Tosi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ackermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Attia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Bellelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couli&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761935v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Peignard-Giros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327102v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delahaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.4415" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246134v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scapin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Willborn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eukene Bilbao Zubiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353432v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893445v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247482v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Costanzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Petta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-attia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1525-9205" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235660833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://locusludi.ch/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciao.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389033v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Bars-Tosi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ackermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Attia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Bellelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couli&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761935v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Peignard-Giros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delahaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.4415" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scapin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Willborn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eukene Bilbao Zubiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353432v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893445v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247482v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Costanzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Petta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>