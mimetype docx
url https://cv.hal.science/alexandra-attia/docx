--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -2742,51 +2742,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A54CD98"/>
+    <w:nsid w:val="A8F06788"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2890,51 +2890,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5D482443"/>
+    <w:nsid w:val="71D73EC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3038,51 +3038,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C3A0C662"/>
+    <w:nsid w:val="5DDB1889"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>