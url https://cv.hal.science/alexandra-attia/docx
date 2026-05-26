--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -2030,165 +2030,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L. Becq de Fouquières and South Italian red figure pottery: a story of misunderstanding? »</w:t>
+                <w:t xml:space="preserve">« Iconographies &amp;quot;génériques&amp;quot; sur la céramique lucanienne tardive : fonction(s) et statut(s) des images en contexte funéraire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Attia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Play, Games and Cultural Patrimony</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">Corps, objets, images en action. La performativité du rituel funéraire dans l'Italie pré-romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247463v1</w:t>
+                <w:t xml:space="preserve">hal-03247460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Iconographies &amp;quot;génériques&amp;quot; sur la céramique lucanienne tardive : fonction(s) et statut(s) des images en contexte funéraire »</w:t>
+                <w:t xml:space="preserve">« L. Becq de Fouquières and South Italian red figure pottery: a story of misunderstanding? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Attia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps, objets, images en action. La performativité du rituel funéraire dans l'Italie pré-romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Play, Games and Cultural Patrimony</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247460v1</w:t>
+                <w:t xml:space="preserve">hal-03247463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Recherches récentes sur la céramique lucanienne tardive : production, consommation et usage(s) »</w:t>
               </w:r>
@@ -2742,51 +2742,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8F06788"/>
+    <w:nsid w:val="A4F830CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2890,51 +2890,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="71D73EC6"/>
+    <w:nsid w:val="F20A7992"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3038,51 +3038,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5DDB1889"/>
+    <w:nsid w:val="A3FDFB2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3275,51 +3275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-attia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1525-9205" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235660833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://locusludi.ch/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciao.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389033v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Bars-Tosi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ackermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Attia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Bellelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couli&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761935v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Peignard-Giros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delahaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.4415" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scapin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Willborn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eukene Bilbao Zubiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353432v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893445v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247482v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Costanzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Petta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandra-attia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1525-9205" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235660833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://locusludi.ch/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciao.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389033v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Bars-Tosi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ackermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Attia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Bellelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couli&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761935v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Peignard-Giros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delahaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.4415" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scapin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Willborn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eukene Bilbao Zubiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353432v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893445v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247460v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247482v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Costanzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Petta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>